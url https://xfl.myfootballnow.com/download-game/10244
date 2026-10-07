--- v4 (2026-08-07)
+++ v5 (2026-10-07)
@@ -317,51 +317,51 @@
   <si>
     <t>#23 Ernest Phu - CB</t>
   </si>
   <si>
     <t>#53 Robert Flores - WLB</t>
   </si>
   <si>
     <t>#76 Michael Mann - RDE</t>
   </si>
   <si>
     <t>#43 Berry Gelato - FS</t>
   </si>
   <si>
     <t>#51 Jose Hayes - MLB</t>
   </si>
   <si>
     <t>#52 Rob  Pilatus - SLB</t>
   </si>
   <si>
     <t>#48 Seamus McSpeedy - SLB</t>
   </si>
   <si>
     <t>#29 Jae Schultz - FS</t>
   </si>
   <si>
-    <t>#42 Liam McStrong - SLB</t>
+    <t>#56 Liam McStrong - SLB</t>
   </si>
   <si>
     <t>#19 William Camacho - K</t>
   </si>
   <si>
     <t>GCG</t>
   </si>
   <si>
     <t>GCG 25</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-GCG 25 (15:00) 16-Robbie Heath pass incomplete, dropped by 85-John Long. Pressure by 54-Joshua McIver.</t>
   </si>
   <si>
     <t>#16 Robbie Heath - QB</t>
   </si>
   <si>
     <t>#78 Bob    Cedric - LG</t>
   </si>