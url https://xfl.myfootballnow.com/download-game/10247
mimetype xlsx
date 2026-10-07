--- v4 (2026-08-07)
+++ v5 (2026-10-07)
@@ -386,51 +386,51 @@
   <si>
     <t>#78 John Walling - C</t>
   </si>
   <si>
     <t>#66 James Tinsley - RG</t>
   </si>
   <si>
     <t>#75 Gregory Thompson - C</t>
   </si>
   <si>
     <t>#98 Nicholas Bartlow - RDE</t>
   </si>
   <si>
     <t>#72 Jeffrey Davis - LDE</t>
   </si>
   <si>
     <t>#75 Harold Elser - DT</t>
   </si>
   <si>
     <t>#93 Charles Fisher - LDE</t>
   </si>
   <si>
     <t>#57 Brian Manning - RDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#2 Robert Brooking - SLB</t>
   </si>
   <si>
     <t>#50 Garrett Lansberry - CB</t>
   </si>
   <si>
     <t>#34 Tim Van - CB</t>
   </si>
   <si>
     <t>#29 Ricky Blum - CB</t>
   </si>
   <si>
     <t>#27 Alvin Ward - SS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>CAR 26</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>#44 Mark Bradshaw - FB</t>
   </si>
   <si>
     <t>#79 Bryant Minick - RT</t>
   </si>
   <si>
     <t>#19 Todd Pilon - WR</t>
   </si>
   <si>
     <t>#66 Curtis Everette - RT</t>
   </si>
   <si>
     <t>#58 Harland Chamberlain - C</t>
   </si>
   <si>
     <t>#57 Michael Miller - C</t>
   </si>
   <si>
     <t>#73 James Lee - RT</t>
   </si>
   <si>
     <t>#75 Scott Smith - LT</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>#72 Walter Hughes - LDE</t>
   </si>
   <si>
     <t>#56 Wilfred Candelaria - MLB</t>
   </si>
   <si>
     <t>#24 Juan Hall - CB</t>
   </si>
   <si>
     <t>#27 Bullnose Pierce - CB</t>
   </si>
   <si>
     <t>#43 Nicholas Sudduth - FS</t>
   </si>
   <si>
     <t>7:42</t>
   </si>
   <si>
     <t>SEA 39</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>