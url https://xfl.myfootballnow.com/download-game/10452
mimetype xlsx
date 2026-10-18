--- v3 (2026-06-20)
+++ v4 (2026-10-18)
@@ -377,51 +377,51 @@
   <si>
     <t>#56 Ronnie Yandell - LG</t>
   </si>
   <si>
     <t>#58 Sal Sykes - C</t>
   </si>
   <si>
     <t>#78 Anthony Dixon - C</t>
   </si>
   <si>
     <t>#69 Juan Jimenez - RG</t>
   </si>
   <si>
     <t>#98 Nicholas Bartlow - RDE</t>
   </si>
   <si>
     <t>#72 Jeffrey Davis - LDE</t>
   </si>
   <si>
     <t>#93 Charles Fisher - LDE</t>
   </si>
   <si>
     <t>#57 Brian Manning - RDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#2 Robert Brooking - SLB</t>
   </si>
   <si>
     <t>#50 Garrett Lansberry - CB</t>
   </si>
   <si>
     <t>#34 Tim Van - CB</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>#29 Ricky Blum - CB</t>
   </si>
   <si>
     <t>#27 Alvin Ward - SS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>ATL 24</t>
   </si>