--- v3 (2026-08-13)
+++ v4 (2026-10-12)
@@ -386,51 +386,51 @@
   <si>
     <t>#69 Joseph Robinson - RG</t>
   </si>
   <si>
     <t>#59 Patrick Miller - RG</t>
   </si>
   <si>
     <t>#67 Dennis Craft - RG</t>
   </si>
   <si>
     <t>#72 Jeffrey Davis - LDE</t>
   </si>
   <si>
     <t>#93 Charles Fisher - LDE</t>
   </si>
   <si>
     <t>#96 Michael Swanson - DT</t>
   </si>
   <si>
     <t>#99 Cecil Hankins - DT</t>
   </si>
   <si>
     <t>#98 Nicholas Bartlow - RDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#57 Brian Manning - RDE</t>
   </si>
   <si>
     <t>#2 Robert Brooking - SLB</t>
   </si>
   <si>
     <t>#50 Garrett Lansberry - CB</t>
   </si>
   <si>
     <t>#34 Tim Van - CB</t>
   </si>
   <si>
     <t>#27 Alvin Ward - SS</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>RAR 24</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>#63 Michael Allison - RG</t>
   </si>
   <si>
     <t>#58 Harland Chamberlain - C</t>
   </si>
   <si>
     <t>#57 Michael Miller - C</t>
   </si>
   <si>
     <t>#75 Scott Smith - LT</t>
   </si>
   <si>
     <t>#66 Curtis Everette - RT</t>
   </si>
   <si>
     <t>#90 Joseph Jacob - DT</t>
   </si>
   <si>
     <t>#98 Clayton Stanley - RDE</t>
   </si>
   <si>
     <t>#56 John Smith - WLB</t>
   </si>
   <si>
-    <t>#94 Dean Sims - WLB</t>
+    <t>#95 Dean Sims - DT</t>
   </si>
   <si>
     <t>#36 David Reagle - FS</t>
   </si>
   <si>
     <t>#53 John Ayers - SLB</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>SEA 31</t>
   </si>
   <si>
     <t>Weak I Normal FB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-5-SEA 31 (12:50) 45-Clinton Booker ran to SEA 34 for 3 yards. Tackle by 56-John Smith.</t>
   </si>
   <si>
     <t>#45 Clinton Booker - TE</t>
   </si>