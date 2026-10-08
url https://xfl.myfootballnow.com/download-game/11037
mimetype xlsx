--- v5 (2026-08-09)
+++ v6 (2026-10-08)
@@ -344,51 +344,51 @@
   <si>
     <t>#8 Robert Sauceda - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Drag In</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 4-Alfred Duquette pass complete to 40-Alan Williams to HOU 44 for 19 yards. Pressure by 76-Anthony Figueroa.</t>
   </si>
   <si>
     <t>#4 Alfred Duquette - QB</t>
   </si>
   <si>
     <t>#44 Steven Ferreira - RB</t>
   </si>
   <si>
-    <t>#82 Michael Newsome - WR</t>
+    <t>#19 Michael Newsome - WR</t>
   </si>
   <si>
     <t>#87 Steven Magana - WR</t>
   </si>
   <si>
     <t>#83 Edward Trost - WR</t>
   </si>
   <si>
     <t>#77 John Mattingly - LT</t>
   </si>
   <si>
     <t>#60 Daniel Dellinger - LG</t>
   </si>
   <si>
     <t>#67 Larry Wilson - C</t>
   </si>
   <si>
     <t>#76 Elton Hypes - RT</t>
   </si>
   <si>
     <t>#75 Rocco Schwartz - RT</t>
   </si>
   <si>
     <t>#32 George Roberts - FS</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>#70 Gus Goodman - LT</t>
   </si>
   <si>
     <t>#69 Caleb Baird - LT</t>
   </si>
   <si>
     <t>#76 John Green - DT</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
   <si>
     <t>MIA 20</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MIA 20 (12:04) 5-Kevin Trout pass Pass knocked down by 33-Roger Trimmer. incomplete, intended for 80-James Dyson.</t>
   </si>
   <si>
-    <t>#5 Kevin Trout - QB</t>
+    <t>#2 Kevin Trout - QB</t>
   </si>
   <si>
     <t>#41 William Smalls - RB</t>
   </si>
   <si>
     <t>#17 Rob Sloan - WR</t>
   </si>
   <si>
     <t>#17 Thomas Jewell - WR</t>
   </si>
   <si>
     <t>#72 Lawrence Brown - RG</t>
   </si>
   <si>
     <t>#74 Paul Boykin - LG</t>
   </si>
   <si>
     <t>#79 Thomas Williams - LG</t>
   </si>
   <si>
     <t>#70 Sergio Christiansen - RG</t>
   </si>
   <si>
     <t>#93 Coleman Glaze - RDE</t>
   </si>