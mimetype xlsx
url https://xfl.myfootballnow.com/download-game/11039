--- v5 (2026-08-12)
+++ v6 (2026-09-24)
@@ -461,96 +461,96 @@
   <si>
     <t>3-8-ORG 27 (13:43) 34-James Arnold ran to ORG 31 for 4 yards. Tackle by 26-William Spiva.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>ORG 31</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-ORG 31 (12:58) 4-Franklin Greenwell punts 48 yards to MEM 21. 37-Reinaldo Millet to MEM 29 for 8 yards. Tackle by 53-Neal Williamson.</t>
   </si>
   <si>
     <t>#4 Franklin Greenwell - P</t>
   </si>
   <si>
     <t>#61 Marshall Kerns - C</t>
   </si>
   <si>
-    <t>#83 Reinaldo Millet - WR</t>
+    <t>#83 Reinaldo Millet - C</t>
   </si>
   <si>
     <t>#58 Charles Scott - CB</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>MEM 29</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-MEM 29 (12:50) 10-Raymond Pica pass Pass knocked down by 29-Daniel Graham. incomplete, intended for 82-Mark Hyde.</t>
   </si>
   <si>
     <t>#10 Raymond Pica - QB</t>
   </si>
   <si>
     <t>#40 Tracy Lopez - LT</t>
   </si>
   <si>
     <t>#36 Jerry Landers - C</t>
   </si>
   <si>
     <t>#82 Mark Hyde - TE</t>
   </si>
   <si>
     <t>#88 Robert Toliver - WR</t>
   </si>
   <si>
     <t>#12 Bobby Covert - WR</t>
   </si>
   <si>
     <t>#51 Michael Rosenfeld - LT</t>
   </si>
   <si>
     <t>#51 Ryan Gates - LG</t>
   </si>
   <si>
-    <t>#80 Patrick Brunet - C</t>
+    <t>#58 Patrick Brunet - C</t>
   </si>
   <si>
     <t>#50 Douglas Boyd - LG</t>
   </si>
   <si>
     <t>#68 Edward Leal - RT</t>
   </si>
   <si>
     <t>#92 Bobby Massa - MLB</t>
   </si>
   <si>
     <t>#99 David Hartzler - FS</t>
   </si>
   <si>
     <t>#53 Clint Moore - SLB</t>
   </si>
   <si>
     <t>#32 Carl Stacey - CB</t>
   </si>
   <si>
     <t>#44 Daniel Graham - FS</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
@@ -2244,100 +2244,100 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="281.788" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>