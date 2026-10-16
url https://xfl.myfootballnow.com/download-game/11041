--- v3 (2026-08-17)
+++ v4 (2026-10-16)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Timothy Griffin kicks 74 yards from VBA 35 to WAS -9. Touchback.</t>
   </si>
   <si>
     <t>#28 Charles Claus - RB</t>
   </si>
   <si>
     <t>#75 John Rousseau - C</t>
   </si>
   <si>
     <t>#43 William Kulas - CB</t>
   </si>
   <si>
     <t>#92 Nicholas Knight - RDE</t>
   </si>
   <si>
     <t>#97 Travis Daugherty - RDE</t>
   </si>
   <si>
     <t>#37 Jeffrey Pritchett - SS</t>
   </si>
   <si>
-    <t>#41 Michael Anderson - LDE</t>
+    <t>#41 Michael Anderson - FS</t>
   </si>
   <si>
     <t>#33 Roland Mathis - CB</t>
   </si>
   <si>
     <t>#94 Leo Schaefer - WLB</t>
   </si>
   <si>
     <t>#11 William Vance - WR</t>
   </si>
   <si>
     <t>#56 Michael Ley - RDE</t>
   </si>
   <si>
     <t>#4 Timothy Griffin - K</t>
   </si>
   <si>
     <t>WAS</t>
   </si>
   <si>
     <t>WAS 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-VBA 23 (13:35) 8-Larry Scruggs pass complete to 88-Eric Mixon to WAS 21 for 55 yards. PENALTY - Pass Interference (WAS 42-William Kulas) (Declined)</t>
   </si>
   <si>
     <t>#11 Larry Scruggs - QB</t>
   </si>
   <si>
     <t>#88 William Bonomo - FB</t>
   </si>
   <si>
     <t>#85 Harry Smith - WR</t>
   </si>
   <si>
     <t>#18 Carlton Bellows - WR</t>
   </si>
   <si>
     <t>#11 Walter Davis - WR</t>
   </si>
   <si>
-    <t>#15 Eric Mixon - C</t>
+    <t>#15 Eric Mixon - WR</t>
   </si>
   <si>
     <t>#64 Lino Runyon - LG</t>
   </si>
   <si>
     <t>#54 Reginald Crosby - C</t>
   </si>
   <si>
     <t>#71 George Reed - RG</t>
   </si>
   <si>
     <t>#76 Matthew Born - RG</t>
   </si>
   <si>
     <t>#98 John Fugate - LDE</t>
   </si>
   <si>
     <t>#77 Oscar Fischer - RDE</t>
   </si>
   <si>
     <t>#90 Nicholas Marchand - MLB</t>
   </si>
   <si>
     <t>#58 Antonio Ortega - WLB</t>
   </si>
@@ -2259,72 +2259,72 @@
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">