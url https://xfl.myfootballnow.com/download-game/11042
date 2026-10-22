--- v4 (2026-06-24)
+++ v5 (2026-10-22)
@@ -347,99 +347,99 @@
   <si>
     <t>PNX</t>
   </si>
   <si>
     <t>PNX 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-PNX 25 (15:00) 45-Daniel Marsden ran to PNX 27 for 2 yards. Tackle by 94-Hubert Paine.</t>
   </si>
   <si>
     <t>#14 Brandon Rodriguez - QB</t>
   </si>
   <si>
     <t>#47 Daniel Marsden - FB</t>
   </si>
   <si>
     <t>#16 Kenneth Ong - WR</t>
   </si>
   <si>
-    <t>#88 Richard Berry - C</t>
+    <t>#88 Richard Berry - WR</t>
   </si>
   <si>
     <t>#64 Joe Beard - LT</t>
   </si>
   <si>
     <t>#70 Michael Bartlett - LG</t>
   </si>
   <si>
     <t>#79 Mark Larocque - C</t>
   </si>
   <si>
     <t>#61 Arnold Seibold - C</t>
   </si>
   <si>
     <t>#51 Enrique Davis - C</t>
   </si>
   <si>
     <t>#90 Randy Newton - WLB</t>
   </si>
   <si>
     <t>#91 Hubert Paine - DT</t>
   </si>
   <si>
     <t>#61 James Holt - DT</t>
   </si>
   <si>
     <t>#63 Bobby Foster - DT</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>#23 Jose Brooks - CB</t>
   </si>
   <si>
     <t>#22 Ivan Isom - CB</t>
   </si>
   <si>
     <t>#51 Robert Williams - WLB</t>
   </si>
   <si>
     <t>#4 Harry Boisvert - QB</t>
   </si>
   <si>
     <t>#27 William Fernandez - CB</t>
   </si>
   <si>
-    <t>#28 Ernest Nowicki - LDE</t>
+    <t>#28 Ernest Nowicki - MLB</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>PNX 27</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-8-PNX 27 (14:28) 88-Kenneth Ong ran to PNX 27 for a short gain. Tackle by 94-Hubert Paine. 59-Arnold Seibold missed that block completely.</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>3-4 Normal Double Blitz</t>
   </si>