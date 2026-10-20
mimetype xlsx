--- v7 (2026-08-21)
+++ v8 (2026-10-20)
@@ -542,51 +542,51 @@
   <si>
     <t>#33 Alton Gomez - RB</t>
   </si>
   <si>
     <t>#17 Albert Zayas - WR</t>
   </si>
   <si>
     <t>#16 Gary Rusch - WR</t>
   </si>
   <si>
     <t>#78 Mark Todd - LG</t>
   </si>
   <si>
     <t>#61 Paul Russell - LG</t>
   </si>
   <si>
     <t>#56 Kevin Giglio - C</t>
   </si>
   <si>
     <t>#64 Kevin Torres - RG</t>
   </si>
   <si>
     <t>#56 James Letcher - LG</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>#72 Walter Hughes - LDE</t>
   </si>
   <si>
     <t>#56 Wilfred Candelaria - MLB</t>
   </si>
   <si>
     <t>#36 Micheal Deputy - SS</t>
   </si>
   <si>
     <t>#41 Bill Teeters - CB</t>
   </si>
   <si>
     <t>#48 Charles Blain - FS</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>SPP 17</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
@@ -749,51 +749,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-CAR 18 (5:49) 3-Charles Whittington 36 yard field goal is GOOD. SPP 3 CAR 0</t>
   </si>
   <si>
     <t>#5 Stephen Morales - QB</t>
   </si>
   <si>
     <t>#75 Gregory Thompson - C</t>
   </si>
   <si>
     <t>#67 Anthony Maloney - C</t>
   </si>
   <si>
     <t>#63 Alvin Ellwood - RG</t>
   </si>
   <si>
     <t>#40 John Aguon - FS</t>
   </si>
   <si>
-    <t>#66 Corey Freeman - DT</t>
+    <t>#58 Corey Freeman - DT</t>
   </si>
   <si>
     <t>5:45</t>
   </si>
   <si>
     <t>(5:46) 3-Charles Whittington kicks 71 yards from SPP 35 to CAR -6. Touchback.</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 25 (5:46) 31-Raymond Lecompte ran to CAR 36 for 11 yards. Tackle by 28-Adam Beiler.</t>
   </si>
   <si>
     <t>5:14</t>
   </si>
   <si>
     <t>CAR 36</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>