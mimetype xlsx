--- v6 (2026-07-07)
+++ v7 (2026-10-15)
@@ -554,69 +554,69 @@
   <si>
     <t>1-3-MTG 3 (10:58) 25-Hubert Hernandez ran to MTG 0 for 3 yards. TOUCHDOWN! ATL 6 MTG 0</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
     <t>MTG 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:55) Extra point GOOD by 15-Nicholas Serrano. ATL 7 MTG 0</t>
   </si>
   <si>
     <t>#15 Nicholas Serrano - K</t>
   </si>
   <si>
     <t>#90 Arthur Spears - SLB</t>
   </si>
   <si>
-    <t>#50 Harry Ferrari - MLB</t>
+    <t>#92 Harry Ferrari - MLB</t>
   </si>
   <si>
     <t>#75 Roger Matthews - RDE</t>
   </si>
   <si>
     <t>#64 Philip Zuniga - DT</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>(10:55) 15-Nicholas Serrano kicks 66 yards from ATL 35 to MTG -1. Touchback.</t>
   </si>
   <si>
     <t>#12 Thomas Eveland - C</t>
   </si>
   <si>
-    <t>#58 Samuel Valenzuela - SLB</t>
+    <t>#58 Samuel Valenzuela - WLB</t>
   </si>
   <si>
     <t>MTG 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-MTG 25 (10:55) 40-John Sheller ran to MTG 34 for 9 yards. Tackle by 41-Fred Waite.</t>
   </si>
   <si>
     <t>#9 Benjamin Flanagan - QB</t>
   </si>
   <si>
     <t>#40 John Sheller - RB</t>
   </si>
   <si>
     <t>#34 William Thompson - FB</t>
   </si>
   <si>
     <t>#10 Wilson Shoemaker - WR</t>
   </si>