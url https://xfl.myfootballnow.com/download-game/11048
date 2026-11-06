--- v7 (2026-10-15)
+++ v8 (2026-11-06)
@@ -572,51 +572,51 @@
   <si>
     <t>#15 Nicholas Serrano - K</t>
   </si>
   <si>
     <t>#90 Arthur Spears - SLB</t>
   </si>
   <si>
     <t>#92 Harry Ferrari - MLB</t>
   </si>
   <si>
     <t>#75 Roger Matthews - RDE</t>
   </si>
   <si>
     <t>#64 Philip Zuniga - DT</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>(10:55) 15-Nicholas Serrano kicks 66 yards from ATL 35 to MTG -1. Touchback.</t>
   </si>
   <si>
     <t>#12 Thomas Eveland - C</t>
   </si>
   <si>
-    <t>#58 Samuel Valenzuela - WLB</t>
+    <t>#89 Samuel Valenzuela - WLB</t>
   </si>
   <si>
     <t>MTG 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-MTG 25 (10:55) 40-John Sheller ran to MTG 34 for 9 yards. Tackle by 41-Fred Waite.</t>
   </si>
   <si>
     <t>#9 Benjamin Flanagan - QB</t>
   </si>
   <si>
     <t>#40 John Sheller - RB</t>
   </si>
   <si>
     <t>#34 William Thompson - FB</t>
   </si>
   <si>
     <t>#10 Wilson Shoemaker - WR</t>
   </si>