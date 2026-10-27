--- v5 (2026-08-28)
+++ v6 (2026-10-27)
@@ -689,51 +689,51 @@
   <si>
     <t>2-8-BRO 49 (10:14) 84-Scooter Kavanaugh ran to GCG 48 for 3 yards. Tackle by 68-Melvin Babineau. 11-Rodney Webster missed that block completely.</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>GCG 48</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-5-GCG 48 (9:37) 4-John Bennett pass incomplete, dropped by 84-Scooter Kavanaugh.</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>4-5-GCG 48 (9:34) 7-Roland Stinson punts 53 yards to GCG -5.4-5-GCG 48 (9:34) 7-Roland Stinson punts 53 yards to GCG -5. Touchback.</t>
   </si>
   <si>
-    <t>#18 Roland Stinson - P</t>
+    <t>#2 Roland Stinson - P</t>
   </si>
   <si>
     <t>#72 Barrett Remer - C</t>
   </si>
   <si>
     <t>#69 Earl Pacheco - RG</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>GCG 20</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>1-10-GCG 20 (9:26) 16-Robbie Heath pass complete to 17-O.G. Kush to GCG 22 for 2 yards. Tackle by 95-John Beck. 48-Lefty Wright got away with a hold on that play.</t>
   </si>
   <si>
     <t>8:42</t>
   </si>
   <si>
     <t>GCG 22</t>
   </si>
@@ -2315,51 +2315,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="292.5" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>