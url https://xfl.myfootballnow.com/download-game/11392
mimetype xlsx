--- v5 (2026-08-13)
+++ v6 (2026-10-12)
@@ -338,51 +338,51 @@
   <si>
     <t>#38 Derrick Roberts - CB</t>
   </si>
   <si>
     <t>#95 Lewis Jones - WLB</t>
   </si>
   <si>
     <t>#1 Cory Pate - K</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
   <si>
     <t>MIA 25</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-MIA 25 (15:00) 5-Kevin Trout sacked at MIA 16 for -9 yards (91-Chadwick Turner). Sack allowed by 77-Lawrence Brown. 77-Lawrence Brown was caught flat-footed on this play.</t>
   </si>
   <si>
-    <t>#5 Kevin Trout - QB</t>
+    <t>#2 Kevin Trout - QB</t>
   </si>
   <si>
     <t>#16 Johnnie Soto - WR</t>
   </si>
   <si>
     <t>#80 Michael Loving - TE</t>
   </si>
   <si>
     <t>#17 Rob Sloan - WR</t>
   </si>
   <si>
     <t>#12 Grady Blanchette - WR</t>
   </si>
   <si>
     <t>#15 Luis Stokes - WR</t>
   </si>
   <si>
     <t>#72 Lawrence Brown - RG</t>
   </si>
   <si>
     <t>#51 Angel Livingston - C</t>
   </si>
   <si>
     <t>#54 Peter Manes - C</t>
   </si>