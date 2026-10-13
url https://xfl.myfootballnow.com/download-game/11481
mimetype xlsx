--- v5 (2026-08-14)
+++ v6 (2026-10-13)
@@ -527,51 +527,51 @@
   <si>
     <t>#86 Scooter Kavanaugh - WR</t>
   </si>
   <si>
     <t>#13 JT Cahanin - RB</t>
   </si>
   <si>
     <t>#83 Popcorn Sutton - WR</t>
   </si>
   <si>
     <t>#26 David Saylor - WR</t>
   </si>
   <si>
     <t>#56 Salvatore Smith - RT</t>
   </si>
   <si>
     <t>#59 James Gray - C</t>
   </si>
   <si>
     <t>#58 Alexander Gonzalez - RG</t>
   </si>
   <si>
     <t>#70 Alan Johnson - RT</t>
   </si>
   <si>
-    <t>#77 Donald Henderson - DT</t>
+    <t>#91 Donald Henderson - RDE</t>
   </si>
   <si>
     <t>#66 Hector Carlisle - DT</t>
   </si>
   <si>
     <t>#31 Brian Murphy - CB</t>
   </si>
   <si>
     <t>#34 William Ventura - CB</t>
   </si>
   <si>
     <t>#25 Carl Parramore - CB</t>
   </si>
   <si>
     <t>#28 Donald Michael - CB</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t>#33 Dewey Cash - CB</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>MUD 48</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-BRO 48 (11:27) 19-Heriberto Banks ran to BRO 50 for 2 yards. Tackle by 69-Maxwell Miller.</t>
   </si>
   <si>
     <t>#19 Heriberto Banks - WR</t>
   </si>
   <si>
     <t>#66 Donald Torres - RG</t>
   </si>
   <si>
-    <t>#95 Joe Young - LDE</t>
+    <t>#90 Joe Young - LDE</t>
   </si>
   <si>
     <t>#76 Michael Mann - RDE</t>
   </si>
   <si>
     <t>#53 Gary Kimzey - SLB</t>
   </si>
   <si>
     <t>#76 John Williams - RDE</t>
   </si>
   <si>
     <t>#41 Woodrow Yeary - CB</t>
   </si>
   <si>
     <t>#38 Brandon Kinard - SS</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>MUD 50</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>10:03</t>
   </si>
   <si>
     <t>MUD 49</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>3-9-BRO 49 (10:02) 9-Quanah Parker sacked at BRO 41 for -8 yards (58-Donald Henderson). Sack allowed by 70-Alan Johnson.</t>
   </si>
   <si>
     <t>9:28</t>
   </si>
   <si>
     <t>MUD 41</t>
   </si>
   <si>
     <t>4-17-BRO 41 (9:27) 7-Roland Stinson punts 43 yards to DAY 16. Fair Catch by 15-Octavio Dorazio.</t>
   </si>
   <si>
-    <t>#18 Roland Stinson - P</t>
+    <t>#2 Roland Stinson - P</t>
   </si>
   <si>
     <t>#69 Sammy Crow - RG</t>
   </si>
   <si>
     <t>#50 Donald Maddox - C</t>
   </si>
   <si>
     <t>#69 Earl Pacheco - RG</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>DAY 16</t>
   </si>
   <si>
     <t>1-10-DAY 16 (9:20) 19-Phillip Mandell ran to DAY 19 for 3 yards. Tackle by 61-Atticus Finch.</t>
   </si>
   <si>
     <t>#31 Virgil Kaine - CB</t>
   </si>
   <si>
     <t>#41 Carmen Lyons - CB</t>
   </si>
@@ -2264,95 +2264,95 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="386.906" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>