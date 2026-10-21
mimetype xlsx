--- v4 (2026-08-22)
+++ v5 (2026-10-21)
@@ -383,51 +383,51 @@
   <si>
     <t>#78 Logan Vogt - LG</t>
   </si>
   <si>
     <t>#78 Mark Spitz - C</t>
   </si>
   <si>
     <t>#61 Willie Birdsong - RG</t>
   </si>
   <si>
     <t>#71 Sylvester Stallone - LG</t>
   </si>
   <si>
     <t>#95 Michael Thompson - RDE</t>
   </si>
   <si>
     <t>#97 Nathan Sellers - DT</t>
   </si>
   <si>
     <t>#56 Robert Sylvia - DT</t>
   </si>
   <si>
     <t>#91 Chadwick Turner - RDE</t>
   </si>
   <si>
-    <t>#35 Jessie Caldwell - LDE</t>
+    <t>#35 Jessie Caldwell - SS</t>
   </si>
   <si>
     <t>#45 John Culp - CB</t>
   </si>
   <si>
     <t>#48 Lawrence Eldridge - CB</t>
   </si>
   <si>
     <t>#43 Felix Hunt - CB</t>
   </si>
   <si>
     <t>#98 Jimmie Hunter - CB</t>
   </si>
   <si>
     <t>#97 Pablo Mallory - CB</t>
   </si>
   <si>
     <t>#34 Jack Coleman - CB</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>GCG 28</t>
   </si>
@@ -548,51 +548,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-GCG 26 (12:23) 1-Cory Pate 44 yard field goal is GOOD. PRI 3 GCG 0</t>
   </si>
   <si>
     <t>#2 Daniel Moore - P</t>
   </si>
   <si>
     <t>#74 Harlan Schuler - RG</t>
   </si>
   <si>
     <t>#78 Philip Harris - RT</t>
   </si>
   <si>
     <t>#74 James Miller - LT</t>
   </si>
   <si>
     <t>#57 Richard French - RG</t>
   </si>
   <si>
-    <t>#65 Declan O'Volatile - DT</t>
+    <t>#75 Declan O'Volatile - DT</t>
   </si>
   <si>
     <t>#74 William Irish - DT</t>
   </si>
   <si>
     <t>#57 P.C. Principal - RDE</t>
   </si>
   <si>
     <t>#75 Sergeant Slaughter - RDE</t>
   </si>
   <si>
     <t>#99 Rocky Balboa - LDE</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>(12:20) 1-Cory Pate kicks 72 yards from PRI 35 to GCG -7. Touchback.</t>
   </si>
   <si>
     <t>Weak I Big HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-GCG 25 (12:20) 88-Captain Morgan  ran to GCG 45 for 20 yards. Tackle by 97-Pablo Mallory.</t>
   </si>
@@ -2383,51 +2383,51 @@
     <col min="33" max="33" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="34.135" bestFit="true" customWidth="true" style="0"/>