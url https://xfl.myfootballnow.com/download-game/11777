--- v11 (2026-09-16)
+++ v12 (2026-10-26)
@@ -620,51 +620,51 @@
   <si>
     <t>#37 Dwight Manfredi - MLB</t>
   </si>
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>GCG 23</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-GCG 23 (12:00) 18-Rodney Schwartz ran to GCG 12 for 11 yards. Tackle by 33-John Rambo.</t>
   </si>
   <si>
     <t>#28 Rodney Schwartz - FB</t>
   </si>
   <si>
     <t>#12 Grady Blanchette - WR</t>
   </si>
   <si>
-    <t>#17 Larry Shafer - WR</t>
+    <t>#17 Larry Shafer - C</t>
   </si>
   <si>
     <t>#99 Rocky Balboa - LDE</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>GCG 12</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-GCG 12 (11:15) 15-Gary Fielding pass complete to 10-Julio Hamilton to GCG 3 for 9 yards. Tackle by 44-Manuel Harris.</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
   <si>
     <t>GCG 3</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>