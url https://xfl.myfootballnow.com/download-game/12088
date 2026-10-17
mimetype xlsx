--- v4 (2026-08-18)
+++ v5 (2026-10-17)
@@ -362,60 +362,60 @@
   <si>
     <t>#8 Terry Meyer - QB</t>
   </si>
   <si>
     <t>#19 Phillip Mandell - C</t>
   </si>
   <si>
     <t>#16 William Smith - WR</t>
   </si>
   <si>
     <t>#84 Willis Vanhorn - WR</t>
   </si>
   <si>
     <t>#51 Dennis Dorn - C</t>
   </si>
   <si>
     <t>#55 Mark Labadie - WLB</t>
   </si>
   <si>
     <t>#60 Anthony Griffin - RDE</t>
   </si>
   <si>
     <t>#74 Robert Harris - LDE</t>
   </si>
   <si>
-    <t>#28 Ernest Nowicki - LDE</t>
+    <t>#28 Ernest Nowicki - MLB</t>
   </si>
   <si>
     <t>#77 Ralph Jonson - DT</t>
   </si>
   <si>
     <t>#36 William Estrella - SS</t>
   </si>
   <si>
-    <t>#46 Garrett Holt - LDE</t>
+    <t>#46 Garrett Holt - SS</t>
   </si>
   <si>
     <t>#32 Stevie McLaughlin - LDE</t>
   </si>
   <si>
     <t>#47 Aaron Demers - CB</t>
   </si>
   <si>
     <t>#24 John Barnett - SS</t>
   </si>
   <si>
     <t>#20 Paul Poole - CB</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>2-10-DAY 25 (14:57) 8-Terry Meyer pass complete to 88-William Smith to DAY 33 for 8 yards. Tackle by 24-John Barnett.</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-BUF 25 (7:19) 20-Paul Poole ran to BUF 26 for 1 yards. Tackle by 73-Rene Johnson.</t>
   </si>
   <si>
     <t>#10 Daniel Stroud - QB</t>
   </si>
   <si>
     <t>#87 Mark Sager - WR</t>
   </si>
   <si>
     <t>#64 Louis Woods - C</t>
   </si>
   <si>
     <t>#68 Robert Shearer - RDE</t>
   </si>
   <si>
     <t>#70 William May - LDE</t>
   </si>
   <si>
     <t>#54 Maxwell Miller - LDE</t>
   </si>
   <si>
-    <t>#95 Joe Young - LDE</t>
+    <t>#90 Joe Young - LDE</t>
   </si>
   <si>
     <t>#59 Alex Schmidt - SLB</t>
   </si>
   <si>
     <t>#66 Nathan Cathcart - RDE</t>
   </si>
   <si>
     <t>#93 Rene Johnson - WLB</t>
   </si>
   <si>
     <t>#31 Brian Murphy - CB</t>
   </si>
   <si>
     <t>#41 John Branch - CB</t>
   </si>
   <si>
     <t>#29 Vincent Watson - CB</t>
   </si>
   <si>
     <t>#99 David Hartzler - FS</t>
   </si>
   <si>
     <t>6:47</t>
   </si>