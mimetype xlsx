--- v4 (2026-08-15)
+++ v5 (2026-10-14)
@@ -353,78 +353,78 @@
   <si>
     <t>NEC 16</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NEC 16 (14:56) 8-Alonzo Gibson pass Pass knocked down by 34-Eric Kimmel. incomplete, intended for 88-Gary Vanzandt.</t>
   </si>
   <si>
     <t>#9 Alonzo Gibson - QB</t>
   </si>
   <si>
     <t>#35 Charles Lyons - WR</t>
   </si>
   <si>
     <t>#46 Billy White - FB</t>
   </si>
   <si>
     <t>#54 Gary Vanzandt - RT</t>
   </si>
   <si>
-    <t>#17 Robert Cupp - WR</t>
+    <t>#10 Robert Cupp - WR</t>
   </si>
   <si>
     <t>#12 Kenneth Krueger - WR</t>
   </si>
   <si>
     <t>#74 Steve Lenard - C</t>
   </si>
   <si>
     <t>#66 Alan Anderson - LG</t>
   </si>
   <si>
     <t>#60 Vincent Hagedorn - C</t>
   </si>
   <si>
     <t>#65 Carl Martinez - LG</t>
   </si>
   <si>
     <t>#68 Steve Daigle - LT</t>
   </si>
   <si>
     <t>#63 Nathan Cowie - LDE</t>
   </si>
   <si>
     <t>#93 Clifford Kipp - DT</t>
   </si>
   <si>
-    <t>#76 Micheal Steinman - DT</t>
+    <t>#92 Micheal Steinman - DT</t>
   </si>
   <si>
     <t>#53 Harry Ulrich - RDE</t>
   </si>
   <si>
     <t>#39 Everett Saucedo - CB</t>
   </si>
   <si>
     <t>#36 William Cipriano - CB</t>
   </si>
   <si>
     <t>#51 Boyd Tant - WLB</t>
   </si>
   <si>
     <t>#27 Glenn Blakey - CB</t>
   </si>
   <si>
     <t>#31 David Shreve - CB</t>
   </si>
   <si>
     <t>#41 Woodrow Yeary - CB</t>
   </si>
   <si>
     <t>#34 Eric Kimmel - CB</t>
   </si>
@@ -920,51 +920,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(0:00) Extra point GOOD by 7-Hal Rogers. CIN 7 NEC 0</t>
   </si>
   <si>
     <t>#6 Benjamin Tester - QB</t>
   </si>
   <si>
     <t>#57 George Jones - LT</t>
   </si>
   <si>
     <t>#61 Ruben Munroe - LG</t>
   </si>
   <si>
     <t>#66 James Shillings - LT</t>
   </si>
   <si>
     <t>#94 Thomas Blalock - RDE</t>
   </si>
   <si>
-    <t>#92 Jimmie Eldridge - WLB</t>
+    <t>#92 Jimmie Eldridge - LDE</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>(15:00) 7-Hal Rogers kicks 70 yards from CIN 35 to NEC -5. Touchback.</t>
   </si>
   <si>
     <t>NEC 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-NEC 25 (15:00) 8-Alonzo Gibson sacked at NEC 16 for -9 yards (96-Nathan Cowie). Sack allowed by 75-Steve Daigle.</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>2-19-NEC 16 (14:19) 8-Alonzo Gibson pass complete to 30-Paul McGuire to NEC 17 for a short gain. Tackle by 41-Woodrow Yeary.</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
@@ -1220,51 +1220,51 @@
   <si>
     <t>CIN 28</t>
   </si>
   <si>
     <t>1-10-CIN 28 (2:09) 8-Alonzo Gibson pass complete to 15-Mark Cox for 28 yards. TOUCHDOWN! NEC 13-Kenneth Krueger was injured on the play. He looks like he should be able to return. CIN 17 NEC 6</t>
   </si>
   <si>
     <t>2:03</t>
   </si>
   <si>
     <t>CIN 15</t>
   </si>
   <si>
     <t>(2:04) Extra point GOOD by 5-Bradley Brendle. CIN 17 NEC 7</t>
   </si>
   <si>
     <t>#7 James Murawski - QB</t>
   </si>
   <si>
     <t>#3 Bradley Brendle - K</t>
   </si>
   <si>
     <t>#32 Philip Woody - CB</t>
   </si>
   <si>
-    <t>#91 Scott Pattison - DT</t>
+    <t>#96 Scott Pattison - DT</t>
   </si>
   <si>
     <t>#52 Morris Brito - LDE</t>
   </si>
   <si>
     <t>#59 Robert Gillmore - RDE</t>
   </si>
   <si>
     <t>(2:04) 5-Bradley Brendle kicks 70 yards from NEC 35 to CIN -5. Touchback.</t>
   </si>
   <si>
     <t>#97 Michael McCarthy - CB</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
   <si>
     <t>1-10-CIN 25 (2:04) 10-Julio Hamilton ran to CIN 31 for 6 yards. 10-Julio Hamilton FUMBLES (28-Ivan Isom) recovered by NEC-99-Norman Gates at CIN 33. Tackle by 80-Craig May. NEC 90-Charles Rosales was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>