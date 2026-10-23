--- v5 (2026-08-24)
+++ v6 (2026-10-23)
@@ -383,51 +383,51 @@
   <si>
     <t>#63 Michael Allison - RG</t>
   </si>
   <si>
     <t>#75 John Rousseau - C</t>
   </si>
   <si>
     <t>#58 Harland Chamberlain - C</t>
   </si>
   <si>
     <t>#66 Curtis Everette - RT</t>
   </si>
   <si>
     <t>#99 Kenneth Miles - LDE</t>
   </si>
   <si>
     <t>#98 Timothy Stell - DT</t>
   </si>
   <si>
     <t>#98 Bobby Sheppard - LDE</t>
   </si>
   <si>
     <t>#75 Roger Matthews - RDE</t>
   </si>
   <si>
-    <t>#58 Samuel Valenzuela - SLB</t>
+    <t>#58 Samuel Valenzuela - WLB</t>
   </si>
   <si>
     <t>#94 Michael McConnell - MLB</t>
   </si>
   <si>
     <t>#91 William Ward - WLB</t>
   </si>
   <si>
     <t>#41 Ronald Miller - CB</t>
   </si>
   <si>
     <t>#42 Michael Hudock - CB</t>
   </si>
   <si>
     <t>#22 Lawrence Griffiths - SS</t>
   </si>
   <si>
     <t>#36 Abel Harris - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>SEA 30</t>
   </si>
@@ -689,51 +689,51 @@
   <si>
     <t>#10 Wilson Shoemaker - WR</t>
   </si>
   <si>
     <t>#33 Leonard Carter - FS</t>
   </si>
   <si>
     <t>MTG 25</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-MTG 25 (6:03) 9-Benjamin Flanagan pass complete to 10-Wilson Shoemaker to MTG 38 for 13 yards. Tackle by 3-James Rosen. 10-Wilson Shoemaker made a great move on the CB. Pressure by 95-Cecil Hankins.</t>
   </si>
   <si>
     <t>#9 Benjamin Flanagan - QB</t>
   </si>
   <si>
     <t>#16 Felix Hund - RB</t>
   </si>
   <si>
-    <t>#82 John Hawkins - TE</t>
+    <t>#88 John Hawkins - TE</t>
   </si>
   <si>
     <t>#33 James Monaco - RB</t>
   </si>
   <si>
     <t>#89 Larry Coffey - WR</t>
   </si>
   <si>
     <t>#66 Alexander Hartzell - LT</t>
   </si>
   <si>
     <t>#73 Julio Napoli - LG</t>
   </si>
   <si>
     <t>#75 Gregory Thompson - C</t>
   </si>
   <si>
     <t>#64 Jorge Diaz - RG</t>
   </si>
   <si>
     <t>#60 Billy Cummings - RT</t>
   </si>
   <si>
     <t>#20 Thomas Grant - CB</t>
   </si>