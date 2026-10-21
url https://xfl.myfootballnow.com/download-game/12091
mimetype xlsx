--- v4 (2026-07-22)
+++ v5 (2026-10-21)
@@ -437,51 +437,51 @@
   <si>
     <t>#45 John Culp - CB</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>3-10-ATL 25 (14:53) 5-John Morris pass Pass knocked down by 51-John Culp. incomplete, intended for 25-Hubert Hernandez.</t>
   </si>
   <si>
     <t>14:48</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-ATL 25 (14:49) 99-Billy Suarez punts 45 yards to PRI 30. 45-Henry Casey to PRI 30 for 0 yards. Tackle by 35-Michael Berrin. 20-John Blaker missed that block completely.</t>
   </si>
   <si>
     <t>#99 Billy Suarez - P</t>
   </si>
   <si>
-    <t>#14 Henry Casey - RB</t>
+    <t>#23 Henry Casey - RB</t>
   </si>
   <si>
     <t>#30 John Blaker - CB</t>
   </si>
   <si>
     <t>#38 Richard Nguyen - CB</t>
   </si>
   <si>
     <t>#36 George Lewis - CB</t>
   </si>
   <si>
     <t>#33 Dewey Cash - CB</t>
   </si>
   <si>
     <t>#50 Ryan Butler - LG</t>
   </si>
   <si>
     <t>#76 Ricardo Negrete - RG</t>
   </si>
   <si>
     <t>14:41</t>
   </si>
   <si>
     <t>PRI 30</t>
   </si>