--- v10 (2026-07-17)
+++ v11 (2026-10-26)
@@ -689,51 +689,51 @@
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Quarter Normal CB3 CB5 Blitz</t>
   </si>
   <si>
     <t>1-10-DAY 28 (8:52) 1-Stanley McKeon pass complete to 13-Reyes Vosburg to DAY 20 for 8 yards. Tackle by 31-Brian Murphy.</t>
   </si>
   <si>
     <t>#34 William Ventura - CB</t>
   </si>
   <si>
     <t>8:16</t>
   </si>
   <si>
     <t>DAY 20</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>2-2-DAY 20 (8:15) (Hot Read) 1-Stanley McKeon pass complete to 35-Fred Oliphant for 20 yards. TOUCHDOWN! DAY 0 SEA 6</t>
   </si>
   <si>
-    <t>#95 Joe Young - LDE</t>
+    <t>#90 Joe Young - LDE</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
   <si>
     <t>DAY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:10) Extra point GOOD by 7-Ronald Grundy. DAY 0 SEA 7</t>
   </si>
   <si>
     <t>#9 Robert Keith - P</t>
   </si>
   <si>
     <t>#73 Logan McCormick - LDE</t>
   </si>
   <si>
     <t>(8:10) 7-Ronald Grundy kicks 75 yards from SEA 35 to DAY -10. Touchback.</t>
   </si>
@@ -1220,51 +1220,51 @@
   <si>
     <t>2-18-SEA 39 (1:42) 8-Terry Meyer pass Pass knocked down by 42-Steven Million. incomplete, intended for 18-Steven Jackson.</t>
   </si>
   <si>
     <t>1:35</t>
   </si>
   <si>
     <t>3-18-SEA 39 (1:36) 8-Terry Meyer pass Pass knocked down by 42-Steven Million. incomplete, intended for 38-Sterling Drake.</t>
   </si>
   <si>
     <t>1:32</t>
   </si>
   <si>
     <t>4-18-SEA 39 (1:33) 3-Joseph Day 57 yard field goal is GOOD. DAY 3 SEA 10</t>
   </si>
   <si>
     <t>#3 Joseph Day - K</t>
   </si>
   <si>
     <t>1:28</t>
   </si>
   <si>
     <t>(1:29) 3-Joseph Day kicks 74 yards from DAY 35 to SEA -9. Touchback.</t>
   </si>
   <si>
-    <t>#25 John Bingman - RB</t>
+    <t>#25 John Bingman - C</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>1-10-SEA 25 (1:29) 88-Manuel Crippen ran to SEA 31 for 6 yards. Tackle by 99-David Hartzler.</t>
   </si>
   <si>
     <t>0:51</t>
   </si>
   <si>
     <t>2-4-SEA 31 (0:50) 1-Stanley McKeon pass Pass knocked down by 28-Donald Michael. incomplete, intended for 13-Reyes Vosburg.</t>
   </si>
   <si>
     <t>0:46</t>
   </si>
   <si>
     <t>3-4-SEA 31 (0:47) 1-Stanley McKeon pass complete to 4-Luther McClure to SEA 45 for 15 yards. Tackle by 90-Patrick Wallace. Great move by 4-Luther McClure to get free of his coverage. PENALTY - Holding (SEA 55-John Rousseau)</t>
   </si>
   <si>
     <t>#59 Alex Schmidt - SLB</t>
   </si>
   <si>
     <t>0:41</t>
   </si>