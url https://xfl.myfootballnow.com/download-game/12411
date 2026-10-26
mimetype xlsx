--- v10 (2026-09-16)
+++ v11 (2026-10-26)
@@ -296,51 +296,51 @@
   <si>
     <t>PRI</t>
   </si>
   <si>
     <t>PRI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-Cory Pate kicks 74 yards from PRI 35 to IND -9. Touchback.</t>
   </si>
   <si>
     <t>#23 Ryan Boston - CB</t>
   </si>
   <si>
     <t>#72 Patrick Taylor - RDE</t>
   </si>
   <si>
     <t>#57 Anthony Buehler - RT</t>
   </si>
   <si>
-    <t>#80 Greg Hall - WR</t>
+    <t>#80 Greg Hall - C</t>
   </si>
   <si>
     <t>#60 Arthur Keck - LDE</t>
   </si>
   <si>
     <t>#39 Bryant Lopez - WR</t>
   </si>
   <si>
     <t>#75 Harold Elser - DT</t>
   </si>
   <si>
     <t>#10 Armand Hayne - WR</t>
   </si>
   <si>
     <t>#86 Robert Pasillas - WR</t>
   </si>
   <si>
     <t>#61 Michael Crawford - RT</t>
   </si>
   <si>
     <t>#82 Cornelius Worrell - WR</t>
   </si>
   <si>
     <t>#1 Cory Pate - K</t>
   </si>
@@ -386,51 +386,51 @@
   <si>
     <t>#59 Everett Thompson - RG</t>
   </si>
   <si>
     <t>#63 Todd Gallant - RG</t>
   </si>
   <si>
     <t>#52 John Woods - LDE</t>
   </si>
   <si>
     <t>#77 Chris Savage - DT</t>
   </si>
   <si>
     <t>#98 John Nguyen - DT</t>
   </si>
   <si>
     <t>#95 Michael Thompson - RDE</t>
   </si>
   <si>
     <t>#97 Pablo Mallory - CB</t>
   </si>
   <si>
     <t>#59 Ellis Jones - CB</t>
   </si>
   <si>
-    <t>#35 Jessie Caldwell - SS</t>
+    <t>#35 Jessie Caldwell - LDE</t>
   </si>
   <si>
     <t>#43 Felix Hunt - CB</t>
   </si>
   <si>
     <t>#34 Jack Coleman - CB</t>
   </si>
   <si>
     <t>#30 John Blaker - CB</t>
   </si>
   <si>
     <t>#39 Victor Holm - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>IND 28</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
@@ -566,60 +566,60 @@
   <si>
     <t>#54 Stanley Anderson - LG</t>
   </si>
   <si>
     <t>#53 Timothy Nichols - C</t>
   </si>
   <si>
     <t>#61 Bryon Poirier - RG</t>
   </si>
   <si>
     <t>#58 Steven Hyland - RT</t>
   </si>
   <si>
     <t>#69 Karl Tong - DT</t>
   </si>
   <si>
     <t>#94 Kenneth Strauss - RDE</t>
   </si>
   <si>
     <t>#28 Richard Boothe - CB</t>
   </si>
   <si>
     <t>#54 Nathan Hall - WLB</t>
   </si>
   <si>
-    <t>#43 David Jones - CB</t>
-[...8 lines deleted...]
-    <t>#53 Thomas Richards - SS</t>
+    <t>#43 David Jones - LDE</t>
+  </si>
+  <si>
+    <t>#40 Chris Sims - LDE</t>
+  </si>
+  <si>
+    <t>#34 Matthew McClendon - LDE</t>
+  </si>
+  <si>
+    <t>#53 Thomas Richards - LDE</t>
   </si>
   <si>
     <t>#51 Robert Justice - FS</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>PRI 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-2-PRI 25 (10:51) 7-Gary Villicana pass complete to 42-Timothy Menendez to PRI 32 for 7 yards. Tackle by 43-David Jones.</t>
   </si>
   <si>
     <t>#12 Thomas Marrero - WR</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
@@ -2262,87 +2262,87 @@
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">