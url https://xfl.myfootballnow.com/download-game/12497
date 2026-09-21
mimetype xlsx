--- v4 (2026-07-26)
+++ v5 (2026-09-21)
@@ -509,78 +509,78 @@
   <si>
     <t>1-10-TBY 27 (14:02) 5-Luis Phillips sacked at TBY 20 for -8 yards (95-Steven Evans). Sack allowed by 72-James Cannon.</t>
   </si>
   <si>
     <t>#5 Luis Phillips - QB</t>
   </si>
   <si>
     <t>#40 Armando Cox - RB</t>
   </si>
   <si>
     <t>#38 John Brumback - FB</t>
   </si>
   <si>
     <t>#80 Gregory Martinez - TE</t>
   </si>
   <si>
     <t>#85 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#21 Henry Wright - RB</t>
   </si>
   <si>
     <t>#68 Walter Burleson - LT</t>
   </si>
   <si>
-    <t>#73 Michael Dougherty - C</t>
+    <t>#73 Michael Dougherty - LG</t>
   </si>
   <si>
     <t>#57 Michael Miller - C</t>
   </si>
   <si>
     <t>#72 James Cannon - RT</t>
   </si>
   <si>
     <t>#66 Brandon Warner - RG</t>
   </si>
   <si>
     <t>#76 Steven Evans - RDE</t>
   </si>
   <si>
     <t>#94 Kenneth Strauss - RDE</t>
   </si>
   <si>
     <t>#28 Richard Boothe - CB</t>
   </si>
   <si>
     <t>#54 Nathan Hall - WLB</t>
   </si>
   <si>
     <t>#31 Jonathon Johnson - CB</t>
   </si>
   <si>
-    <t>#40 Chris Sims - WLB</t>
+    <t>#40 Chris Sims - SS</t>
   </si>
   <si>
     <t>#34 Matthew McClendon - SS</t>
   </si>
   <si>
     <t>#53 Thomas Richards - SS</t>
   </si>
   <si>
     <t>#51 Robert Justice - FS</t>
   </si>
   <si>
     <t>13:19</t>
   </si>
   <si>
     <t>TBY 20</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-18-TBY 20 (13:18) 40-Armando Cox ran to TBY 23 for 3 yards. Tackle by 28-Richard Boothe.</t>
   </si>
   <si>
     <t>12:44</t>
   </si>
@@ -2341,92 +2341,92 @@
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="367.91" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">