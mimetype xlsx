--- v5 (2026-09-21)
+++ v6 (2026-11-05)
@@ -290,66 +290,66 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Clinton Matheson kicks 68 yards from TBY 35 to IND -3. 23-Ryan Boston to IND 28 for 33 yards. Tackle by 46-Bradley Jones. 13-Greg Hall totally missed that block.</t>
   </si>
   <si>
     <t>#23 Ryan Boston - CB</t>
   </si>
   <si>
-    <t>#59 Everett Thompson - RG</t>
+    <t>#62 Everett Thompson - RG</t>
   </si>
   <si>
     <t>#75 Harold Elser - DT</t>
   </si>
   <si>
     <t>#4 Peter Woods - WR</t>
   </si>
   <si>
     <t>#57 Anthony Buehler - RT</t>
   </si>
   <si>
     <t>#81 Glenn Moreno - WR</t>
   </si>
   <si>
-    <t>#80 Greg Hall - WR</t>
+    <t>#80 Greg Hall - C</t>
   </si>
   <si>
     <t>#39 Bryant Lopez - WR</t>
   </si>
   <si>
     <t>#35 Andrew Brodbeck - WLB</t>
   </si>
   <si>
     <t>#10 Armand Hayne - WR</t>
   </si>
   <si>
     <t>#60 Arthur Keck - LDE</t>
   </si>
   <si>
     <t>#8 Clinton Matheson - K</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>IND 28</t>
   </si>
@@ -359,51 +359,51 @@
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-IND 28 (14:56) 6-Jeffrey Lovell pass incomplete, intended for 22-Brian Richards.</t>
   </si>
   <si>
     <t>#6 Jeffrey Lovell - QB</t>
   </si>
   <si>
     <t>#16 Orville Witten - WR</t>
   </si>
   <si>
     <t>#80 Anthony Ferry - WR</t>
   </si>
   <si>
     <t>#22 Brian Richards - WR</t>
   </si>
   <si>
     <t>#19 Robert Morison - RB</t>
   </si>
   <si>
     <t>#60 Michael Phelan - LT</t>
   </si>
   <si>
-    <t>#64 Cary Wieczorek - LT</t>
+    <t>#73 Cary Wieczorek - LT</t>
   </si>
   <si>
     <t>#73 James Harrington - C</t>
   </si>
   <si>
     <t>#63 Todd Gallant - RG</t>
   </si>
   <si>
     <t>#97 William Tighe - LDE</t>
   </si>
   <si>
     <t>#55 John Garrison - DT</t>
   </si>
   <si>
     <t>#70 Francisco Ocasio - RDE</t>
   </si>
   <si>
     <t>#92 Winston Callahan - RDE</t>
   </si>
   <si>
     <t>#96 Michael Navarre - SLB</t>
   </si>
   <si>
     <t>#55 William Mixon - MLB</t>
   </si>
@@ -536,57 +536,57 @@
   <si>
     <t>#57 Michael Miller - C</t>
   </si>
   <si>
     <t>#72 James Cannon - RT</t>
   </si>
   <si>
     <t>#66 Brandon Warner - RG</t>
   </si>
   <si>
     <t>#76 Steven Evans - RDE</t>
   </si>
   <si>
     <t>#94 Kenneth Strauss - RDE</t>
   </si>
   <si>
     <t>#28 Richard Boothe - CB</t>
   </si>
   <si>
     <t>#54 Nathan Hall - WLB</t>
   </si>
   <si>
     <t>#31 Jonathon Johnson - CB</t>
   </si>
   <si>
-    <t>#40 Chris Sims - SS</t>
-[...5 lines deleted...]
-    <t>#53 Thomas Richards - SS</t>
+    <t>#40 Chris Sims - LDE</t>
+  </si>
+  <si>
+    <t>#34 Matthew McClendon - LDE</t>
+  </si>
+  <si>
+    <t>#53 Thomas Richards - LDE</t>
   </si>
   <si>
     <t>#51 Robert Justice - FS</t>
   </si>
   <si>
     <t>13:19</t>
   </si>
   <si>
     <t>TBY 20</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-18-TBY 20 (13:18) 40-Armando Cox ran to TBY 23 for 3 yards. Tackle by 28-Richard Boothe.</t>
   </si>
   <si>
     <t>12:44</t>
   </si>
   <si>
     <t>TBY 23</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
@@ -680,51 +680,51 @@
   <si>
     <t>TBY 4</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-TBY 4 (11:00) 5-Luis Phillips pass incomplete, intended for 80-Gregory Martinez.</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>2-10-TBY 4 (10:58) 5-Luis Phillips sacked at TBY -4 for -8 yards (70-Arthur Keck). Sack allowed by 66-Brandon Warner. SAFETY! (70-Arthur Keck) IND 2 TBY 0</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
     <t>(10:55) 8-Clinton Matheson kicks 75 yards from TBY 20 to IND 5. 23-Ryan Boston to IND 43 for 39 yards. Tackle by 8-Clinton Matheson.</t>
   </si>
   <si>
-    <t>#43 David Jones - CB</t>
+    <t>#43 David Jones - LDE</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>1-10-IND 43 (10:49) 6-Jeffrey Lovell pass complete to 80-Anthony Ferry to IND 49 for 6 yards. Tackle by 48-Charles Blain.</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>IND 49</t>
   </si>
   <si>
     <t>Shotgun 5 Wide FL Hook</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>2-4-IND 49 (10:05) 6-Jeffrey Lovell pass Pass knocked down by 41-Boyd Woods. incomplete, intended for 81-Robert Morison. 41-Boyd Woods got away with a hold on that play.</t>
   </si>
@@ -2356,51 +2356,51 @@
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>