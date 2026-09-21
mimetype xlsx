--- v3 (2026-07-26)
+++ v4 (2026-09-21)
@@ -470,102 +470,102 @@
   <si>
     <t>4-11-PHI 23 (13:01) 2-Victor Guzman punts 43 yards to TBY 34. Fair Catch by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>#2 Victor Guzman - P</t>
   </si>
   <si>
     <t>#60 Marvin Roberts - LG</t>
   </si>
   <si>
     <t>#57 Russel Bernhardt - SS</t>
   </si>
   <si>
     <t>#25 Billy Cantu - CB</t>
   </si>
   <si>
     <t>#50 John Price - DT</t>
   </si>
   <si>
     <t>#33 Roland Mathis - CB</t>
   </si>
   <si>
     <t>#74 Rupert Bodkin - C</t>
   </si>
   <si>
-    <t>#95 Franklin Coffey - RDE</t>
+    <t>#50 Franklin Coffey - RDE</t>
   </si>
   <si>
     <t>#90 Michael Gonzales - LDE</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>TBY 34</t>
   </si>
   <si>
     <t>Split Backs 3 Wide RB Curls</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 34 (12:54) 5-Luis Phillips sacked at TBY 26 for -8 yards (93-Ralph Jordan). Sack allowed by 68-Walter Burleson. 5-Luis Phillips FUMBLES (93-Ralph Jordan) recovered by PHI-93-Ralph Jordan for 24 yards. TOUCHDOWN! TBY 0 PHI 6</t>
   </si>
   <si>
     <t>#5 Luis Phillips - QB</t>
   </si>
   <si>
     <t>#40 Armando Cox - RB</t>
   </si>
   <si>
     <t>#38 John Brumback - FB</t>
   </si>
   <si>
     <t>#85 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#17 Chester True - WR</t>
   </si>
   <si>
     <t>#21 Henry Wright - RB</t>
   </si>
   <si>
     <t>#68 Walter Burleson - LT</t>
   </si>
   <si>
-    <t>#73 Michael Dougherty - C</t>
+    <t>#73 Michael Dougherty - LG</t>
   </si>
   <si>
     <t>#57 Michael Miller - C</t>
   </si>
   <si>
     <t>#72 James Cannon - RT</t>
   </si>
   <si>
-    <t>#70 Alex Summey - LT</t>
+    <t>#71 Alex Summey - LT</t>
   </si>
   <si>
     <t>#91 Kenneth Pugh - LDE</t>
   </si>
   <si>
     <t>#94 Ronald Ramirez - DT</t>
   </si>
   <si>
     <t>#79 John Engle - LDE</t>
   </si>
   <si>
     <t>#93 Ralph Jordan - LDE</t>
   </si>
   <si>
     <t>#50 Tracy Smith - SLB</t>
   </si>
   <si>
     <t>#59 Ronnie Collins - SLB</t>
   </si>
   <si>
     <t>#57 Waylon Bayer - WLB</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
@@ -2278,92 +2278,92 @@
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="319.636" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">