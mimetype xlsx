--- v4 (2026-09-21)
+++ v5 (2026-11-05)
@@ -323,81 +323,81 @@
   <si>
     <t>#47 Timothy Holt - CB</t>
   </si>
   <si>
     <t>#41 Leroy Turner - SS</t>
   </si>
   <si>
     <t>#15 Michale Saunders - WR</t>
   </si>
   <si>
     <t>#46 Oliver Forrest - CB</t>
   </si>
   <si>
     <t>#48 Robert Wood - CB</t>
   </si>
   <si>
     <t>#13 Bennie Kelley - WR</t>
   </si>
   <si>
     <t>#40 Francesco Johnson - CB</t>
   </si>
   <si>
     <t>#8 Clinton Matheson - K</t>
   </si>
   <si>
-    <t>PHI</t>
+    <t>ALB</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
-    <t>PHI 25</t>
+    <t>ALB 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-PHI 25 (14:56) 27-John Hayes ran to PHI 27 for 3 yards. Tackle by 97-William Thompson.</t>
   </si>
   <si>
     <t>#3 Darren Hensley - QB</t>
   </si>
   <si>
     <t>#27 John Hayes - RB</t>
   </si>
   <si>
     <t>#35 Leo Peloquin - FB</t>
   </si>
   <si>
     <t>#80 Timothy Edwards - TE</t>
   </si>
   <si>
-    <t>#87 Anthony Black - WR</t>
+    <t>#15 Anthony Black - WR</t>
   </si>
   <si>
     <t>#67 Joel Garcia - LT</t>
   </si>
   <si>
     <t>#64 Clifford Morris - LG</t>
   </si>
   <si>
     <t>#68 Sheldon House - C</t>
   </si>
   <si>
     <t>#50 Earl Jones - RT</t>
   </si>
   <si>
     <t>#71 Morris Lombardo - RT</t>
   </si>
   <si>
     <t>#97 William Tighe - LDE</t>
   </si>
   <si>
     <t>#55 John Garrison - DT</t>
   </si>
   <si>
     <t>#70 Francisco Ocasio - RDE</t>
   </si>
@@ -407,81 +407,81 @@
   <si>
     <t>#96 Michael Navarre - SLB</t>
   </si>
   <si>
     <t>#55 William Mixon - MLB</t>
   </si>
   <si>
     <t>#57 William Thompson - WLB</t>
   </si>
   <si>
     <t>#41 Boyd Woods - CB</t>
   </si>
   <si>
     <t>#46 Bradley Jones - CB</t>
   </si>
   <si>
     <t>#36 Micheal Deputy - SS</t>
   </si>
   <si>
     <t>#24 Mason Lynch - FS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
-    <t>PHI 27</t>
+    <t>ALB 27</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-7-PHI 27 (14:13) 3-Darren Hensley sacked at PHI 19 for -8 yards (98-Winston Callahan). Sack allowed by 67-Joel Garcia. PHI 71-Morris Lombardo was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
-    <t>PHI 19</t>
+    <t>ALB 19</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>3-15-PHI 19 (13:40) 3-Darren Hensley pass complete to 16-Anthony Black to PHI 23 for 4 yards. Tackle by 46-Bradley Jones.</t>
   </si>
   <si>
     <t>#62 Leo Potts - RT</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
-    <t>PHI 23</t>
+    <t>ALB 23</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-PHI 23 (13:01) 2-Victor Guzman punts 43 yards to TBY 34. Fair Catch by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>#2 Victor Guzman - P</t>
   </si>
   <si>
     <t>#60 Marvin Roberts - LG</t>
   </si>
   <si>
     <t>#57 Russel Bernhardt - SS</t>
   </si>
   <si>
     <t>#25 Billy Cantu - CB</t>
   </si>
   <si>
     <t>#50 John Price - DT</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>#59 Ronnie Collins - SLB</t>
   </si>
   <si>
     <t>#57 Waylon Bayer - WLB</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>TBY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:47) Extra point GOOD by 7-Orville Nardi. TBY 0 PHI 7</t>
   </si>
   <si>
     <t>#7 Orville Nardi - K</t>
   </si>
   <si>
-    <t>PHI 35</t>
+    <t>ALB 35</t>
   </si>
   <si>
     <t>(12:47) 7-Orville Nardi kicks 73 yards from PHI 35 to TBY -8. Touchback.</t>
   </si>
   <si>
     <t>#80 Gregory Martinez - TE</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-TBY 25 (12:47) 5-Luis Phillips pass Pass knocked down by 46-Oliver Forrest. incomplete, intended for 81-Henry Wright.</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
@@ -662,102 +662,102 @@
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>4-18-TBY 28 (11:21) 1-Dennis McDuffie punts 50 yards to PHI 22. Fair Catch by 17-Troy Evans.</t>
   </si>
   <si>
     <t>#1 Dennis McDuffie - P</t>
   </si>
   <si>
     <t>#73 John Price - RT</t>
   </si>
   <si>
     <t>#63 Jerry Jensen - C</t>
   </si>
   <si>
     <t>#97 Harold Stangl - LDE</t>
   </si>
   <si>
     <t>#50 Lee Neal - FS</t>
   </si>
   <si>
     <t>11:13</t>
   </si>
   <si>
-    <t>PHI 22</t>
+    <t>ALB 22</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-10-PHI 22 (11:14) 3-Darren Hensley pass complete to 17-Troy Evans to PHI 24 for 3 yards. Tackle by 24-Mason Lynch.</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
-    <t>PHI 24</t>
+    <t>ALB 24</t>
   </si>
   <si>
     <t>2-7-PHI 24 (10:28) 3-Darren Hensley pass complete to 17-Troy Evans to PHI 32 for 8 yards. Tackle by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
   <si>
-    <t>PHI 32</t>
+    <t>ALB 32</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-PHI 32 (9:54) 27-John Hayes ran to PHI 35 for 2 yards. Tackle by 97-William Thompson.</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>2-8-PHI 35 (9:14) 27-John Hayes ran to PHI 36 for 1 yards. Tackle by 55-William Mixon.</t>
   </si>
   <si>
     <t>8:35</t>
   </si>
   <si>
-    <t>PHI 36</t>
+    <t>ALB 36</t>
   </si>
   <si>
     <t>3-7-PHI 36 (8:34) 3-Darren Hensley sacked at PHI 26 for -10 yards (77-William Tighe). Sack allowed by 71-Morris Lombardo.</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
-    <t>PHI 26</t>
+    <t>ALB 26</t>
   </si>
   <si>
     <t>4-16-PHI 26 (7:50) 2-Victor Guzman punts 47 yards to TBY 27. Fair Catch by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>7:43</t>
   </si>
   <si>
     <t>TBY 27</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-TBY 27 (7:44) 40-Armando Cox ran to TBY 31 for 4 yards. Tackle by 40-Francesco Johnson.</t>
   </si>
   <si>
     <t>7:11</t>
   </si>
   <si>
     <t>TBY 31</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
@@ -779,162 +779,162 @@
   <si>
     <t>3-5-TBY 32 (6:34) 40-Armando Cox ran to TBY 39 for 7 yards. Tackle by 42-Deshawn Dennis.</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>TBY 39</t>
   </si>
   <si>
     <t>1-10-TBY 39 (5:55) 5-Luis Phillips pass complete to 40-Armando Cox to TBY 39 for a short gain. Tackle by 41-Leroy Turner.</t>
   </si>
   <si>
     <t>5:21</t>
   </si>
   <si>
     <t>2-10-TBY 39 (5:20) 5-Luis Phillips pass complete to 81-Henry Wright to PHI 49 for 12 yards. Tackle by 46-Oliver Forrest.</t>
   </si>
   <si>
     <t>#23 Jose Ratliff - RB</t>
   </si>
   <si>
     <t>4:37</t>
   </si>
   <si>
-    <t>PHI 49</t>
+    <t>ALB 49</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-PHI 49 (4:36) 5-Luis Phillips pass Pass knocked down by 46-Oliver Forrest. incomplete, intended for 81-Henry Wright.</t>
   </si>
   <si>
     <t>4:32</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-PHI 49 (4:33) 5-Luis Phillips pass complete to 40-Armando Cox to PHI 47 for 2 yards. Tackle by 59-Ronnie Collins.</t>
   </si>
   <si>
     <t>3:50</t>
   </si>
   <si>
-    <t>PHI 47</t>
+    <t>ALB 47</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>3-8-PHI 47 (3:49) 23-Jose Ratliff ran to PHI 46 for a short gain. Tackle by 57-Waylon Bayer.</t>
   </si>
   <si>
     <t>3:07</t>
   </si>
   <si>
-    <t>PHI 46</t>
+    <t>ALB 46</t>
   </si>
   <si>
     <t>4-7-PHI 46 (3:06) 1-Dennis McDuffie punts 33 yards to PHI 13. Fair Catch by 17-Troy Evans.</t>
   </si>
   <si>
     <t>2:58</t>
   </si>
   <si>
-    <t>PHI 13</t>
+    <t>ALB 13</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-10-PHI 13 (2:59) 3-Darren Hensley pass Pass knocked down by 46-Bradley Jones. incomplete, intended for 80-Timothy Edwards. Pressure by 77-William Tighe.</t>
   </si>
   <si>
     <t>#33 Edwin Leininger - FB</t>
   </si>
   <si>
     <t>2:54</t>
   </si>
   <si>
     <t>2-10-PHI 13 (2:55) 3-Darren Hensley pass complete to 17-Troy Evans to PHI 15 for 2 yards. Tackle by 97-William Thompson. PENALTY - Offsides (TBY 95-Franklin Coffey)</t>
   </si>
   <si>
     <t>2:50</t>
   </si>
   <si>
-    <t>PHI 18</t>
+    <t>ALB 18</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>2-5-PHI 18 (2:51) 27-John Hayes ran to PHI 17 for -1 yards. Tackle by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>2:15</t>
   </si>
   <si>
-    <t>PHI 17</t>
+    <t>ALB 17</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-6-PHI 17 (2:14) 3-Darren Hensley pass complete to 16-Anthony Black to PHI 27 for 10 yards. Tackle by 46-Bradley Jones.</t>
   </si>
   <si>
     <t>1:41</t>
   </si>
   <si>
     <t>1-10-PHI 27 (1:40) 27-John Hayes ran to PHI 31 for 5 yards. Tackle by 55-William Mixon.</t>
   </si>
   <si>
     <t>1:05</t>
   </si>
   <si>
-    <t>PHI 31</t>
+    <t>ALB 31</t>
   </si>
   <si>
     <t>2-5-PHI 31 (1:04) 3-Darren Hensley pass complete to 27-John Hayes to PHI 36 for 5 yards. Pushed out of bounds by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>3-1-PHI 36 (0:19) 3-Darren Hensley pass Pass knocked down by 24-Mason Lynch. incomplete, intended for 11-Wayne Choi.</t>
   </si>
   <si>
     <t>#81 Andrew Frederick - WR</t>
   </si>
   <si>
     <t>0:16</t>
   </si>
   <si>
     <t>4-1-PHI 36 (0:17) 2-Victor Guzman punts 47 yards to TBY 17. Fair Catch by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>0:09</t>
   </si>
@@ -989,126 +989,126 @@
   <si>
     <t>1-10-TBY 40 (13:37) 5-Luis Phillips pass Pass knocked down by 41-Leroy Turner. incomplete, intended for 85-Michael Sanders.</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>2-10-TBY 40 (13:34) 40-Armando Cox ran to TBY 45 for 4 yards. Tackle by 59-Ronnie Collins.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>TBY 45</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>3-6-TBY 45 (12:58) 5-Luis Phillips pass complete to 85-Michael Sanders to PHI 42 for 13 yards. Tackle by 40-Francesco Johnson.</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
-    <t>PHI 42</t>
+    <t>ALB 42</t>
   </si>
   <si>
     <t>1-10-PHI 42 (12:18) 5-Luis Phillips pass complete to 23-Jose Ratliff to PHI 35 for 8 yards. Pushed out of bounds by 41-Leroy Turner.</t>
   </si>
   <si>
     <t>#18 Donald Washington - WR</t>
   </si>
   <si>
     <t>#91 Jeffrey Edwards - MLB</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>2-2-PHI 35 (11:41) 38-John Brumback ran to PHI 36 for -1 yards. Tackle by 57-Waylon Bayer.</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>3-3-PHI 36 (10:58) 5-Luis Phillips pass complete to 17-Chester True to PHI 34 for 2 yards. Tackle by 57-Waylon Bayer.</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
-    <t>PHI 34</t>
+    <t>ALB 34</t>
   </si>
   <si>
     <t>4-2-PHI 34 (10:12) 8-Clinton Matheson 51 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#56 Michael Tucker - WLB</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
-    <t>PHI 41</t>
+    <t>ALB 41</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>1-10-PHI 41 (10:09) 27-John Hayes ran to PHI 40 for -1 yards. Tackle by 97-William Thompson.</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
-    <t>PHI 40</t>
+    <t>ALB 40</t>
   </si>
   <si>
     <t>2-11-PHI 40 (9:34) 3-Darren Hensley pass incomplete, intended for 80-Timothy Edwards.</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>3-11-PHI 40 (9:32) 3-Darren Hensley pass complete to 80-Timothy Edwards to PHI 48 for 8 yards. Tackle by 97-William Thompson.</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
-    <t>PHI 48</t>
+    <t>ALB 48</t>
   </si>
   <si>
     <t>4-3-PHI 48 (8:48) 2-Victor Guzman punts 51 yards to TBY 1.</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>TBY 1</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>1-10-TBY 1 (8:38) 40-Armando Cox ran to TBY 2 for 1 yards. Tackle by 57-Waylon Bayer.</t>
   </si>
   <si>
     <t>7:58</t>
   </si>
   <si>
     <t>TBY 2</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
@@ -1292,51 +1292,51 @@
   <si>
     <t>4-7-TBY 28 (14:18) 1-Dennis McDuffie punts 46 yards to PHI 26. Fair Catch by 17-Troy Evans.</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>1-10-PHI 26 (14:11) 27-John Hayes ran to PHI 31 for 4 yards. Tackle by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>2-6-PHI 31 (13:32) 3-Darren Hensley pass complete to 15-Michale Saunders to PHI 34 for 4 yards. Tackle by 20-Micheal Deputy.</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>3-2-PHI 34 (12:46) 27-John Hayes ran to PHI 39 for 5 yards. Tackle by 20-Micheal Deputy.</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
-    <t>PHI 39</t>
+    <t>ALB 39</t>
   </si>
   <si>
     <t>1-10-PHI 39 (12:04) 3-Darren Hensley pass complete to 16-Anthony Black to TBY 45 for 16 yards. Tackle by 55-William Mixon.</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>1-10-TBY 45 (11:28) 19-Andrew Frederick ran to TBY 48 for -3 yards. Tackle by 92-John Garrison.</t>
   </si>
   <si>
     <t>10:46</t>
   </si>
   <si>
     <t>TBY 48</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
   <si>
     <t>2-13-TBY 48 (10:45) 3-Darren Hensley pass complete to 17-Troy Evans to TBY 42 for 6 yards. Tackle by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>TBY 42</t>
   </si>
@@ -1400,51 +1400,51 @@
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-PHI 48 (7:49) 5-Luis Phillips pass complete to 80-Gregory Martinez to PHI 46 for 2 yards. Tackle by 45-Robert Horta. TBY 68-Walter Burleson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:14</t>
   </si>
   <si>
     <t>2-8-PHI 46 (7:13) 5-Luis Phillips pass INTERCEPTED by 41-Leroy Turner at PHI 36. 41-Leroy Turner to PHI 36 for -0 yards. Tackle by 85-Michael Sanders. Pressure by 91-Kenneth Pugh. TBY 85-Michael Sanders was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#71 Samuel Peters - LT</t>
   </si>
   <si>
     <t>7:08</t>
   </si>
   <si>
     <t>1-10-PHI 36 (7:09) 3-Darren Hensley pass complete to 27-John Hayes to PHI 38 for 2 yards. Tackle by 55-William Mixon. PHI 27-John Hayes was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
-    <t>PHI 38</t>
+    <t>ALB 38</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-8-PHI 38 (6:29) 3-Darren Hensley pass incomplete, intended for 80-Timothy Edwards.</t>
   </si>
   <si>
     <t>6:25</t>
   </si>
   <si>
     <t>3-8-PHI 38 (6:26) 3-Darren Hensley pass complete to 80-Timothy Edwards to PHI 49 for 11 yards. TBY 98-Winston Callahan was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:43</t>
   </si>
   <si>
     <t>1-10-PHI 49 (5:42) 19-Andrew Frederick ran to PHI 46 for -3 yards. Tackle by 77-William Tighe.</t>
   </si>
   <si>
     <t>5:04</t>
   </si>
   <si>
     <t>2-13-PHI 46 (5:03) 19-Andrew Frederick ran to PHI 49 for 3 yards. Tackle by 96-Michael Navarre.</t>
   </si>
@@ -1481,72 +1481,72 @@
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>2-9-TBY 9 (2:58) 40-Armando Cox ran to TBY 10 for a short gain. Tackle by 94-Ronald Ramirez.</t>
   </si>
   <si>
     <t>2:25</t>
   </si>
   <si>
     <t>3-9-TBY 10 (2:24) 5-Luis Phillips pass complete to 40-Armando Cox to TBY 18 for 8 yards. Tackle by 41-Leroy Turner.</t>
   </si>
   <si>
     <t>1:48</t>
   </si>
   <si>
     <t>TBY 18</t>
   </si>
   <si>
     <t>4-1-TBY 18 (1:47) 1-Dennis McDuffie punts 45 yards to PHI 37. Fair Catch by 17-Troy Evans.</t>
   </si>
   <si>
     <t>1:39</t>
   </si>
   <si>
-    <t>PHI 37</t>
+    <t>ALB 37</t>
   </si>
   <si>
     <t>1-10-PHI 37 (1:40) 3-Darren Hensley pass incomplete, intended for 80-Timothy Edwards. Pressure by 77-William Tighe. TBY 92-John Garrison was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:36</t>
   </si>
   <si>
     <t>2-10-PHI 37 (1:37) 3-Darren Hensley pass Pass knocked down by 25-Billy Cantu. incomplete, intended for 16-Anthony Black.</t>
   </si>
   <si>
     <t>1:33</t>
   </si>
   <si>
     <t>3-10-PHI 37 (1:34) 3-Darren Hensley pass complete to 16-Anthony Black to PHI 44 for 7 yards. Tackle by 46-Bradley Jones.</t>
   </si>
   <si>
     <t>0:54</t>
   </si>
   <si>
-    <t>PHI 44</t>
+    <t>ALB 44</t>
   </si>
   <si>
     <t>4-3-PHI 44 (0:53) 2-Victor Guzman punts 66 yards to TBY -10.4-3-PHI 44 (0:53) 2-Victor Guzman punts 66 yards to TBY -10. Touchback.</t>
   </si>
   <si>
     <t>0:44</t>
   </si>
   <si>
     <t>TBY 20</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-TBY 20 (0:45) 40-Armando Cox ran to TBY 20 for a short gain. Tackle by 93-Ralph Jordan.</t>
   </si>
   <si>
     <t>0:07</t>
   </si>
   <si>
     <t>2-10-TBY 20 (0:06) 5-Luis Phillips pass complete to 85-Michael Sanders to TBY 25 for 5 yards. Tackle by 59-Ronnie Collins.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
@@ -1586,75 +1586,75 @@
   <si>
     <t>1-10-PHI 41 (12:20) 5-Luis Phillips pass Pass knocked down by 41-Leroy Turner. incomplete, intended for 80-Gregory Martinez.</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>2-10-PHI 41 (12:16) 5-Luis Phillips pass Pass knocked down by 47-Timothy Holt. incomplete, intended for 80-Gregory Martinez.</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>3-10-PHI 41 (12:13) 5-Luis Phillips sacked at TBY 49 for -10 yards (91-Kenneth Pugh). Sack allowed by 80-Gregory Martinez.</t>
   </si>
   <si>
     <t>4-20-TBY 49 (11:27) 1-Dennis McDuffie punts 51 yards to PHI 0.4-20-TBY 49 (11:27) 1-Dennis McDuffie punts 51 yards to PHI 0. Touchback.</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
-    <t>PHI 20</t>
+    <t>ALB 20</t>
   </si>
   <si>
     <t>1-10-PHI 20 (11:18) 27-John Hayes ran to PHI 19 for -1 yards. Tackle by 55-William Mixon.</t>
   </si>
   <si>
     <t>10:34</t>
   </si>
   <si>
     <t>2-11-PHI 19 (10:33) 3-Darren Hensley pass complete to 17-Troy Evans to PHI 21 for 2 yards. Tackle by 46-Bradley Jones.</t>
   </si>
   <si>
     <t>9:51</t>
   </si>
   <si>
-    <t>PHI 21</t>
+    <t>ALB 21</t>
   </si>
   <si>
     <t>3-9-PHI 21 (9:50) 3-Darren Hensley pass complete to 17-Troy Evans to PHI 28 for 7 yards. Tackle by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
-    <t>PHI 28</t>
+    <t>ALB 28</t>
   </si>
   <si>
     <t>4-2-PHI 28 (9:09) 2-Victor Guzman punts 50 yards to TBY 22. Fair Catch by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>9:02</t>
   </si>
   <si>
     <t>TBY 22</t>
   </si>
   <si>
     <t>1-10-TBY 22 (9:03) 5-Luis Phillips pass Pass knocked down by 57-Waylon Bayer. incomplete, intended for 40-Armando Cox.</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>2-10-TBY 22 (9:00) 5-Luis Phillips sacked at TBY 13 for -10 yards (93-Ralph Jordan). Sack allowed by 68-Walter Burleson.</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>TBY 13</t>
   </si>
@@ -1706,105 +1706,105 @@
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-PHI 34 (7:15) 5-Luis Phillips pass complete to 38-John Brumback to PHI 18 for 16 yards. Tackle by 47-Timothy Holt.</t>
   </si>
   <si>
     <t>6:52</t>
   </si>
   <si>
     <t>1-10-PHI 18 (6:51) 5-Luis Phillips pass incomplete, dropped by 38-John Brumback.</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>2-10-PHI 18 (6:47) 5-Luis Phillips pass complete to 81-Henry Wright to PHI 7 for 12 yards. Tackle by 52-Jeffrey Edwards.</t>
   </si>
   <si>
     <t>6:28</t>
   </si>
   <si>
-    <t>PHI 7</t>
+    <t>ALB 7</t>
   </si>
   <si>
     <t>1-7-PHI 7 (6:27) 5-Luis Phillips pass complete to 38-John Brumback to PHI 5 for 1 yards. Tackle by 59-Ronnie Collins.</t>
   </si>
   <si>
     <t>6:05</t>
   </si>
   <si>
-    <t>PHI 5</t>
+    <t>ALB 5</t>
   </si>
   <si>
     <t>2-5-PHI 5 (6:04) 5-Luis Phillips pass incomplete, intended for 81-Henry Wright.</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
   <si>
     <t>3-5-PHI 5 (6:01) 5-Luis Phillips sacked at PHI 15 for -10 yards (91-Kenneth Pugh)</t>
   </si>
   <si>
     <t>5:40</t>
   </si>
   <si>
-    <t>PHI 15</t>
+    <t>ALB 15</t>
   </si>
   <si>
     <t>4-15-PHI 15 (5:39) 8-Clinton Matheson 32 yard field goal is GOOD. TBY 3 PHI 21</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>(5:36) 8-Clinton Matheson kicks 74 yards from TBY 35 to PHI -9. Touchback.</t>
   </si>
   <si>
     <t>#75 Thomas Owen - DT</t>
   </si>
   <si>
     <t>1-10-PHI 25 (5:36) 27-John Hayes ran to PHI 29 for 4 yards. Tackle by 97-William Thompson.</t>
   </si>
   <si>
     <t>5:00</t>
   </si>
   <si>
-    <t>PHI 29</t>
+    <t>ALB 29</t>
   </si>
   <si>
     <t>2-6-PHI 29 (4:59) 19-Andrew Frederick ran to PHI 30 for 1 yards. Tackle by 24-Mason Lynch.</t>
   </si>
   <si>
     <t>4:23</t>
   </si>
   <si>
-    <t>PHI 30</t>
+    <t>ALB 30</t>
   </si>
   <si>
     <t>3-5-PHI 30 (4:22) 27-John Hayes ran to PHI 21 for -9 yards. Tackle by 92-John Garrison.</t>
   </si>
   <si>
     <t>3:49</t>
   </si>
   <si>
     <t>4-14-PHI 21 (3:48) 2-Victor Guzman punts 51 yards to TBY 28. 46-Bradley Jones to TBY 36 for 8 yards. Tackle by 41-Leroy Turner.</t>
   </si>
   <si>
     <t>3:39</t>
   </si>
   <si>
     <t>1-10-TBY 36 (3:40) 5-Luis Phillips pass INTERCEPTED by 41-Leroy Turner at TBY 37. 41-Leroy Turner to TBY 37 for 0 yards. Tackle by 40-Armando Cox.</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>TBY 37</t>
   </si>
   <si>
     <t>1-10-TBY 37 (3:36) 27-John Hayes ran to TBY 43 for -6 yards. Tackle by 92-John Garrison.</t>
   </si>
@@ -1841,66 +1841,66 @@
   <si>
     <t>1-15-TBY 5 (1:47) 5-Luis Phillips pass complete to 40-Armando Cox to TBY 5 for a short loss. Tackle by 48-Robert Wood.</t>
   </si>
   <si>
     <t>1:26</t>
   </si>
   <si>
     <t>2-16-TBY 5 (1:25) 5-Luis Phillips pass Pass knocked down by 42-Deshawn Dennis. incomplete, intended for 17-Chester True. Pressure by 79-John Engle. 40-Francesco Johnson got away with a hold on that play.</t>
   </si>
   <si>
     <t>1:20</t>
   </si>
   <si>
     <t>3-16-TBY 5 (1:21) 5-Luis Phillips pass complete to 85-Michael Sanders to TBY 11 for 6 yards. Tackle by 57-Waylon Bayer.</t>
   </si>
   <si>
     <t>0:56</t>
   </si>
   <si>
     <t>4-9-TBY 11 (0:55) 1-Dennis McDuffie punts 50 yards to PHI 38. 17-Troy Evans to PHI 43 for 5 yards. Tackle by 25-Billy Cantu.</t>
   </si>
   <si>
     <t>0:47</t>
   </si>
   <si>
-    <t>PHI 43</t>
+    <t>ALB 43</t>
   </si>
   <si>
     <t>1-10-PHI 43 (0:48) 27-John Hayes ran to PHI 33 for -10 yards. Tackle by 77-William Tighe.</t>
   </si>
   <si>
     <t>0:45</t>
   </si>
   <si>
     <t>Timeout TBY</t>
   </si>
   <si>
     <t>0:41</t>
   </si>
   <si>
-    <t>PHI 33</t>
+    <t>ALB 33</t>
   </si>
   <si>
     <t>2-20-PHI 33 (0:42) 19-Andrew Frederick ran to PHI 28 for -5 yards. Tackle by 77-William Tighe. This is what happens when you keep calling the same offensive play. TBY 92-John Garrison was injured on the play.</t>
   </si>
   <si>
     <t>0:40</t>
   </si>
   <si>
     <t>0:38</t>
   </si>
   <si>
     <t>3-25-PHI 28 (0:39) 27-John Hayes ran to PHI 29 for 1 yards. Tackle by 65-Francisco Ocasio. PHI 27-John Hayes was injured on the play.</t>
   </si>
   <si>
     <t>0:37</t>
   </si>
   <si>
     <t>0:34</t>
   </si>
   <si>
     <t>4-24-PHI 29 (0:35) 2-Victor Guzman punts 49 yards to TBY 22. Fair Catch by 41-Boyd Woods.</t>
   </si>
   <si>
     <t>0:27</t>
   </si>