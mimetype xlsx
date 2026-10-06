--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1556,51 +1556,51 @@
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>3-21-CIN 14 (13:27) 9-Lee Chen pass complete to 85-Stanley Post to CIN 21 for 7 yards. Tackle by 42-Steven Million. 85-Stanley Post did some fancy footwork there.</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>4-14-CIN 21 (12:50) 17-Brian England punts 44 yards to SEA 35. Fair Catch by 33-John Moffet.</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>1-10-SEA 35 (12:44) 1-Stanley McKeon pass complete to 13-Reyes Vosburg to SEA 45 for 10 yards. Tackle by 46-Luis Foster. Great move by 13-Reyes Vosburg to get free of his coverage. PENALTY - Holding (SEA 76-James Sullivan)</t>
   </si>
   <si>
     <t>12:39</t>
   </si>
   <si>
     <t>1-20-SEA 25 (12:40) 1-Stanley McKeon sacked at SEA 17 for -8 yards (53-Harry Ulrich). Sack allowed by 60-Kevin Downey. 1-Stanley McKeon FUMBLES (53-Harry Ulrich) recovered by CIN-53-Harry Ulrich to SEA 14 for 2 yards. The defense seems to be getting familiar with that play. SEA 70-Ralph Thompson was injured on the play.</t>
   </si>
   <si>
-    <t>#70 Ralph Thompson - RG</t>
+    <t>#70 Ralph Thompson - RT</t>
   </si>
   <si>
     <t>1-10-SEA 14 (12:36) 14-Larry Shafer ran to SEA 19 for -5 yards. Tackle by 95-Cecil Hankins.</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
     <t>SEA 19</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>2-15-SEA 19 (11:52) 85-Stanley Post ran to SEA 13 for 6 yards. Tackle by 24-Jared Wade.</t>
   </si>
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>3-9-SEA 13 (11:13) 9-Lee Chen pass complete to 85-Stanley Post to SEA 11 for 2 yards. Tackle by 49-Justin Adams.</t>
   </si>
   <si>
     <t>4-7-SEA 11 (10:28) (Hot Read) 9-Lee Chen pass INTERCEPTED by 98-Nicholas Bartlow at SEA 14. 98-Nicholas Bartlow to SEA 15 for 0 yards. Tackle by 70-Donald Maddox. Pressure by 49-Justin Adams.</t>
   </si>