--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -383,51 +383,51 @@
   <si>
     <t>#76 James Sullivan - C</t>
   </si>
   <si>
     <t>#58 Harland Chamberlain - C</t>
   </si>
   <si>
     <t>#66 Curtis Everette - RT</t>
   </si>
   <si>
     <t>#63 Nathan Cowie - LDE</t>
   </si>
   <si>
     <t>#92 Micheal Steinman - DT</t>
   </si>
   <si>
     <t>#96 Scott Pattison - DT</t>
   </si>
   <si>
     <t>#53 Harry Ulrich - RDE</t>
   </si>
   <si>
     <t>#31 David Shreve - CB</t>
   </si>
   <si>
-    <t>#36 William Cipriano - CB</t>
+    <t>#36 William Cipriano - LDE</t>
   </si>
   <si>
     <t>#2 Ken Pace - CB</t>
   </si>
   <si>
     <t>#46 Luis Foster - CB</t>
   </si>
   <si>
     <t>#39 Everett Saucedo - CB</t>
   </si>
   <si>
     <t>#49 Patrick Gunderson - CB</t>
   </si>
   <si>
     <t>#23 Solomon Michael - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>SEA 41</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>12:35</t>
   </si>
   <si>
     <t>CIN 18</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-CIN 18 (12:36) 85-Stanley Post ran to CIN 18 for a short gain. Tackle by 51-Michael Chavis.</t>
   </si>
   <si>
     <t>#9 Lee Chen - QB</t>
   </si>
   <si>
     <t>#85 Stanley Post - WR</t>
   </si>
   <si>
     <t>#19 Cedric Wood - WR</t>
   </si>
   <si>
-    <t>#17 Larry Shafer - WR</t>
+    <t>#17 Larry Shafer - C</t>
   </si>
   <si>
     <t>#88 Sterling Drake - WR</t>
   </si>
   <si>
     <t>#1 Frank Dardar - WR</t>
   </si>
   <si>
     <t>#65 Joseph Jones - C</t>
   </si>
   <si>
     <t>#78 Mark Todd - LG</t>
   </si>
   <si>
     <t>#54 Reginald Crosby - C</t>
   </si>
   <si>
     <t>#58 Alexander Gonzalez - RG</t>
   </si>
   <si>
     <t>#67 Benjamin Marciniak - RT</t>
   </si>
   <si>
     <t>#68 Roy Cousins - LDE</t>
   </si>
@@ -2160,51 +2160,51 @@
     <col min="14" max="14" width="379.764" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="21.138" bestFit="true" customWidth="true" style="0"/>