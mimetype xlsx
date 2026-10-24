--- v2 (2026-07-28)
+++ v3 (2026-10-24)
@@ -482,96 +482,96 @@
   <si>
     <t>MiM 38</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-VBA 38 (12:32) 3-Larry Stringfellow punts 49 yards to MTG 12. Fair Catch by 10-Wilson Shoemaker.</t>
   </si>
   <si>
     <t>#3 Larry Stringfellow - P</t>
   </si>
   <si>
     <t>#10 Wilson Shoemaker - WR</t>
   </si>
   <si>
     <t>#86 Lawrence Newcomb - WR</t>
   </si>
   <si>
     <t>#45 Robert Smith - RG</t>
   </si>
   <si>
-    <t>#58 Samuel Valenzuela - SLB</t>
-[...2 lines deleted...]
-    <t>#50 Harry Ferrari - MLB</t>
+    <t>#58 Samuel Valenzuela - WLB</t>
+  </si>
+  <si>
+    <t>#92 Harry Ferrari - MLB</t>
   </si>
   <si>
     <t>12:24</t>
   </si>
   <si>
     <t>MTG 12</t>
   </si>
   <si>
     <t>1-10-MTG 12 (12:25) 9-Benjamin Flanagan pass complete to 82-John Hawkins to MTG 23 for 10 yards. Tackle by 43-Victor Dyer.</t>
   </si>
   <si>
     <t>#9 Benjamin Flanagan - QB</t>
   </si>
   <si>
     <t>#16 Felix Hund - RB</t>
   </si>
   <si>
     <t>#87 Daniel Herrell - TE</t>
   </si>
   <si>
-    <t>#82 John Hawkins - TE</t>
+    <t>#88 John Hawkins - TE</t>
   </si>
   <si>
     <t>#89 Larry Coffey - WR</t>
   </si>
   <si>
     <t>#66 James Shillings - LT</t>
   </si>
   <si>
     <t>#72 Ryan Arrington - LG</t>
   </si>
   <si>
     <t>#76 James Caton - C</t>
   </si>
   <si>
     <t>#79 Karl Palumbo - RG</t>
   </si>
   <si>
     <t>#78 Terry Williamson - RT</t>
   </si>
   <si>
-    <t>#53 Lowell Guyton - RDE</t>
+    <t>#50 Lowell Guyton - RDE</t>
   </si>
   <si>
     <t>#63 Bobby Foster - DT</t>
   </si>
   <si>
     <t>#98 John Hutchings - DT</t>
   </si>
   <si>
     <t>#74 Robert Giunta - RDE</t>
   </si>
   <si>
     <t>#90 Jerome Evans - MLB</t>
   </si>
   <si>
     <t>#42 Miguel Tavarez - SS</t>
   </si>
   <si>
     <t>#98 James Felipe - WLB</t>
   </si>
   <si>
     <t>#48 George Fernandez - CB</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:11) Extra point GOOD by 7-Steven Westmoreland. MTG 7 VBA 0</t>
   </si>
   <si>
     <t>#15 Lester Hill - P</t>
   </si>
   <si>
     <t>#69 Ronald Tyler - LG</t>
   </si>
   <si>
     <t>#64 Jorge Diaz - RG</t>
   </si>
   <si>
     <t>#73 Wilmer Guidry - LT</t>
   </si>
   <si>
     <t>#63 James George - RT</t>
   </si>
   <si>
     <t>#56 Jessie Corbin - MLB</t>
   </si>
   <si>
-    <t>#66 Frank Meece - RDE</t>
+    <t>#60 Frank Meece - RDE</t>
   </si>
   <si>
     <t>(8:11) 7-Steven Westmoreland kicks 74 yards from MTG 35 to VBA -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-VBA 25 (8:11) 12-James Poore ran to VBA 24 for -1 yards. Tackle by 57-Michael McConnell.</t>
   </si>
   <si>
     <t>7:34</t>
   </si>
   <si>
     <t>MiM 24</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-11-VBA 24 (7:33) 12-James Poore ran to VBA 34 for 10 yards. Tackle by 35-Daniel Secor.</t>
   </si>
   <si>
     <t>6:51</t>
   </si>