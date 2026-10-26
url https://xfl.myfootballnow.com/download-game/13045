--- v11 (2026-09-16)
+++ v12 (2026-10-26)
@@ -365,51 +365,51 @@
   <si>
     <t>#87 Enrique Pierce - WR</t>
   </si>
   <si>
     <t>#17 John Hebert - WR</t>
   </si>
   <si>
     <t>#57 Robert Cortez - C</t>
   </si>
   <si>
     <t>#59 Terry Swanson - C</t>
   </si>
   <si>
     <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#68 Curtis Byrd - DT</t>
   </si>
   <si>
     <t>#77 Chris Savage - DT</t>
   </si>
   <si>
     <t>#95 Michael Thompson - RDE</t>
   </si>
   <si>
-    <t>#35 Jessie Caldwell - SS</t>
+    <t>#35 Jessie Caldwell - LDE</t>
   </si>
   <si>
     <t>#97 Pablo Mallory - CB</t>
   </si>
   <si>
     <t>#4 Scott Perez - CB</t>
   </si>
   <si>
     <t>#59 Ellis Jones - CB</t>
   </si>
   <si>
     <t>#44 George Young - CB</t>
   </si>
   <si>
     <t>#39 Victor Holm - CB</t>
   </si>
   <si>
     <t>#43 Felix Hunt - CB</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>DAY 28</t>
   </si>
@@ -1064,51 +1064,51 @@
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>2-6-DAY 35 (9:33) 7-Gary Villicana pass Pass knocked down by 96-Rusty Leatherwood. incomplete, intended for 42-Timothy Menendez. PRI 66-Robert Neely was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#96 Rusty Leatherwood - SS</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>3-6-DAY 35 (9:30) 7-Gary Villicana pass complete to 81-Damien Jones to DAY 22 for 12 yards. Tackle by 47-Derrick Pinson. 81-Damien Jones breaks down the CB.</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>DAY 22</t>
   </si>
   <si>
     <t>1-10-DAY 22 (8:51) 23-David Grant ran to DAY 24 for -2 yards. Tackle by 48-Alex Schmidt.</t>
   </si>
   <si>
-    <t>#95 Joe Young - LDE</t>
+    <t>#90 Joe Young - LDE</t>
   </si>
   <si>
     <t>8:17</t>
   </si>
   <si>
     <t>DAY 24</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>2-12-DAY 24 (8:16) 30-Chuck Novick ran to DAY 12 for 12 yards. Tackle by 47-Derrick Pinson.</t>
   </si>
   <si>
     <t>7:39</t>
   </si>
   <si>
     <t>DAY 12</t>
   </si>
   <si>
     <t>Dime Normal LB Blitz</t>
   </si>
   <si>
     <t>1-10-DAY 12 (7:38) 86-Jimmy Teague ran to DAY 8 for 5 yards. Tackle by 99-David Hartzler.</t>
   </si>
@@ -2277,53 +2277,53 @@
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>