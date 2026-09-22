--- v2 (2026-07-28)
+++ v3 (2026-09-22)
@@ -371,84 +371,84 @@
   <si>
     <t>#87 Steven Magana - WR</t>
   </si>
   <si>
     <t>#62 Jason Lopez - C</t>
   </si>
   <si>
     <t>#74 Steve Lenard - C</t>
   </si>
   <si>
     <t>#8 Bernard Roberts - LDE</t>
   </si>
   <si>
     <t>#74 Richard Vanbuskirk - DT</t>
   </si>
   <si>
     <t>#94 David Bumpers - DT</t>
   </si>
   <si>
     <t>#56 Michael Ley - RDE</t>
   </si>
   <si>
     <t>#57 John Huerta - MLB</t>
   </si>
   <si>
-    <t>#94 Dean Sims - WLB</t>
+    <t>#95 Dean Sims - DT</t>
   </si>
   <si>
     <t>#41 Noel Miller - CB</t>
   </si>
   <si>
     <t>#39 James Sanders - CB</t>
   </si>
   <si>
     <t>#6 Wilburn Gray - CB</t>
   </si>
   <si>
     <t>#49 Daniel Atwater - SS</t>
   </si>
   <si>
-    <t>#39 Eugene Hulme - FS</t>
+    <t>#97 Eugene Hulme - CB</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>BUF 27</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-8-BUF 27 (14:21) 25-John Bingman ran to BUF 37 for 9 yards. Tackle by 49-Daniel Atwater.</t>
   </si>
   <si>
-    <t>#83 Reinaldo Millet - WR</t>
+    <t>#83 Reinaldo Millet - C</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>BUF 37</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-BUF 37 (13:44) 3-Victor Rainey ran to BUF 41 for 4 yards. Tackle by 8-Bernard Roberts. BUF 50-Dallas Johnson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>BUF 41</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>#52 Willie Ogden - WLB</t>
   </si>
   <si>
     <t>#98 Robert Lynch - MLB</t>
   </si>
   <si>
     <t>#79 Erik Hernandez - RDE</t>
   </si>
   <si>
     <t>#98 Walter Rivers - LDE</t>
   </si>
   <si>
     <t>#1 Stephen Huff - LDE</t>
   </si>
   <si>
     <t>#69 James Gamez - C</t>
   </si>
   <si>
     <t>#57 Michael Miller - C</t>
   </si>
   <si>
     <t>#71 Harry Grissom - C</t>
   </si>
   <si>
-    <t>#40 Chris Sims - WLB</t>
+    <t>#40 Chris Sims - SS</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>RAR 12</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>1-10-RAR 12 (11:44) 48-Scott Cooper ran to RAR 16 for 4 yards. Tackle by 21-Machine Gun Joe Viterbo.</t>
   </si>
   <si>
     <t>#9 James Miller - QB</t>
   </si>
   <si>
     <t>#48 Scott Cooper - RB</t>
   </si>
   <si>
     <t>#11 Jose Ho - RB</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>2-6-RAR 16 (11:06) (Hot Read) 9-James Miller pass Pass knocked down by 34-Matthew McClendon. incomplete, intended for 48-Scott Cooper. Pressure by 28-Ernest Nowicki.</t>
   </si>
   <si>
     <t>#81 Brandon Meaney - TE</t>
   </si>
   <si>
     <t>#29 Terry Perry - CB</t>
   </si>
   <si>
     <t>#53 Thomas Richards - SS</t>
   </si>
   <si>
     <t>11:01</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-6-RAR 16 (11:02) 48-Scott Cooper ran to RAR 31 for 15 yards. Tackle by 34-Matthew McClendon.</t>
   </si>
   <si>
-    <t>#85 Ronald Anderson - WR</t>
+    <t>#18 Ronald Anderson - WR</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>RAR 31</t>
   </si>
   <si>
     <t>Singleback Big HB Curls TE Deep</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-RAR 31 (10:27) 9-James Miller pass complete to 86-Richard Bergstrom to RAR 34 for 3 yards. Tackle by 41-Michael Anderson.</t>
   </si>
   <si>
     <t>9:41</t>
   </si>
   <si>
     <t>RAR 34</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
@@ -689,51 +689,51 @@
   <si>
     <t>2-13-RAR 39 (8:11) 9-James Miller pass incomplete, intended for 80-Richard Dunn.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>3-13-RAR 39 (8:08) 9-James Miller pass Pass knocked down by 53-Thomas Richards. incomplete, intended for 80-Richard Dunn.</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>4-13-RAR 39 (8:05) 13-Charlie Martinez punts 38 yards to BUF 23.</t>
   </si>
   <si>
     <t>#13 Charlie Martinez - P</t>
   </si>
   <si>
     <t>#31 Charles Elliott - WR</t>
   </si>
   <si>
     <t>#60 George Everett - LT</t>
   </si>
   <si>
-    <t>#54 Ruben Saucedo - LG</t>
+    <t>#64 Ruben Saucedo - LG</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>BUF 23</t>
   </si>
   <si>
     <t>1-10-BUF 23 (7:57) 3-Victor Rainey ran to BUF 24 for 1 yards. Tackle by 56-Michael Ley. BUF 74-Steve Lenard was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#95 Julius Thompson - DT</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
     <t>BUF 24</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>2-9-BUF 24 (7:24) 84-Christopher Oneil ran to BUF 25 for 1 yards. Tackle by 95-Julius Thompson.</t>
   </si>
@@ -791,51 +791,51 @@
   <si>
     <t>4:42</t>
   </si>
   <si>
     <t>BUF 38</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>3-9-BUF 38 (4:41) 9-James Miller pass incomplete, intended for 80-Richard Dunn.</t>
   </si>
   <si>
     <t>4:37</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-BUF 38 (4:38) 17-Joel Torres 57 yard field goal is GOOD. BUF 0 RAR 3</t>
   </si>
   <si>
-    <t>#63 Keith Mauck - LG</t>
+    <t>#61 Keith Mauck - LG</t>
   </si>
   <si>
     <t>#74 David Boehmer - LT</t>
   </si>
   <si>
     <t>4:34</t>
   </si>
   <si>
     <t>(4:35) 17-Joel Torres kicks 71 yards from RAR 35 to BUF -6. Touchback.</t>
   </si>
   <si>
     <t>1-10-BUF 25 (4:35) 25-John Bingman ran to BUF 33 for 8 yards. Tackle by 49-Daniel Atwater.</t>
   </si>
   <si>
     <t>3:58</t>
   </si>
   <si>
     <t>BUF 33</t>
   </si>
   <si>
     <t>2-2-BUF 33 (3:57) 3-Victor Rainey ran to BUF 41 for 8 yards. Tackle by 55-Dean Sims.</t>
   </si>
   <si>
     <t>3:18</t>
   </si>
@@ -1523,51 +1523,51 @@
   <si>
     <t>3-10-RAR 25 (3:53) 9-James Miller pass complete to 80-Richard Dunn to RAR 37 for 12 yards. Tackle by 1-Stephen Huff.</t>
   </si>
   <si>
     <t>3:15</t>
   </si>
   <si>
     <t>RAR 37</t>
   </si>
   <si>
     <t>1-10-RAR 37 (3:14) 9-James Miller pass complete to 85-Ronald Anderson to BUF 20 for 43 yards. Tackle by 40-Chris Sims.</t>
   </si>
   <si>
     <t>2:30</t>
   </si>
   <si>
     <t>BUF 20</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-10-BUF 20 (2:29) PENALTY - False Start (RAR 74-David Boehmer)</t>
   </si>
   <si>
-    <t>#42 Liam McStrong - SLB</t>
+    <t>#56 Liam McStrong - SLB</t>
   </si>
   <si>
     <t>#24 John Barnett - SS</t>
   </si>
   <si>
     <t>2:28</t>
   </si>
   <si>
     <t>1-15-BUF 25 (2:29) 9-James Miller pass complete to 11-Jose Ho to BUF 16 for 9 yards. Tackle by 34-Matthew McClendon.</t>
   </si>
   <si>
     <t>1:47</t>
   </si>
   <si>
     <t>BUF 16</t>
   </si>
   <si>
     <t>2-6-BUF 16 (1:46) 48-Scott Cooper ran to BUF 10 for 6 yards. Tackle by 41-Michael Anderson. BUF 94-James Muirhead was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>BUF 10</t>
   </si>
   <si>
     <t>3-1-BUF 10 (1:13) 9-James Miller pass complete to 3-John Davis to BUF 8 for 3 yards. Tackle by 41-Michael Anderson.</t>
   </si>
@@ -2219,57 +2219,57 @@
   </sheetPr>
   <dimension ref="A1:CF176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="384.478" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>