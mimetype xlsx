--- v3 (2026-09-22)
+++ v4 (2026-10-23)
@@ -296,114 +296,114 @@
   <si>
     <t>RAR</t>
   </si>
   <si>
     <t>RAR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 17-Joel Torres kicks 75 yards from RAR 35 to BUF -10. Touchback.</t>
   </si>
   <si>
     <t>#23 Henry Casey - RB</t>
   </si>
   <si>
     <t>#10 Julio Hamilton - LG</t>
   </si>
   <si>
     <t>#50 Dallas Johnson - C</t>
   </si>
   <si>
-    <t>#12 Harvey Davis - WR</t>
+    <t>#12 Harvey Davis - C</t>
   </si>
   <si>
     <t>#55 Stephen Barnes - C</t>
   </si>
   <si>
     <t>#19 Phillip Mandell - C</t>
   </si>
   <si>
     <t>#79 Michael Nunes - C</t>
   </si>
   <si>
-    <t>#25 John Bingman - RB</t>
+    <t>#25 John Bingman - C</t>
   </si>
   <si>
     <t>#21 Machine Gun Joe Viterbo - WR</t>
   </si>
   <si>
     <t>#36 Jerry Landers - C</t>
   </si>
   <si>
     <t>#70 Dwight Stahl - RG</t>
   </si>
   <si>
     <t>#13 Joel Torres - K</t>
   </si>
   <si>
     <t>BUF</t>
   </si>
   <si>
     <t>BUF 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-BUF 25 (15:00) 3-Victor Rainey ran to BUF 27 for 2 yards. Tackle by 55-Dean Sims.</t>
   </si>
   <si>
     <t>#7 Derick Brewer - QB</t>
   </si>
   <si>
     <t>#3 Victor Rainey - C</t>
   </si>
   <si>
     <t>#88 Richard Bishop - C</t>
   </si>
   <si>
-    <t>#87 Steven Magana - WR</t>
+    <t>#87 Steven Magana - C</t>
   </si>
   <si>
     <t>#62 Jason Lopez - C</t>
   </si>
   <si>
     <t>#74 Steve Lenard - C</t>
   </si>
   <si>
     <t>#8 Bernard Roberts - LDE</t>
   </si>
   <si>
-    <t>#74 Richard Vanbuskirk - DT</t>
+    <t>#95 Richard Vanbuskirk - DT</t>
   </si>
   <si>
     <t>#94 David Bumpers - DT</t>
   </si>
   <si>
     <t>#56 Michael Ley - RDE</t>
   </si>
   <si>
     <t>#57 John Huerta - MLB</t>
   </si>
   <si>
     <t>#95 Dean Sims - DT</t>
   </si>
   <si>
     <t>#41 Noel Miller - CB</t>
   </si>
   <si>
     <t>#39 James Sanders - CB</t>
   </si>
   <si>
     <t>#6 Wilburn Gray - CB</t>
   </si>
   <si>
     <t>#49 Daniel Atwater - SS</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>#52 Willie Ogden - WLB</t>
   </si>
   <si>
     <t>#98 Robert Lynch - MLB</t>
   </si>
   <si>
     <t>#79 Erik Hernandez - RDE</t>
   </si>
   <si>
     <t>#98 Walter Rivers - LDE</t>
   </si>
   <si>
     <t>#1 Stephen Huff - LDE</t>
   </si>
   <si>
     <t>#69 James Gamez - C</t>
   </si>
   <si>
     <t>#57 Michael Miller - C</t>
   </si>
   <si>
     <t>#71 Harry Grissom - C</t>
   </si>
   <si>
-    <t>#40 Chris Sims - SS</t>
+    <t>#40 Chris Sims - LDE</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>RAR 12</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>1-10-RAR 12 (11:44) 48-Scott Cooper ran to RAR 16 for 4 yards. Tackle by 21-Machine Gun Joe Viterbo.</t>
   </si>
   <si>
     <t>#9 James Miller - QB</t>
   </si>
   <si>
     <t>#48 Scott Cooper - RB</t>
   </si>
   <si>
     <t>#11 Jose Ho - RB</t>
   </si>
@@ -548,96 +548,96 @@
   <si>
     <t>#80 Richard Dunn - TE</t>
   </si>
   <si>
     <t>#18 Richard Bergstrom - WR</t>
   </si>
   <si>
     <t>#69 Ryan Cormack - LT</t>
   </si>
   <si>
     <t>#64 Jason Davis - C</t>
   </si>
   <si>
     <t>#53 David Noble - C</t>
   </si>
   <si>
     <t>#68 Charles Jones - RG</t>
   </si>
   <si>
     <t>#77 Rodney Webster - RT</t>
   </si>
   <si>
     <t>#93 Ralph Jordan - LDE</t>
   </si>
   <si>
-    <t>#97 James Muirhead - MLB</t>
+    <t>#97 James Muirhead - LDE</t>
   </si>
   <si>
     <t>#90 Michael Gonzales - LDE</t>
   </si>
   <si>
-    <t>#28 Ernest Nowicki - MLB</t>
-[...14 lines deleted...]
-    <t>#34 Matthew McClendon - SS</t>
+    <t>#28 Ernest Nowicki - LDE</t>
+  </si>
+  <si>
+    <t>#41 Michael Anderson - LDE</t>
+  </si>
+  <si>
+    <t>#33 Toby Walton - LDE</t>
+  </si>
+  <si>
+    <t>#46 Garrett Holt - LDE</t>
+  </si>
+  <si>
+    <t>#35 Jessie Caldwell - LDE</t>
+  </si>
+  <si>
+    <t>#34 Matthew McClendon - LDE</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
     <t>RAR 16</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-6-RAR 16 (11:06) (Hot Read) 9-James Miller pass Pass knocked down by 34-Matthew McClendon. incomplete, intended for 48-Scott Cooper. Pressure by 28-Ernest Nowicki.</t>
   </si>
   <si>
     <t>#81 Brandon Meaney - TE</t>
   </si>
   <si>
-    <t>#29 Terry Perry - CB</t>
-[...2 lines deleted...]
-    <t>#53 Thomas Richards - SS</t>
+    <t>#29 Terry Perry - LDE</t>
+  </si>
+  <si>
+    <t>#53 Thomas Richards - LDE</t>
   </si>
   <si>
     <t>11:01</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-6-RAR 16 (11:02) 48-Scott Cooper ran to RAR 31 for 15 yards. Tackle by 34-Matthew McClendon.</t>
   </si>
   <si>
     <t>#18 Ronald Anderson - WR</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>RAR 31</t>
   </si>
   <si>
     <t>Singleback Big HB Curls TE Deep</t>
   </si>
@@ -683,84 +683,84 @@
   <si>
     <t>RAR 39</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-13-RAR 39 (8:11) 9-James Miller pass incomplete, intended for 80-Richard Dunn.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>3-13-RAR 39 (8:08) 9-James Miller pass Pass knocked down by 53-Thomas Richards. incomplete, intended for 80-Richard Dunn.</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>4-13-RAR 39 (8:05) 13-Charlie Martinez punts 38 yards to BUF 23.</t>
   </si>
   <si>
     <t>#13 Charlie Martinez - P</t>
   </si>
   <si>
-    <t>#31 Charles Elliott - WR</t>
+    <t>#31 Charles Elliott - C</t>
   </si>
   <si>
     <t>#60 George Everett - LT</t>
   </si>
   <si>
     <t>#64 Ruben Saucedo - LG</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>BUF 23</t>
   </si>
   <si>
     <t>1-10-BUF 23 (7:57) 3-Victor Rainey ran to BUF 24 for 1 yards. Tackle by 56-Michael Ley. BUF 74-Steve Lenard was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#95 Julius Thompson - DT</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
     <t>BUF 24</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>2-9-BUF 24 (7:24) 84-Christopher Oneil ran to BUF 25 for 1 yards. Tackle by 95-Julius Thompson.</t>
   </si>
   <si>
-    <t>#84 Christopher Oneil - WR</t>
+    <t>#84 Christopher Oneil - C</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>3-9-BUF 25 (6:45) 25-John Bingman ran to BUF 26 for 1 yards. Tackle by 94-David Bumpers.</t>
   </si>
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>BUF 26</t>
   </si>
   <si>
     <t>4-7-BUF 26 (6:11) 16-Clayton Klein punts 43 yards to RAR 30. Fair Catch by 18-Michael Lam.</t>
   </si>
   <si>
     <t>6:04</t>
   </si>
   <si>
     <t>RAR 30</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
@@ -905,51 +905,51 @@
   <si>
     <t>1-10-RAR 17 (14:21) 84-Christopher Oneil ran to RAR 7 for 10 yards. Tackle by 49-Daniel Atwater.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>RAR 7</t>
   </si>
   <si>
     <t>1-7-RAR 7 (13:40) 3-Victor Rainey ran to RAR 3 for 4 yards. Tackle by 94-David Bumpers. 50-Dallas Johnson totally missed that block.</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>RAR 3</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>2-3-RAR 3 (12:57) 31-Charles Elliott ran to RAR 3 for a short gain. Tackle by 47-John Huerta.</t>
   </si>
   <si>
-    <t>#15 Eric Mixon - WR</t>
+    <t>#15 Eric Mixon - C</t>
   </si>
   <si>
     <t>12:25</t>
   </si>
   <si>
     <t>3-3-RAR 3 (12:24) 31-Charles Elliott ran to RAR 3 for a short gain. Tackle by 47-John Huerta.</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>4-3-RAR 3 (11:43) 2-Louis Dehaven 21 yard field goal is GOOD. BUF 3 RAR 3</t>
   </si>
   <si>
     <t>#13 Charles Deleon - QB</t>
   </si>
   <si>
     <t>#2 Louis Dehaven - K</t>
   </si>
   <si>
     <t>11:40</t>
   </si>
   <si>
     <t>BUF 35</t>
   </si>
@@ -2218,119 +2218,119 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="384.478" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">