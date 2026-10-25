--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -350,87 +350,87 @@
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>PRI 37</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-PRI 37 (14:55) 37-Russell Feldman ran to PRI 42 for 4 yards. Tackle by 55-Beaver Cleaver.</t>
   </si>
   <si>
     <t>#15 Patrick Dixon - QB</t>
   </si>
   <si>
     <t>#37 Russell Feldman - RB</t>
   </si>
   <si>
     <t>#40 Stanley Farber - WR</t>
   </si>
   <si>
-    <t>#81 Phillip Lewis - TE</t>
+    <t>#85 Phillip Lewis - TE</t>
   </si>
   <si>
     <t>#19 Billy Ford - WR</t>
   </si>
   <si>
     <t>#30 Chuck Novick - WR</t>
   </si>
   <si>
-    <t>#51 Joseph Jacob - LT</t>
+    <t>#66 Joseph Jacob - LT</t>
   </si>
   <si>
     <t>#66 Robert Neely - LG</t>
   </si>
   <si>
     <t>#60 Mathew Felton - C</t>
   </si>
   <si>
     <t>#75 Milford Smith - RG</t>
   </si>
   <si>
     <t>#58 Steven Hyland - RT</t>
   </si>
   <si>
     <t>#93 Jinky Elliot - RDE</t>
   </si>
   <si>
     <t>#92 Bubba Reynolds - LDE</t>
   </si>
   <si>
     <t>#94 Gregory Hedden - RDE</t>
   </si>
   <si>
     <t>#90 Justin Voegele - LDE</t>
   </si>
   <si>
-    <t>#34 Edwin Kellum - CB</t>
+    <t>#67 Edwin Kellum - LDE</t>
   </si>
   <si>
     <t>#55 Beaver Cleaver - RDE</t>
   </si>
   <si>
     <t>#32 Boo Radley - FS</t>
   </si>
   <si>
     <t>#35 James Kennedy - CB</t>
   </si>
   <si>
     <t>#39 Sean Sanchez - CB</t>
   </si>
   <si>
     <t>#41 Carmen Lyons - CB</t>
   </si>
   <si>
     <t>#28 Benny Smalling - FS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>PRI 42</t>
   </si>
@@ -449,51 +449,51 @@
   <si>
     <t>#42 Timothy Menendez - WR</t>
   </si>
   <si>
     <t>#56 Gabriel Hiner - WLB</t>
   </si>
   <si>
     <t>#58 Eric Greer - MLB</t>
   </si>
   <si>
     <t>#31 Virgil Kaine - CB</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>PRI 39</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>3-9-PRI 39 (13:42) 15-Patrick Dixon pass complete to 19-Billy Ford to PRI 45 for 6 yards. Tackle by 41-Carmen Lyons.</t>
   </si>
   <si>
-    <t>#91 Bradford Mast - RDE</t>
+    <t>#57 Bradford Mast - RDE</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>PRI 45</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-PRI 45 (13:01) 2-Daniel Moore punts 65 yards to BRO -10.4-2-PRI 45 (13:01) 2-Daniel Moore punts 65 yards to BRO -10. Touchback.</t>
   </si>
   <si>
     <t>#2 Daniel Moore - P</t>
   </si>
   <si>
     <t>#81 Joshua Warfield - TE</t>
   </si>
   <si>
     <t>#61 Bryon Poirier - RG</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>#6 John Morris - QB</t>
   </si>
   <si>
     <t>#13 JT Cahanin - RB</t>
   </si>
   <si>
     <t>#11 Shayne Sitton - WR</t>
   </si>
   <si>
     <t>#18 Archie Dubin - RB</t>
   </si>
   <si>
     <t>#26 David Saylor - WR</t>
   </si>
   <si>
     <t>#69 Sammy Crow - RG</t>
   </si>
   <si>
     <t>#51 Frederick May - LG</t>
   </si>
   <si>
     <t>#54 Wade Hixon - C</t>
   </si>
   <si>
-    <t>#77 David Andress - RT</t>
+    <t>#71 David Andress - RT</t>
   </si>
   <si>
     <t>#65 Antonio Warren - LT</t>
   </si>
   <si>
     <t>#74 John Leber - LDE</t>
   </si>
   <si>
     <t>#68 Curtis Byrd - DT</t>
   </si>
   <si>
     <t>#77 Chris Savage - DT</t>
   </si>
   <si>
     <t>#95 Michael Thompson - RDE</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>MUD 22</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>2-15-BRO 34 (10:58) 6-John Morris pass complete to 13-JT Cahanin to BRO 38 for 4 yards. Tackle by 4-Scott Perez.</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>MUD 38</t>
   </si>
   <si>
     <t>3-11-BRO 38 (10:19) 6-John Morris pass complete to 13-JT Cahanin to BRO 40 for 2 yards. Tackle by 91-Dennis Quesada.</t>
   </si>
   <si>
     <t>9:40</t>
   </si>
   <si>
     <t>MUD 40</t>
   </si>
   <si>
     <t>4-9-BRO 40 (9:39) 7-Roland Stinson punts 46 yards to PRI 15.</t>
   </si>
   <si>
-    <t>#18 Roland Stinson - P</t>
+    <t>#2 Roland Stinson - P</t>
   </si>
   <si>
     <t>#59 Edward Nowlin - C</t>
   </si>
   <si>
     <t>#80 Damien Jones - WR</t>
   </si>
   <si>
     <t>#64 Brandon Barnum - C</t>
   </si>
   <si>
     <t>#73 John Kramer - RT</t>
   </si>
   <si>
     <t>#72 Billy Garrick - RDE</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
     <t>PRI 15</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
@@ -860,51 +860,51 @@
   <si>
     <t>MUD 36</t>
   </si>
   <si>
     <t>3-7-BRO 36 (4:53) 6-John Morris pass Pass knocked down by 97-Pablo Mallory. incomplete, intended for 11-Shayne Sitton.</t>
   </si>
   <si>
     <t>4:49</t>
   </si>
   <si>
     <t>4-7-BRO 36 (4:50) 7-Roland Stinson punts 36 yards to PRI 29.</t>
   </si>
   <si>
     <t>4:39</t>
   </si>
   <si>
     <t>PRI 29</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-PRI 29 (4:40) 37-Russell Feldman ran to PRI 32 for 3 yards. Tackle by 28-Benny Smalling. 42-Timothy Menendez was caught flat-footed on this play.</t>
   </si>
   <si>
-    <t>#53 Bobby Mitchell - WLB</t>
+    <t>#53 Bobby Mitchell - MLB</t>
   </si>
   <si>
     <t>4:06</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-7-PRI 32 (4:05) 15-Patrick Dixon pass complete to 19-Billy Ford to PRI 40 for 8 yards. Tackle by 56-Gabriel Hiner. PENALTY - Holding (PRI 51-Joseph Jacob)</t>
   </si>
   <si>
     <t>4:01</t>
   </si>
   <si>
     <t>2-17-PRI 22 (4:02) 15-Patrick Dixon pass Pass knocked down by 53-Bobby Mitchell. incomplete, intended for 19-Billy Ford.</t>
   </si>
   <si>
     <t>3:57</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>3-17-PRI 22 (3:58) 15-Patrick Dixon pass complete to 42-Timothy Menendez for 78 yards. TOUCHDOWN! PRI 6 BRO 3</t>
   </si>
@@ -980,51 +980,51 @@
   <si>
     <t>1-10-PRI 22 (2:16) 15-Patrick Dixon sacked at PRI 13 for -10 yards (94-Gregory Hedden). Sack allowed by 60-Mathew Felton.</t>
   </si>
   <si>
     <t>1:34</t>
   </si>
   <si>
     <t>PRI 13</t>
   </si>
   <si>
     <t>I Formation Twin WR Slot Hitch</t>
   </si>
   <si>
     <t>2-20-PRI 13 (1:33) 15-Patrick Dixon pass INTERCEPTED by 31-Virgil Kaine at PRI 19. 31-Virgil Kaine to PRI 17 for 1 yards. Tackle by 81-Phillip Lewis.</t>
   </si>
   <si>
     <t>1:29</t>
   </si>
   <si>
     <t>PRI 17</t>
   </si>
   <si>
     <t>1-10-PRI 17 (1:30) 6-John Morris pass complete to 11-Shayne Sitton to PRI 12 for 5 yards. Tackle by 43-Felix Hunt.</t>
   </si>
   <si>
-    <t>#79 Kevin Owens - RT</t>
+    <t>#56 Kevin Owens - RT</t>
   </si>
   <si>
     <t>0:52</t>
   </si>
   <si>
     <t>PRI 12</t>
   </si>
   <si>
     <t>2-5-PRI 12 (0:51) 6-John Morris pass Pass knocked down by 59-Ellis Jones. incomplete, intended for 81-Archie Dubin. Pressure by 74-John Leber. PENALTY - Pass Interference (PRI 4-Scott Perez) (Declined) PENALTY - Pass Interference (PRI 59-Ellis Jones)</t>
   </si>
   <si>
     <t>0:45</t>
   </si>
   <si>
     <t>PRI 3</t>
   </si>
   <si>
     <t>1-3-PRI 3 (0:46) 6-John Morris pass incomplete, dropped by 13-JT Cahanin.</t>
   </si>
   <si>
     <t>0:43</t>
   </si>
   <si>
     <t>2-3-PRI 3 (0:44) 6-John Morris pass complete to 11-Shayne Sitton for 3 yards. TOUCHDOWN! PRI 7 BRO 9</t>
   </si>
@@ -2495,51 +2495,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="347.915" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>