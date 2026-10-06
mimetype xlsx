--- v7 (2026-09-16)
+++ v8 (2026-10-06)
@@ -365,51 +365,51 @@
   <si>
     <t>#13 JT Cahanin - RB</t>
   </si>
   <si>
     <t>#46 Cliff Maxie - FB</t>
   </si>
   <si>
     <t>#85 John Denison - WR</t>
   </si>
   <si>
     <t>#80 David Henry - WR</t>
   </si>
   <si>
     <t>#51 Frederick May - LG</t>
   </si>
   <si>
     <t>#54 Freddie King - LG</t>
   </si>
   <si>
     <t>#54 Wade Hixon - C</t>
   </si>
   <si>
     <t>#71 David Andress - RT</t>
   </si>
   <si>
-    <t>#63 Timothy Palmer - RT</t>
+    <t>#64 Timothy Palmer - RG</t>
   </si>
   <si>
     <t>#96 David Straub - RDE</t>
   </si>
   <si>
     <t>#99 Robert Manzo - DT</t>
   </si>
   <si>
     <t>#97 James Muirhead - MLB</t>
   </si>
   <si>
     <t>#28 Ernest Nowicki - MLB</t>
   </si>
   <si>
     <t>#46 Garrett Holt - SS</t>
   </si>
   <si>
     <t>#53 Thomas Richards - SS</t>
   </si>
   <si>
     <t>#40 Chris Sims - SS</t>
   </si>
   <si>
     <t>#41 Michael Anderson - FS</t>
   </si>