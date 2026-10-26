--- v8 (2026-10-06)
+++ v9 (2026-10-26)
@@ -296,51 +296,51 @@
   <si>
     <t>BUF</t>
   </si>
   <si>
     <t>BUF 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-Louis Dehaven kicks 70 yards from BUF 35 to BRO -5. Touchback.</t>
   </si>
   <si>
     <t>#81 Joshua Warfield - TE</t>
   </si>
   <si>
     <t>#14 Robert Wiggins - WR</t>
   </si>
   <si>
     <t>#53 Bobby Mitchell - MLB</t>
   </si>
   <si>
-    <t>#67 Edwin Kellum - CB</t>
+    <t>#67 Edwin Kellum - LDE</t>
   </si>
   <si>
     <t>#39 Sean Sanchez - CB</t>
   </si>
   <si>
     <t>#32 Boo Radley - FS</t>
   </si>
   <si>
     <t>#31 Virgil Kaine - CB</t>
   </si>
   <si>
     <t>#58 Eric Greer - MLB</t>
   </si>
   <si>
     <t>#28 Benny Smalling - FS</t>
   </si>
   <si>
     <t>#55 Beaver Cleaver - RDE</t>
   </si>
   <si>
     <t>#56 Gabriel Hiner - WLB</t>
   </si>
   <si>
     <t>#2 Louis Dehaven - K</t>
   </si>
@@ -374,213 +374,213 @@
   <si>
     <t>#80 David Henry - WR</t>
   </si>
   <si>
     <t>#51 Frederick May - LG</t>
   </si>
   <si>
     <t>#54 Freddie King - LG</t>
   </si>
   <si>
     <t>#54 Wade Hixon - C</t>
   </si>
   <si>
     <t>#71 David Andress - RT</t>
   </si>
   <si>
     <t>#64 Timothy Palmer - RG</t>
   </si>
   <si>
     <t>#96 David Straub - RDE</t>
   </si>
   <si>
     <t>#99 Robert Manzo - DT</t>
   </si>
   <si>
-    <t>#97 James Muirhead - MLB</t>
-[...23 lines deleted...]
-    <t>#29 Terry Perry - CB</t>
+    <t>#97 James Muirhead - LDE</t>
+  </si>
+  <si>
+    <t>#28 Ernest Nowicki - LDE</t>
+  </si>
+  <si>
+    <t>#46 Garrett Holt - LDE</t>
+  </si>
+  <si>
+    <t>#53 Thomas Richards - LDE</t>
+  </si>
+  <si>
+    <t>#40 Chris Sims - LDE</t>
+  </si>
+  <si>
+    <t>#41 Michael Anderson - LDE</t>
+  </si>
+  <si>
+    <t>#33 Toby Walton - LDE</t>
+  </si>
+  <si>
+    <t>#34 Matthew McClendon - LDE</t>
+  </si>
+  <si>
+    <t>#29 Terry Perry - LDE</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-BRO 25 (14:18) 11-Shayne Sitton ran to BRO 30 for 5 yards. Tackle by 53-Thomas Richards. PENALTY - Facemask (BUF 46-Garrett Holt)</t>
   </si>
   <si>
     <t>#85 Kenny Escamilla - WR</t>
   </si>
   <si>
     <t>#11 Shayne Sitton - WR</t>
   </si>
   <si>
     <t>#18 Archie Dubin - RB</t>
   </si>
   <si>
     <t>#93 Ralph Jordan - LDE</t>
   </si>
   <si>
-    <t>#43 David Jones - CB</t>
-[...2 lines deleted...]
-    <t>#35 Jessie Caldwell - SS</t>
+    <t>#43 David Jones - LDE</t>
+  </si>
+  <si>
+    <t>#35 Jessie Caldwell - LDE</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>MUD 45</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-BRO 45 (14:13) 13-JT Cahanin ran to BUF 46 for 9 yards. Tackle by 93-Ralph Jordan.</t>
   </si>
   <si>
-    <t>#18 James Crawford - WR</t>
+    <t>#18 James Crawford - C</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>BUF 46</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-1-BUF 46 (13:28) 1-David Waltz pass Pass knocked down by 41-Michael Anderson. incomplete, intended for 85-John Denison.</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>3-1-BUF 46 (13:25) 13-JT Cahanin ran to BUF 47 for -1 yards. Tackle by 28-Ernest Nowicki.</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>BUF 47</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-BUF 47 (12:49) 2-John Clay punts 37 yards to BUF 10. Fair Catch by 19-Phillip Mandell. BRO 58-Eric Greer was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#2 John Clay - P</t>
   </si>
   <si>
     <t>#59 Edward Nowlin - C</t>
   </si>
   <si>
     <t>#19 Phillip Mandell - C</t>
   </si>
   <si>
-    <t>#31 Charles Elliott - WR</t>
+    <t>#31 Charles Elliott - C</t>
   </si>
   <si>
     <t>#74 Steve Lenard - C</t>
   </si>
   <si>
     <t>#57 Michael Miller - C</t>
   </si>
   <si>
     <t>#71 Harry Grissom - C</t>
   </si>
   <si>
     <t>#67 Leroy Szabo - C</t>
   </si>
   <si>
     <t>#69 Sammy Crow - RG</t>
   </si>
   <si>
     <t>#73 Larry Keane - LT</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>BUF 10</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-BUF 10 (12:43) 18-James Crawford ran to BUF 14 for 4 yards. Tackle by 53-Bobby Mitchell.</t>
   </si>
   <si>
     <t>#7 James Willoughby - QB</t>
   </si>
   <si>
-    <t>#87 Steven Magana - WR</t>
-[...2 lines deleted...]
-    <t>#84 Christopher Oneil - WR</t>
+    <t>#87 Steven Magana - C</t>
+  </si>
+  <si>
+    <t>#84 Christopher Oneil - C</t>
   </si>
   <si>
     <t>#79 Michael Nunes - C</t>
   </si>
   <si>
     <t>#64 Jason Davis - C</t>
   </si>
   <si>
     <t>#72 Barrett Remer - C</t>
   </si>
   <si>
     <t>#62 James Hartman - RDE</t>
   </si>
   <si>
     <t>#61 Atticus Finch - DT</t>
   </si>
   <si>
     <t>#92 Bubba Reynolds - LDE</t>
   </si>
   <si>
     <t>#94 Gregory Hedden - RDE</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
@@ -605,90 +605,90 @@
   <si>
     <t>#63 Jerry Jensen - C</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>BUF 23</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>1-10-BUF 23 (11:26) 7-James Willoughby pass complete to 84-Christopher Oneil to BUF 33 for 9 yards. Tackle by 32-Boo Radley. Pressure by 94-Gregory Hedden. PENALTY - Offsides (BRO 61-Atticus Finch)</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>BUF 28</t>
   </si>
   <si>
     <t>1-5-BUF 28 (11:23) 25-John Bingman ran to BUF 32 for 3 yards. Tackle by 58-Eric Greer.</t>
   </si>
   <si>
-    <t>#25 John Bingman - RB</t>
-[...5 lines deleted...]
-    <t>#12 Harvey Davis - WR</t>
+    <t>#25 John Bingman - C</t>
+  </si>
+  <si>
+    <t>#17 Larry Shafer - C</t>
+  </si>
+  <si>
+    <t>#12 Harvey Davis - C</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>BUF 32</t>
   </si>
   <si>
     <t>2-2-BUF 32 (10:47) 25-John Bingman ran to BUF 43 for 12 yards. Tackle by 55-Beaver Cleaver.</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>BUF 43</t>
   </si>
   <si>
     <t>1-10-BUF 43 (10:05) 7-James Willoughby pass Pass knocked down by 39-Sean Sanchez. incomplete, intended for 19-Phillip Mandell.</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-10-BUF 43 (10:03) 80-Greg Hall ran to BUF 43 for a short loss. Tackle by 55-Beaver Cleaver. BUF 79-Michael Nunes was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#80 Greg Hall - WR</t>
+    <t>#80 Greg Hall - C</t>
   </si>
   <si>
     <t>#21 Machine Gun Joe Viterbo - WR</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>3-10-BUF 43 (9:21) 18-James Crawford ran to BUF 46 for 3 yards. Tackle by 58-Eric Greer.</t>
   </si>
   <si>
     <t>8:41</t>
   </si>
   <si>
     <t>4-7-BUF 46 (8:40) 16-Clayton Klein punts 41 yards to BRO 13.</t>
   </si>
   <si>
     <t>#16 Clayton Klein - P</t>
   </si>
   <si>
     <t>#89 Mike Oppenheimer - C</t>
   </si>
   <si>
     <t>#50 Raymundo Salazar - MLB</t>
   </si>
@@ -935,51 +935,51 @@
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>MUD 35</t>
   </si>
   <si>
     <t>(12:59) 7-Orville Nardi kicks 75 yards from BRO 35 to BUF -10. Touchback.</t>
   </si>
   <si>
     <t>#82 Wayne Choi - WR</t>
   </si>
   <si>
     <t>#55 Stephen Barnes - C</t>
   </si>
   <si>
     <t>BUF 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>1-10-BUF 25 (12:59) 7-James Willoughby pass Pass knocked down by 56-Gabriel Hiner. incomplete, intended for 25-John Bingman. BRO 92-Bubba Reynolds was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#15 Eric Mixon - WR</t>
+    <t>#15 Eric Mixon - C</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>2-10-BUF 25 (12:56) 7-James Willoughby pass complete to 87-Steven Magana to BUF 34 for 9 yards. Tackle by 34-Edwin Kellum. 87-Steven Magana did some fancy footwork there. PENALTY - Holding (BUF 18-James Crawford)</t>
   </si>
   <si>
     <t>#95 Joseph Reyes - DT</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>BUF 15</t>
   </si>
   <si>
     <t>2-20-BUF 15 (12:53) 7-James Willoughby pass complete to 87-Steven Magana to BUF 29 for 14 yards. Tackle by 50-Raymundo Salazar.</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
     <t>BUF 29</t>
   </si>
@@ -2243,118 +2243,118 @@
   </sheetPr>
   <dimension ref="A1:CF184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="451.747" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">