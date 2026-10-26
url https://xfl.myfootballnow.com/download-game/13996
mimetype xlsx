--- v3 (2026-09-16)
+++ v4 (2026-10-26)
@@ -299,51 +299,51 @@
   <si>
     <t>LAC 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-John Ash kicks 75 yards from LAC 35 to PIT -10. Touchback.</t>
   </si>
   <si>
     <t>#48 Gilbert Yates - RB</t>
   </si>
   <si>
     <t>#59 David Kost - WLB</t>
   </si>
   <si>
     <t>#50 John Price - DT</t>
   </si>
   <si>
     <t>#58 Vernon Luker - CB</t>
   </si>
   <si>
-    <t>#97 Russell Hambright - LDE</t>
+    <t>#75 Russell Hambright - LDE</t>
   </si>
   <si>
     <t>#90 Sean Wallen - SS</t>
   </si>
   <si>
     <t>#52 Robert Kellar - WLB</t>
   </si>
   <si>
     <t>#91 William Martin - RDE</t>
   </si>
   <si>
     <t>#93 Eugene Jones - DT</t>
   </si>
   <si>
     <t>#7 Aaron Ross - SLB</t>
   </si>
   <si>
     <t>#54 Nathan Hall - WLB</t>
   </si>
   <si>
     <t>#12 John Ash - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
@@ -356,51 +356,51 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 25 (15:00) 15-Enrique Webb pass complete to 80-Gary Miller to PIT 45 for 20 yards. Tackle by 24-David Smothers. Great move by 80-Gary Miller to get free of his coverage. 25-Earl Ulrich got away with a hold on that play.</t>
   </si>
   <si>
     <t>#15 Enrique Webb - QB</t>
   </si>
   <si>
     <t>#40 Paul Howard - FB</t>
   </si>
   <si>
     <t>#27 Michael Olsson - FB</t>
   </si>
   <si>
     <t>#80 Gary Miller - TE</t>
   </si>
   <si>
     <t>#82 James Rhyne - WR</t>
   </si>
   <si>
     <t>#72 Lawrence Brown - RG</t>
   </si>
   <si>
-    <t>#64 Jack Grubbs - LG</t>
+    <t>#50 Jack Grubbs - LG</t>
   </si>
   <si>
     <t>#53 Jonathan Conrad - C</t>
   </si>
   <si>
     <t>#74 Roman Vernon - RG</t>
   </si>
   <si>
     <t>#77 Rodney Webster - RT</t>
   </si>
   <si>
     <t>#93 William Michael Griffin Jr. - LDE</t>
   </si>
   <si>
     <t>#54 Todd Cornett - DT</t>
   </si>
   <si>
     <t>#53 Harry Ulrich - RDE</t>
   </si>
   <si>
     <t>#94 Thomas Blalock - RDE</t>
   </si>
   <si>
     <t>#91 Patrick Crawford - MLB</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>#70 Luther Bunker - LT</t>
   </si>
   <si>
     <t>#68 Pedro Gerke - LT</t>
   </si>
   <si>
     <t>#50 Jeremy Mielke - C</t>
   </si>
   <si>
     <t>#51 Daniel Brunelle - RG</t>
   </si>
   <si>
     <t>#78 Billy Mullins - RG</t>
   </si>
   <si>
     <t>#92 Salvador Nave - LDE</t>
   </si>
   <si>
     <t>#69 Raul Bender - DT</t>
   </si>
   <si>
     <t>#99 Rocky Balboa - LDE</t>
   </si>
   <si>
-    <t>#59 Howard Drye - MLB</t>
+    <t>#59 Howard Drye - RDE</t>
   </si>
   <si>
     <t>#38 Alexander Reed - CB</t>
   </si>
   <si>
     <t>#47 Herman Sipple - CB</t>
   </si>
   <si>
     <t>#49 Michael Smead - CB</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>LAC 38</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>1-10-LAC 38 (9:22) 19-Eugene Taylor pass complete to 13-Van McComb to LAC 46 for 7 yards. Tackle by 20-Herman Sipple. 13-Van McComb breaks down the CB.</t>
   </si>
   <si>
     <t>#92 Scott Johnson - SLB</t>
   </si>