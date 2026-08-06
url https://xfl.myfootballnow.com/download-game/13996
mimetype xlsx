--- v0 (2026-06-23)
+++ v1 (2026-08-06)
@@ -659,51 +659,51 @@
   <si>
     <t>#59 Howard Drye - MLB</t>
   </si>
   <si>
     <t>#38 Alexander Reed - CB</t>
   </si>
   <si>
     <t>#20 Herman Sipple - CB</t>
   </si>
   <si>
     <t>#49 Michael Smead - SS</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>LAC 38</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>1-10-LAC 38 (9:22) 19-Eugene Taylor pass complete to 13-Van McComb to LAC 46 for 7 yards. Tackle by 20-Herman Sipple. 13-Van McComb breaks down the CB.</t>
   </si>
   <si>
-    <t>#95 Scott Johnson - SLB</t>
+    <t>#92 Scott Johnson - SLB</t>
   </si>
   <si>
     <t>8:48</t>
   </si>
   <si>
     <t>LAC 46</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-3-LAC 46 (8:47) 19-Eugene Taylor pass complete to 88-Jordan Leblanc to PIT 49 for 6 yards. Tackle by 90-Sean Wallen.</t>
   </si>
   <si>
     <t>#88 Jordan Leblanc - TE</t>
   </si>
   <si>
     <t>8:10</t>
   </si>
   <si>
     <t>PIT 49</t>
   </si>