--- v1 (2026-08-06)
+++ v2 (2026-08-26)
@@ -533,96 +533,96 @@
   <si>
     <t>LAC 34</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-8-LAC 34 (10:42) 15-Enrique Webb pass complete to 45-Fernando Russo to LAC 31 for 3 yards. Tackle by 91-Patrick Crawford. 45-Fernando Russo breaks down the CB.</t>
   </si>
   <si>
     <t>10:04</t>
   </si>
   <si>
     <t>LAC 31</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-LAC 31 (10:03) 11-Joey Gaylord 48 yard field goal is GOOD. PIT 3 LAC 0</t>
   </si>
   <si>
-    <t>#70 Chad Klein - LG</t>
+    <t>#50 Chad Klein - C</t>
   </si>
   <si>
     <t>#11 Joey Gaylord - K</t>
   </si>
   <si>
     <t>#64 John Hughes - C</t>
   </si>
   <si>
     <t>#62 Felix Blose - RT</t>
   </si>
   <si>
     <t>#30 Eugene Garza - CB</t>
   </si>
   <si>
     <t>#51 Dick  Butkus - MLB</t>
   </si>
   <si>
     <t>#55 Roger Cory - C</t>
   </si>
   <si>
     <t>#77 Donald Henderson - DT</t>
   </si>
   <si>
     <t>#92 Clyde Johnson - MLB</t>
   </si>
   <si>
     <t>#98 Thomas Reyes - LDE</t>
   </si>
   <si>
     <t>9:58</t>
   </si>
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>(9:59) 18-John Bentley kicks 75 yards from PIT 35 to LAC -10. Touchback.</t>
   </si>
   <si>
     <t>#33 Dwayne Kershaw - RB</t>
   </si>
   <si>
     <t>#86 Rodney Davis - WR</t>
   </si>
   <si>
-    <t>#89 Richard Pinkston - WR</t>
+    <t>#84 Richard Pinkston - WR</t>
   </si>
   <si>
     <t>#90 Kenneth Lopez - MLB</t>
   </si>
   <si>
     <t>#18 John Griswold - WR</t>
   </si>
   <si>
     <t>#18 John Bentley - K</t>
   </si>
   <si>
     <t>LAC 25</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>1-10-LAC 25 (9:59) 19-Eugene Taylor pass complete to 2-Clyde Batten to LAC 38 for 13 yards. Tackle by 20-Herman Sipple.</t>
   </si>
   <si>
     <t>#19 Eugene Taylor - QB</t>
   </si>
   <si>
     <t>#2 Clyde Batten - WR</t>
   </si>
@@ -1367,51 +1367,51 @@
   <si>
     <t>1-10-PIT 14 (10:34) 48-Gilbert Yates ran to PIT 19 for 5 yards. Tackle by 59-Roger Pinkney.</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>PIT 19</t>
   </si>
   <si>
     <t>2-5-PIT 19 (9:49) 15-Enrique Webb pass complete to 87-James Michaud to LAC 13 for 68 yards. Great move by 87-James Michaud to get free of his coverage. LAC 90-William Michael Griffin Jr. was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:06</t>
   </si>
   <si>
     <t>LAC 13</t>
   </si>
   <si>
     <t>1-10-LAC 13 (9:05) 45-Fernando Russo ran to LAC 13 for a short loss. Tackle by 98-Thomas Reyes. 62-Felix Blose completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#51 Danny Perry - RG</t>
   </si>
   <si>
-    <t>#94 Manuel Howard - MLB</t>
+    <t>#99 Manuel Howard - LDE</t>
   </si>
   <si>
     <t>8:25</t>
   </si>
   <si>
     <t>2-10-LAC 13 (8:24) 45-Fernando Russo ran to LAC 9 for 4 yards. Tackle by 92-Clyde Johnson.</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>LAC 9</t>
   </si>
   <si>
     <t>3-7-LAC 9 (7:50) 15-Enrique Webb pass complete to 82-James Rhyne to LAC 7 for 3 yards. Tackle by 43-Carl Gamez. 82-James Rhyne breaks down the CB. Pressure by 98-Thomas Reyes.</t>
   </si>
   <si>
     <t>LAC 7</t>
   </si>
   <si>
     <t>4-4-LAC 7 (7:14) 11-Joey Gaylord 24 yard field goal is GOOD. LAC 98-Thomas Reyes was injured on the play. He looks like he should be able to return. PIT 16 LAC 13</t>
   </si>
   <si>
     <t>7:11</t>
   </si>