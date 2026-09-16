--- v2 (2026-08-26)
+++ v3 (2026-09-16)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>PIT has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>LAC</t>
   </si>
   <si>
     <t>LAC 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-John Ash kicks 75 yards from LAC 35 to PIT -10. Touchback.</t>
   </si>
   <si>
     <t>#48 Gilbert Yates - RB</t>
   </si>
   <si>
-    <t>#73 David Kost - RDE</t>
+    <t>#59 David Kost - WLB</t>
   </si>
   <si>
     <t>#50 John Price - DT</t>
   </si>
   <si>
     <t>#58 Vernon Luker - CB</t>
   </si>
   <si>
     <t>#97 Russell Hambright - LDE</t>
   </si>
   <si>
     <t>#90 Sean Wallen - SS</t>
   </si>
   <si>
     <t>#52 Robert Kellar - WLB</t>
   </si>
   <si>
     <t>#91 William Martin - RDE</t>
   </si>
   <si>
     <t>#93 Eugene Jones - DT</t>
   </si>
   <si>
     <t>#7 Aaron Ross - SLB</t>
   </si>
@@ -554,81 +554,81 @@
   <si>
     <t>4-5-LAC 31 (10:03) 11-Joey Gaylord 48 yard field goal is GOOD. PIT 3 LAC 0</t>
   </si>
   <si>
     <t>#50 Chad Klein - C</t>
   </si>
   <si>
     <t>#11 Joey Gaylord - K</t>
   </si>
   <si>
     <t>#64 John Hughes - C</t>
   </si>
   <si>
     <t>#62 Felix Blose - RT</t>
   </si>
   <si>
     <t>#30 Eugene Garza - CB</t>
   </si>
   <si>
     <t>#51 Dick  Butkus - MLB</t>
   </si>
   <si>
     <t>#55 Roger Cory - C</t>
   </si>
   <si>
-    <t>#77 Donald Henderson - DT</t>
+    <t>#91 Donald Henderson - RDE</t>
   </si>
   <si>
     <t>#92 Clyde Johnson - MLB</t>
   </si>
   <si>
     <t>#98 Thomas Reyes - LDE</t>
   </si>
   <si>
     <t>9:58</t>
   </si>
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>(9:59) 18-John Bentley kicks 75 yards from PIT 35 to LAC -10. Touchback.</t>
   </si>
   <si>
     <t>#33 Dwayne Kershaw - RB</t>
   </si>
   <si>
     <t>#86 Rodney Davis - WR</t>
   </si>
   <si>
     <t>#84 Richard Pinkston - WR</t>
   </si>
   <si>
     <t>#90 Kenneth Lopez - MLB</t>
   </si>
   <si>
-    <t>#18 John Griswold - WR</t>
+    <t>#22 John Griswold - RB</t>
   </si>
   <si>
     <t>#18 John Bentley - K</t>
   </si>
   <si>
     <t>LAC 25</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>1-10-LAC 25 (9:59) 19-Eugene Taylor pass complete to 2-Clyde Batten to LAC 38 for 13 yards. Tackle by 20-Herman Sipple.</t>
   </si>
   <si>
     <t>#19 Eugene Taylor - QB</t>
   </si>
   <si>
     <t>#2 Clyde Batten - WR</t>
   </si>
   <si>
     <t>#15 Jared Woodruff - WR</t>
   </si>
   <si>
     <t>#13 Van McComb - WR</t>
   </si>
@@ -641,54 +641,54 @@
   <si>
     <t>#50 Jeremy Mielke - C</t>
   </si>
   <si>
     <t>#51 Daniel Brunelle - RG</t>
   </si>
   <si>
     <t>#78 Billy Mullins - RG</t>
   </si>
   <si>
     <t>#92 Salvador Nave - LDE</t>
   </si>
   <si>
     <t>#69 Raul Bender - DT</t>
   </si>
   <si>
     <t>#99 Rocky Balboa - LDE</t>
   </si>
   <si>
     <t>#59 Howard Drye - MLB</t>
   </si>
   <si>
     <t>#38 Alexander Reed - CB</t>
   </si>
   <si>
-    <t>#20 Herman Sipple - CB</t>
-[...2 lines deleted...]
-    <t>#49 Michael Smead - SS</t>
+    <t>#47 Herman Sipple - CB</t>
+  </si>
+  <si>
+    <t>#49 Michael Smead - CB</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>LAC 38</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>1-10-LAC 38 (9:22) 19-Eugene Taylor pass complete to 13-Van McComb to LAC 46 for 7 yards. Tackle by 20-Herman Sipple. 13-Van McComb breaks down the CB.</t>
   </si>
   <si>
     <t>#92 Scott Johnson - SLB</t>
   </si>
   <si>
     <t>8:48</t>
   </si>
   <si>
     <t>LAC 46</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
@@ -2298,96 +2298,96 @@
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="411.614" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">