--- v0 (2026-08-26)
+++ v1 (2026-09-16)
@@ -317,51 +317,51 @@
   <si>
     <t>#46 Shawn Sherwood - SS</t>
   </si>
   <si>
     <t>#44 Albert Giles - SS</t>
   </si>
   <si>
     <t>#86 Rodney Davis - WR</t>
   </si>
   <si>
     <t>#84 Richard Pinkston - WR</t>
   </si>
   <si>
     <t>#59 Roger Pinkney - MLB</t>
   </si>
   <si>
     <t>#40 Kenneth Phillips - CB</t>
   </si>
   <si>
     <t>#45 Jacob Haber - CB</t>
   </si>
   <si>
     <t>#42 Zachary Cash - SS</t>
   </si>
   <si>
-    <t>#18 John Griswold - WR</t>
+    <t>#22 John Griswold - RB</t>
   </si>
   <si>
     <t>#7 Richard Dailey - K</t>
   </si>
   <si>
     <t>LAC</t>
   </si>
   <si>
     <t>LAC 25</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-10-LAC 25 (15:00) 19-Eugene Taylor pass Pass knocked down by 46-Garrett Holt. incomplete, intended for 83-Adam Hogan. PENALTY - Pass Interference (BUF 46-Garrett Holt)</t>
   </si>
   <si>
     <t>#19 Eugene Taylor - QB</t>
   </si>
   <si>
     <t>#33 Dwayne Kershaw - RB</t>
   </si>
@@ -374,120 +374,120 @@
   <si>
     <t>#13 Van McComb - WR</t>
   </si>
   <si>
     <t>#15 Jared Woodruff - WR</t>
   </si>
   <si>
     <t>#70 Luther Bunker - LT</t>
   </si>
   <si>
     <t>#78 Billy Mullins - RG</t>
   </si>
   <si>
     <t>#55 Roger Cory - C</t>
   </si>
   <si>
     <t>#51 Daniel Brunelle - RG</t>
   </si>
   <si>
     <t>#68 Pedro Gerke - LT</t>
   </si>
   <si>
     <t>#93 Ralph Jordan - LDE</t>
   </si>
   <si>
-    <t>#97 James Muirhead - LDE</t>
-[...26 lines deleted...]
-    <t>#53 Thomas Richards - LDE</t>
+    <t>#97 James Muirhead - MLB</t>
+  </si>
+  <si>
+    <t>#29 Terry Perry - CB</t>
+  </si>
+  <si>
+    <t>#28 Ernest Nowicki - MLB</t>
+  </si>
+  <si>
+    <t>#36 William Cipriano - CB</t>
+  </si>
+  <si>
+    <t>#41 Michael Anderson - FS</t>
+  </si>
+  <si>
+    <t>#33 Toby Walton - FS</t>
+  </si>
+  <si>
+    <t>#46 Garrett Holt - SS</t>
+  </si>
+  <si>
+    <t>#40 Chris Sims - SS</t>
+  </si>
+  <si>
+    <t>#23 Larry Lance - CB</t>
+  </si>
+  <si>
+    <t>#53 Thomas Richards - SS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>LAC 30</t>
   </si>
   <si>
     <t>Singleback Normal Hitch Corner</t>
   </si>
   <si>
     <t>1-10-LAC 30 (14:58) 19-Eugene Taylor pass complete to 15-Jared Woodruff to LAC 32 for 2 yards. Tackle by 33-Toby Walton.</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>LAC 32</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-8-LAC 32 (14:23) 19-Eugene Taylor pass complete to 15-Jared Woodruff to LAC 42 for 10 yards. Tackle by 55-Robert Wells. 15-Jared Woodruff made a great move on the CB.</t>
   </si>
   <si>
     <t>#35 James Parra - FB</t>
   </si>
   <si>
-    <t>#34 Matthew McClendon - LDE</t>
+    <t>#34 Matthew McClendon - SS</t>
   </si>
   <si>
     <t>#99 Harold Ferris - RDE</t>
   </si>
   <si>
     <t>#43 David Jones - CB</t>
   </si>
   <si>
-    <t>#67 Edwin Kellum - LDE</t>
+    <t>#67 Edwin Kellum - CB</t>
   </si>
   <si>
     <t>#18 James Crawford - WR</t>
   </si>
   <si>
     <t>#44 Lester Heidrick - CB</t>
   </si>
   <si>
     <t>#55 Robert Wells - SS</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>LAC 42</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-LAC 42 (13:42) 19-Eugene Taylor pass complete to 15-Jared Woodruff to LAC 45 for 2 yards. Tackle by 29-Terry Perry.</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
@@ -530,96 +530,96 @@
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>LAC 46</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-LAC 46 (11:41) 9-Ralph Butler punts 55 yards to BUF -1.4-7-LAC 46 (11:41) 9-Ralph Butler punts 55 yards to BUF -1. Touchback.</t>
   </si>
   <si>
     <t>#9 Ralph Butler - P</t>
   </si>
   <si>
     <t>#75 Juan Grayson - C</t>
   </si>
   <si>
     <t>#1 Cary Samons - WR</t>
   </si>
   <si>
-    <t>#31 Charles Elliott - C</t>
+    <t>#31 Charles Elliott - WR</t>
   </si>
   <si>
     <t>#45 Lewis Nez - CB</t>
   </si>
   <si>
-    <t>#88 Richard Berry - C</t>
+    <t>#88 Richard Berry - WR</t>
   </si>
   <si>
     <t>#71 Harry Grissom - C</t>
   </si>
   <si>
     <t>#67 Donald Hogan - RT</t>
   </si>
   <si>
     <t>#77 Frank Andrew - LG</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>BUF 20</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-BUF 20 (11:32) 80-Greg Hall ran to BUF 32 for 12 yards. Tackle by 25-Reuben Sandoval.</t>
   </si>
   <si>
     <t>#9 James Miller - QB</t>
   </si>
   <si>
     <t>#80 Greg Hall - WR</t>
   </si>
   <si>
-    <t>#17 Larry Shafer - C</t>
+    <t>#17 Larry Shafer - WR</t>
   </si>
   <si>
     <t>#86 Jeffrey Hay - WR</t>
   </si>
   <si>
-    <t>#12 Harvey Davis - C</t>
+    <t>#12 Harvey Davis - WR</t>
   </si>
   <si>
     <t>#19 James Butler - WR</t>
   </si>
   <si>
     <t>#64 Jason Davis - C</t>
   </si>
   <si>
     <t>#72 Barrett Remer - C</t>
   </si>
   <si>
     <t>#54 Peter Manes - C</t>
   </si>
   <si>
     <t>#63 Jerry Jensen - C</t>
   </si>
   <si>
     <t>#57 Robert Cortez - C</t>
   </si>
   <si>
     <t>#93 William Michael Griffin Jr. - LDE</t>
   </si>
   <si>
     <t>#54 Todd Cornett - DT</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>#31 Timothy Jackson - CB</t>
   </si>
   <si>
     <t>#25 Reuben Sandoval - CB</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>BUF 32</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-BUF 32 (10:47) 9-James Miller pass complete to 26-Dennis Charles to BUF 41 for 10 yards. Tackle by 43-Carl Gamez. LAC 94-Thomas Blalock was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#26 Dennis Charles - WR</t>
   </si>
   <si>
-    <t>#87 Steven Magana - C</t>
+    <t>#87 Steven Magana - WR</t>
   </si>
   <si>
     <t>#69 James Gamez - C</t>
   </si>
   <si>
     <t>#79 Michael Nunes - C</t>
   </si>
   <si>
     <t>#91 Patrick Crawford - MLB</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>BUF 41</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-1-BUF 41 (10:01) 9-James Miller pass complete to 88-Richard Berry to LAC 46 for 13 yards. Tackle by 25-Reuben Sandoval.</t>
   </si>
@@ -791,66 +791,66 @@
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>3-5-LAC 39 (5:03) 19-Eugene Taylor pass Pass knocked down by 41-Michael Anderson. incomplete, intended for 13-Van McComb.</t>
   </si>
   <si>
     <t>4:59</t>
   </si>
   <si>
     <t>4-5-LAC 39 (5:00) 9-Ralph Butler punts 44 yards to BUF 17. Fair Catch by 1-Cary Samons.</t>
   </si>
   <si>
     <t>4:53</t>
   </si>
   <si>
     <t>BUF 17</t>
   </si>
   <si>
     <t>1-10-BUF 17 (4:54) 9-James Miller pass complete to 87-Steven Magana to LAC 28 for 55 yards. Nice job by 87-Steven Magana on that route to lose his coverage. 31-Timothy Jackson got away with a hold on that play.</t>
   </si>
   <si>
-    <t>#84 Christopher Oneil - C</t>
+    <t>#84 Christopher Oneil - WR</t>
   </si>
   <si>
     <t>4:08</t>
   </si>
   <si>
     <t>LAC 28</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>1-10-LAC 28 (4:07) PENALTY - False Start (BUF 18-James Crawford)</t>
   </si>
   <si>
-    <t>#25 John Bingman - C</t>
+    <t>#25 John Bingman - RB</t>
   </si>
   <si>
     <t>#77 Brad Whalen - C</t>
   </si>
   <si>
     <t>#79 Stephen Solis - LDE</t>
   </si>
   <si>
     <t>4:06</t>
   </si>
   <si>
     <t>LAC 33</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-15-LAC 33 (4:07) 80-Greg Hall ran to LAC 32 for a short gain. Tackle by 31-Timothy Jackson.</t>
   </si>
   <si>
     <t>3:28</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
@@ -1067,51 +1067,51 @@
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>4-14-LAC 32 (7:54) 16-Clayton Klein punts 24 yards to LAC 8. 15-Jared Woodruff FUMBLES recovered by LAC-15-Jared Woodruff at LAC 5. Tackle by 69-James Gamez.</t>
   </si>
   <si>
     <t>1-10-LAC 5 (7:46) 19-Eugene Taylor pass complete to 33-Dwayne Kershaw to LAC 5 for -1 yards. Tackle by 29-Terry Perry. 33-Dwayne Kershaw made a great move on the CB.</t>
   </si>
   <si>
     <t>2-11-LAC 5 (7:02) 21-Aldo Bryant ran to LAC 1 for -3 yards. Tackle by 97-James Muirhead.</t>
   </si>
   <si>
     <t>6:24</t>
   </si>
   <si>
     <t>LAC 1</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>3-14-LAC 1 (6:23) 19-Eugene Taylor pass Pass knocked down by 44-Lester Heidrick. incomplete, intended for 83-Adam Hogan.</t>
   </si>
   <si>
-    <t>#65 Denny Dozier - TE</t>
+    <t>#80 Denny Dozier - TE</t>
   </si>
   <si>
     <t>6:19</t>
   </si>
   <si>
     <t>4-14-LAC 1 (6:20) 9-Ralph Butler punts 46 yards to LAC 47. LAC 55-Roger Cory was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>LAC 47</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-LAC 47 (6:10) 1-Cary Samons ran to LAC 45 for 2 yards. Tackle by 42-Zachary Cash.</t>
   </si>
   <si>
     <t>5:33</t>
   </si>
   <si>
     <t>2-8-LAC 45 (5:32) 9-James Miller pass complete to 84-Christopher Oneil to LAC 38 for 7 yards. Tackle by 43-Carl Gamez.</t>
   </si>
@@ -2224,87 +2224,87 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="561.434" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>