--- v0 (2026-09-07)
+++ v1 (2026-10-24)
@@ -290,75 +290,75 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>BUF has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>PNX</t>
   </si>
   <si>
     <t>PNX 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 17-Stephen McMillan kicks 74 yards from PNX 35 to BUF -9. Touchback.</t>
   </si>
   <si>
     <t>#1 Cary Samons - WR</t>
   </si>
   <si>
-    <t>#30 David Ponce - CB</t>
-[...11 lines deleted...]
-    <t>#87 Steven Magana - WR</t>
+    <t>#30 David Ponce - LDE</t>
+  </si>
+  <si>
+    <t>#84 Christopher Oneil - C</t>
+  </si>
+  <si>
+    <t>#12 Harvey Davis - C</t>
+  </si>
+  <si>
+    <t>#88 Richard Berry - C</t>
+  </si>
+  <si>
+    <t>#87 Steven Magana - C</t>
   </si>
   <si>
     <t>#22 Charles Kahle - CB</t>
   </si>
   <si>
-    <t>#25 John Bingman - RB</t>
+    <t>#25 John Bingman - C</t>
   </si>
   <si>
     <t>#86 Jeffrey Hay - WR</t>
   </si>
   <si>
-    <t>#18 James Crawford - WR</t>
+    <t>#18 James Crawford - C</t>
   </si>
   <si>
     <t>#64 Jason Davis - C</t>
   </si>
   <si>
     <t>#17 Stephen McMillan - K</t>
   </si>
   <si>
     <t>BUF</t>
   </si>
   <si>
     <t>BUF 25</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-BUF 25 (15:00) 9-James Miller pass complete to 87-Steven Magana to BUF 30 for 5 yards. Tackle by 51-Jose Jarvis.</t>
   </si>
   <si>
     <t>#9 James Miller - QB</t>
   </si>
@@ -404,51 +404,51 @@
   <si>
     <t>#37 Lyle Smith - CB</t>
   </si>
   <si>
     <t>#22 Winford Edwards - SS</t>
   </si>
   <si>
     <t>#33 Juan Larrabee - FS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>BUF 30</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-5-BUF 30 (14:26) 9-James Miller pass incomplete, dropped by 26-Dennis Charles.</t>
   </si>
   <si>
-    <t>#15 Eric Mixon - WR</t>
+    <t>#15 Eric Mixon - C</t>
   </si>
   <si>
     <t>#72 Barrett Remer - C</t>
   </si>
   <si>
     <t>#21 Emerson Elliott - CB</t>
   </si>
   <si>
     <t>#45 Willie Rayburn - CB</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>3-5-BUF 30 (14:24) 9-James Miller pass complete to 26-Dennis Charles to BUF 36 for 6 yards. Tackle by 37-Lyle Smith.</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>BUF 36</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
@@ -491,123 +491,123 @@
   <si>
     <t>4-11-BUF 35 (12:53) 16-Clayton Klein punts 59 yards to PNX 6.</t>
   </si>
   <si>
     <t>#16 Clayton Klein - P</t>
   </si>
   <si>
     <t>#89 Mike Oppenheimer - C</t>
   </si>
   <si>
     <t>#33 Edward Gallagher - RB</t>
   </si>
   <si>
     <t>#42 Timothy Smoot - SS</t>
   </si>
   <si>
     <t>#39 Howard Largent - SS</t>
   </si>
   <si>
     <t>#43 John Breen - CB</t>
   </si>
   <si>
     <t>#91 Eugene Burke - WLB</t>
   </si>
   <si>
-    <t>#43 David Jones - CB</t>
-[...2 lines deleted...]
-    <t>#40 Chris Sims - SS</t>
+    <t>#43 David Jones - LDE</t>
+  </si>
+  <si>
+    <t>#40 Chris Sims - LDE</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>PNX 6</t>
   </si>
   <si>
     <t>Split Backs Normal Weak Pitch Sweep</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-PNX 6 (12:44) 33-Edward Gallagher ran to PNX 10 for 3 yards. Tackle by 53-Thomas Richards.</t>
   </si>
   <si>
     <t>#7 Seth Fairchild - QB</t>
   </si>
   <si>
     <t>#23 James Rios - FB</t>
   </si>
   <si>
     <t>#83 Horace Klein - WR</t>
   </si>
   <si>
     <t>#18 Donald Stainbrook - WR</t>
   </si>
   <si>
     <t>#88 Edward Vizcarrondo - WR</t>
   </si>
   <si>
     <t>#70 Kevin Jackson - LT</t>
   </si>
   <si>
     <t>#69 Jeffrey Hare - LG</t>
   </si>
   <si>
     <t>#52 James Pena - C</t>
   </si>
   <si>
     <t>#77 Louis Specht - RG</t>
   </si>
   <si>
     <t>#72 Greg Snider - RT</t>
   </si>
   <si>
     <t>#68 Paul Paris - LDE</t>
   </si>
   <si>
-    <t>#97 James Muirhead - MLB</t>
-[...17 lines deleted...]
-    <t>#33 Toby Walton - FS</t>
+    <t>#97 James Muirhead - LDE</t>
+  </si>
+  <si>
+    <t>#28 Ernest Nowicki - LDE</t>
+  </si>
+  <si>
+    <t>#46 Garrett Holt - LDE</t>
+  </si>
+  <si>
+    <t>#36 William Cipriano - LDE</t>
+  </si>
+  <si>
+    <t>#53 Thomas Richards - LDE</t>
+  </si>
+  <si>
+    <t>#41 Michael Anderson - LDE</t>
+  </si>
+  <si>
+    <t>#33 Toby Walton - LDE</t>
   </si>
   <si>
     <t>#91 Dennis Quesada - CB</t>
   </si>
   <si>
     <t>#44 Lester Heidrick - CB</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>PNX 10</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>2-7-PNX 10 (12:03) 33-Edward Gallagher ran to PNX 17 for 8 yards. Tackle by 36-William Cipriano.</t>
   </si>
   <si>
     <t>#84 Marc Cameron - WR</t>
   </si>
@@ -668,99 +668,99 @@
   <si>
     <t>#73 William Peachey - C</t>
   </si>
   <si>
     <t>#67 Roland Switzer - LT</t>
   </si>
   <si>
     <t>#66 Elmer Salvador - LG</t>
   </si>
   <si>
     <t>#75 Chad Quezada - RT</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>BUF 48</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>1-10-BUF 48 (9:39) 9-James Miller pass complete to 26-Dennis Charles to PNX 42 for 10 yards. Tackle by 33-Juan Larrabee.</t>
   </si>
   <si>
-    <t>#80 Greg Hall - WR</t>
+    <t>#80 Greg Hall - C</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>PNX 42</t>
   </si>
   <si>
     <t>2-1-PNX 42 (8:58) 9-James Miller pass Pass knocked down by 45-Willie Rayburn. incomplete, intended for 88-Richard Berry.</t>
   </si>
   <si>
     <t>8:55</t>
   </si>
   <si>
     <t>3-1-PNX 42 (8:56) 9-James Miller pass complete to 26-Dennis Charles to PNX 40 for 2 yards. Tackle by 22-Winford Edwards. 26-Dennis Charles made a great move on the CB.</t>
   </si>
   <si>
     <t>8:23</t>
   </si>
   <si>
     <t>PNX 40</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>1-10-PNX 40 (8:22) PENALTY - False Start (BUF 54-Peter Manes)</t>
   </si>
   <si>
     <t>#47 Victor Rodriguez - FS</t>
   </si>
   <si>
     <t>8:21</t>
   </si>
   <si>
     <t>PNX 45</t>
   </si>
   <si>
     <t>Weak I Normal FB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-15-PNX 45 (8:22) 80-Greg Hall ran to PNX 36 for 9 yards. Tackle by 92-Van Rome.</t>
   </si>
   <si>
-    <t>#29 Terry Perry - CB</t>
+    <t>#29 Terry Perry - LDE</t>
   </si>
   <si>
     <t>#65 Joseph Jones - C</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
     <t>PNX 36</t>
   </si>
   <si>
     <t>2-6-PNX 36 (7:47) 18-James Crawford ran to PNX 35 for 1 yards. Tackle by 58-Harlan Hernandez. 87-Steven Magana was completely beat on that play.</t>
   </si>
   <si>
     <t>7:10</t>
   </si>
   <si>
     <t>3-4-PNX 35 (7:09) 9-James Miller pass complete to 26-Dennis Charles to PNX 24 for 11 yards. Tackle by 45-Willie Rayburn. Great move by 26-Dennis Charles to get free of his coverage.</t>
   </si>
   <si>
     <t>6:24</t>
   </si>
   <si>
     <t>PNX 24</t>
   </si>
@@ -845,51 +845,51 @@
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-18-PNX 17 (3:33) 7-Seth Fairchild pass complete to 83-Horace Klein to PNX 28 for 12 yards. Tackle by 22-Charles Kahle.</t>
   </si>
   <si>
     <t>3:00</t>
   </si>
   <si>
     <t>PNX 28</t>
   </si>
   <si>
     <t>4-7-PNX 28 (2:59) PENALTY - Holding (PNX 75-Chad Quezada)</t>
   </si>
   <si>
     <t>2:50</t>
   </si>
   <si>
     <t>PNX 18</t>
   </si>
   <si>
     <t>4-17-PNX 18 (2:51) 9-Robert Thompson punts 45 yards to BUF 36. Fair Catch by 1-Cary Samons.</t>
   </si>
   <si>
-    <t>#67 Edwin Kellum - CB</t>
+    <t>#67 Edwin Kellum - LDE</t>
   </si>
   <si>
     <t>2:44</t>
   </si>
   <si>
     <t>1-10-BUF 36 (2:45) 9-James Miller pass complete to 25-John Bingman to BUF 37 for 1 yards. Tackle by 22-Winford Edwards.</t>
   </si>
   <si>
     <t>2:06</t>
   </si>
   <si>
     <t>BUF 37</t>
   </si>
   <si>
     <t>2-9-BUF 37 (2:05) 80-Greg Hall ran to BUF 38 for 1 yards. Tackle by 58-Harlan Hernandez.</t>
   </si>
   <si>
     <t>1:23</t>
   </si>
   <si>
     <t>BUF 38</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
@@ -1079,51 +1079,51 @@
   <si>
     <t>BUF 47</t>
   </si>
   <si>
     <t>Weak I Normal Fullback Counter Weak</t>
   </si>
   <si>
     <t>2-9-BUF 47 (7:00) 80-Greg Hall ran to BUF 47 for a short loss. 80-Greg Hall FUMBLES (58-Harlan Hernandez) Tackle by 58-Harlan Hernandez.</t>
   </si>
   <si>
     <t>6:28</t>
   </si>
   <si>
     <t>BUF 49</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>3-7-BUF 49 (6:27) 80-Greg Hall ran to BUF 47 for -1 yards. Tackle by 58-Harlan Hernandez.</t>
   </si>
   <si>
-    <t>#17 Larry Shafer - WR</t>
+    <t>#17 Larry Shafer - C</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>4-8-BUF 47 (5:55) 16-Clayton Klein punts 49 yards to PNX 4.</t>
   </si>
   <si>
     <t>5:47</t>
   </si>
   <si>
     <t>PNX 4</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
   <si>
     <t>1-10-PNX 4 (5:48) 7-Seth Fairchild pass incomplete, dropped by 33-Edward Gallagher.</t>
   </si>
   <si>
     <t>5:44</t>
   </si>
   <si>
     <t>2-10-PNX 4 (5:45) 33-Edward Gallagher ran to PNX 14 for 10 yards. Tackle by 28-Ernest Nowicki.</t>
   </si>
@@ -2288,112 +2288,112 @@
   </sheetPr>
   <dimension ref="A1:CF177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="364.482" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">