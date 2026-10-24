--- v0 (2026-09-07)
+++ v1 (2026-10-24)
@@ -494,51 +494,51 @@
   <si>
     <t>MTG 17</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MTG 17 (12:59) 19-Ernest Good pass Pass knocked down by 26-Franklin Story. incomplete, intended for 10-Moses Kirts. DAK 96-Jason Richardson was injured on the play.</t>
   </si>
   <si>
     <t>#19 Ernest Good - QB</t>
   </si>
   <si>
     <t>#83 Johnny Rodriquez - WR</t>
   </si>
   <si>
     <t>#84 Brady Aponte - TE</t>
   </si>
   <si>
     <t>#10 Moses Kirts - WR</t>
   </si>
   <si>
-    <t>#83 Juan Dean - WR</t>
+    <t>#13 Juan Dean - WR</t>
   </si>
   <si>
     <t>#66 Joseph Jacob - LT</t>
   </si>
   <si>
     <t>#68 Steven Mitchell - RG</t>
   </si>
   <si>
     <t>#76 James Caton - C</t>
   </si>
   <si>
     <t>#67 Tyler Butler - RG</t>
   </si>
   <si>
     <t>#63 James George - RT</t>
   </si>
   <si>
     <t>#96 Jason Richardson - LDE</t>
   </si>
   <si>
     <t>#93 Sean Hayner - DT</t>
   </si>
   <si>
     <t>#90 Joe Gardner - RDE</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>MTG 26</t>
   </si>
   <si>
     <t>4-1-MTG 26 (11:41) 18-Antonio Morris punts 47 yards to DAK 27.</t>
   </si>
   <si>
     <t>#18 Antonio Morris - P</t>
   </si>
   <si>
     <t>#42 Edward Meeks - RB</t>
   </si>
   <si>
     <t>#52 Scott Santo - C</t>
   </si>
   <si>
     <t>#15 George Brophy - RT</t>
   </si>
   <si>
     <t>#75 David Johnson - RT</t>
   </si>
   <si>
     <t>#79 Karl Palumbo - RG</t>
   </si>
   <si>
-    <t>#96 Brett Taylor - RDE</t>
+    <t>#76 Brett Taylor - RDE</t>
   </si>
   <si>
     <t>11:32</t>
   </si>
   <si>
     <t>DAK 27</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>1-10-DAK 27 (11:33) 3-Carlos Cordeiro pass complete to 31-Ryan Andrews to DAK 28 for 1 yards. Tackle by 58-Jeremy Hurley. PENALTY - Unnecessary Roughness (MTG 58-Jeremy Hurley)</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>DAK 43</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-10-DAK 43 (11:29) 3-Carlos Cordeiro pass incomplete, dropped by 38-Jon Sayre.</t>
   </si>