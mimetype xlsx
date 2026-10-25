--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -299,51 +299,51 @@
   <si>
     <t>LAC 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-John Ash kicks 73 yards from LAC 35 to PIT -8. Touchback.</t>
   </si>
   <si>
     <t>#48 Gilbert Yates - RB</t>
   </si>
   <si>
     <t>#95 Brock Chee - MLB</t>
   </si>
   <si>
     <t>#57 Robert Noble - DT</t>
   </si>
   <si>
     <t>#58 Vernon Luker - CB</t>
   </si>
   <si>
-    <t>#97 Russell Hambright - LDE</t>
+    <t>#75 Russell Hambright - LDE</t>
   </si>
   <si>
     <t>#90 Sean Wallen - SS</t>
   </si>
   <si>
     <t>#33 James Brien - SS</t>
   </si>
   <si>
     <t>#91 William Martin - RDE</t>
   </si>
   <si>
     <t>#93 Eugene Jones - DT</t>
   </si>
   <si>
     <t>#52 Robert Kellar - WLB</t>
   </si>
   <si>
     <t>#54 Nathan Hall - WLB</t>
   </si>
   <si>
     <t>#12 John Ash - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
@@ -356,51 +356,51 @@
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 25 (15:00) 11-Cornelius Camp pass Pass knocked down by 91-Patrick Crawford. incomplete, intended for 87-James Michaud.</t>
   </si>
   <si>
     <t>#11 Cornelius Camp - QB</t>
   </si>
   <si>
     <t>#89 Troy Hahn - TE</t>
   </si>
   <si>
     <t>#88 Pierre Laforge - TE</t>
   </si>
   <si>
     <t>#82 James Rhyne - WR</t>
   </si>
   <si>
     <t>#87 James Michaud - WR</t>
   </si>
   <si>
     <t>#68 Jonathan Gibson - LT</t>
   </si>
   <si>
-    <t>#64 Jack Grubbs - LG</t>
+    <t>#50 Jack Grubbs - LG</t>
   </si>
   <si>
     <t>#53 Jonathan Conrad - C</t>
   </si>
   <si>
     <t>#74 Roman Vernon - RG</t>
   </si>
   <si>
     <t>#77 Rodney Webster - RT</t>
   </si>
   <si>
     <t>#99 Manuel Howard - LDE</t>
   </si>
   <si>
     <t>#54 Todd Cornett - DT</t>
   </si>
   <si>
     <t>#61 Albert Cargill - DT</t>
   </si>
   <si>
     <t>#94 Thomas Blalock - RDE</t>
   </si>
   <si>
     <t>#91 Patrick Crawford - MLB</t>
   </si>