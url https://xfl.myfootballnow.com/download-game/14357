--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -290,126 +290,126 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>PHI has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TOR</t>
   </si>
   <si>
     <t>TOR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-Dave Randall kicks 75 yards from TOR 35 to PHI -10. Touchback.</t>
   </si>
   <si>
     <t>#87 Anthony Black - WR</t>
   </si>
   <si>
-    <t>#54 Eric Hummell - MLB</t>
+    <t>#54 Eric Hummell - SLB</t>
   </si>
   <si>
     <t>#91 Kenneth Pugh - LDE</t>
   </si>
   <si>
     <t>#43 James Furr - FS</t>
   </si>
   <si>
     <t>#93 Wilfredo Essex - WLB</t>
   </si>
   <si>
-    <t>#57 Waylon Bayer - WLB</t>
-[...2 lines deleted...]
-    <t>#90 Gregory Bourque - DT</t>
+    <t>#57 Waylon Bayer - MLB</t>
+  </si>
+  <si>
+    <t>#90 Gregory Bourque - LDE</t>
   </si>
   <si>
     <t>#50 Wendell Groom - MLB</t>
   </si>
   <si>
-    <t>#25 Robert Knouse - CB</t>
-[...2 lines deleted...]
-    <t>#37 Jonathan Moore - FS</t>
+    <t>#25 Robert Knouse - SS</t>
+  </si>
+  <si>
+    <t>#37 Jonathan Moore - SS</t>
   </si>
   <si>
     <t>#41 Frances Rice - CB</t>
   </si>
   <si>
     <t>#12 Dave Randall - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-PHI 25 (15:00) 49-Ki-Jana Carter ran to PHI 22 for -3 yards. Tackle by 51-Thomas Romero.</t>
   </si>
   <si>
     <t>#10 Frank Crane - QB</t>
   </si>
   <si>
-    <t>#21 Peter Leek - RB</t>
-[...2 lines deleted...]
-    <t>#49 Ki-Jana Carter - RB</t>
+    <t>#33 Peter Leek - RB</t>
+  </si>
+  <si>
+    <t>#32 Ki-Jana Carter - RB</t>
   </si>
   <si>
     <t>#17 Troy Evans - WR</t>
   </si>
   <si>
-    <t>#11 William Woodward - WR</t>
+    <t>#12 William Woodward - WR</t>
   </si>
   <si>
     <t>#77 Willard Downing - LT</t>
   </si>
   <si>
-    <t>#65 Kevin Deforge - LT</t>
+    <t>#65 Kevin Deforge - LG</t>
   </si>
   <si>
     <t>#78 Bernard Brooks - C</t>
   </si>
   <si>
-    <t>#71 Adam Sweeten - RG</t>
-[...2 lines deleted...]
-    <t>#63 Timothy Palmer - RT</t>
+    <t>#71 Adam Sweeten - LT</t>
+  </si>
+  <si>
+    <t>#64 Timothy Palmer - RG</t>
   </si>
   <si>
     <t>#98 Kenneth Robinson - LDE</t>
   </si>
   <si>
     <t>#52 Daryl Whitlock - DT</t>
   </si>
   <si>
     <t>#91 Palmer Mullins - RDE</t>
   </si>
   <si>
     <t>#51 Thomas Romero - SLB</t>
   </si>
   <si>
     <t>#94 Walter Taylor - MLB</t>
   </si>
   <si>
     <t>#56 Michael Tucker - WLB</t>
   </si>
   <si>
     <t>#34 Raymond Vincent - CB</t>
   </si>
   <si>
     <t>#34 James Kendrick - CB</t>
   </si>
@@ -431,294 +431,294 @@
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-13-PHI 22 (14:21) 21-Peter Leek ran to PHI 35 for 13 yards. Tackle by 44-Eugene Hosey.</t>
   </si>
   <si>
     <t>#68 Curtis Byrd - DT</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>PHI 35</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>1-10-PHI 35 (13:45) 21-Peter Leek ran to PHI 37 for 2 yards. Tackle by 91-Palmer Mullins.</t>
   </si>
   <si>
-    <t>#86 Francisco Dempsey - TE</t>
+    <t>#85 Francisco Dempsey - TE</t>
   </si>
   <si>
     <t>#24 Bill Duke - CB</t>
   </si>
   <si>
     <t>13:09</t>
   </si>
   <si>
     <t>PHI 37</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>2-8-PHI 37 (13:08) 10-Frank Crane pass complete to 21-Peter Leek to PHI 41 for 4 yards. Tackle by 51-Thomas Romero.</t>
   </si>
   <si>
     <t>12:25</t>
   </si>
   <si>
     <t>PHI 41</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-4-PHI 41 (12:24) 10-Frank Crane pass Pass knocked down by 44-Eugene Hosey. incomplete, intended for 86-Francisco Dempsey.</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-PHI 41 (12:20) 18-Roland Stinson punts 45 yards to TOR 14. 1-Bobby Cheatwood to TOR 16 for 2 yards. Tackle by 57-Waylon Bayer.</t>
   </si>
   <si>
-    <t>#18 Roland Stinson - P</t>
+    <t>#2 Roland Stinson - P</t>
   </si>
   <si>
     <t>#1 Bobby Cheatwood - WR</t>
   </si>
   <si>
     <t>#58 Jerry Claybrooks - MLB</t>
   </si>
   <si>
     <t>#57 Joseph Wood - SLB</t>
   </si>
   <si>
-    <t>#53 David Windham - LT</t>
+    <t>#62 David Windham - LG</t>
   </si>
   <si>
     <t>#68 Sheldon House - C</t>
   </si>
   <si>
-    <t>#70 Carl Willis - RG</t>
+    <t>#76 Carl Willis - LT</t>
   </si>
   <si>
     <t>#99 Daniel Curley - LDE</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>TOR 16</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-TOR 16 (12:12) 5-Mark Guevara pass Pass knocked down by 56-Mike Babich. incomplete, intended for 80-Richard Dunn.</t>
   </si>
   <si>
     <t>#5 Mark Guevara - QB</t>
   </si>
   <si>
     <t>#35 George McCay - RB</t>
   </si>
   <si>
     <t>#36 James Feng - FB</t>
   </si>
   <si>
     <t>#80 Richard Dunn - TE</t>
   </si>
   <si>
     <t>#11 Dale Dugger - WR</t>
   </si>
   <si>
     <t>#74 Roland Wood - LT</t>
   </si>
   <si>
     <t>#4 Charles Bunch - LG</t>
   </si>
   <si>
     <t>#74 Timothy Corey - C</t>
   </si>
   <si>
     <t>#62 Mitchell Bradberry - RG</t>
   </si>
   <si>
     <t>#71 David Palacios - RT</t>
   </si>
   <si>
-    <t>#98 Michael Townsend - LDE</t>
+    <t>#98 Michael Townsend - RDE</t>
   </si>
   <si>
     <t>#96 Edwin Stafford - DT</t>
   </si>
   <si>
-    <t>#77 Johnny Storm - RDE</t>
+    <t>#97 Johnny Storm - RDE</t>
   </si>
   <si>
     <t>#59 Ronnie Collins - SLB</t>
   </si>
   <si>
     <t>#56 Mike Babich - MLB</t>
   </si>
   <si>
-    <t>#33 Cliff Harris - CB</t>
+    <t>#24 Cliff Harris - CB</t>
   </si>
   <si>
     <t>#34 Robert Zamora - SS</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>2-10-TOR 16 (12:10) 5-Mark Guevara pass complete to 35-George McCay to TOR 22 for 6 yards. Tackle by 57-Waylon Bayer.</t>
   </si>
   <si>
     <t>#88 Lowell Butler - WR</t>
   </si>
   <si>
-    <t>#36 Mel Renfro - CB</t>
+    <t>#23 Mel Renfro - CB</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>TOR 22</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-4-TOR 22 (11:34) 5-Mark Guevara pass complete to 35-George McCay to TOR 30 for 8 yards. Tackle by 56-Mike Babich.</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>TOR 30</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-TOR 30 (10:55) 38-Charles Wright ran to TOR 40 for 11 yards. Tackle by 54-Eric Hummell.</t>
   </si>
   <si>
     <t>#38 Charles Wright - RB</t>
   </si>
   <si>
     <t>#83 Henry Ortega - TE</t>
   </si>
   <si>
-    <t>#28 Jake Scott - FS</t>
+    <t>#26 Jake Scott - FS</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>TOR 40</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>1-10-TOR 40 (10:19) 5-Mark Guevara pass complete to 38-Charles Wright to TOR 47 for 6 yards. Tackle by 57-Waylon Bayer.</t>
   </si>
   <si>
-    <t>#38 Denver Smith - SS</t>
+    <t>#26 Denver Smith - CB</t>
   </si>
   <si>
     <t>9:36</t>
   </si>
   <si>
     <t>TOR 47</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>2-4-TOR 47 (9:35) 5-Mark Guevara pass complete to 29-William Diaz to TOR 47 for a short loss. Tackle by 57-Waylon Bayer.</t>
   </si>
   <si>
     <t>#29 William Diaz - RB</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>3-4-TOR 47 (8:55) 35-George McCay ran to TOR 48 for 2 yards. Tackle by 25-Robert Knouse.</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
     <t>TOR 48</t>
   </si>
   <si>
     <t>4-2-TOR 48 (8:14) 16-Robert Louis punts 46 yards to PHI 6.</t>
   </si>
   <si>
     <t>#16 Robert Louis - P</t>
   </si>
   <si>
     <t>#70 Thomas Martin - LT</t>
   </si>
   <si>
     <t>#64 Francis Spaulding - C</t>
   </si>
   <si>
     <t>#60 James Cosenza - RT</t>
   </si>
   <si>
-    <t>#62 Charles Lefevre - RDE</t>
+    <t>#94 Charles Lefevre - LDE</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>PHI 6</t>
   </si>
   <si>
     <t>1-10-PHI 6 (8:05) 10-Frank Crane pass complete to 17-Troy Evans to PHI 21 for 15 yards. Tackle by 20-Gordon Brown. 34-Raymond Vincent got away with a hold on that play.</t>
   </si>
   <si>
     <t>7:27</t>
   </si>
   <si>
     <t>PHI 21</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>1-10-PHI 21 (7:26) 21-Peter Leek ran to PHI 21 for a short loss. Tackle by 94-Walter Taylor.</t>
   </si>
@@ -779,51 +779,51 @@
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>3-4 Normal Cover 4</t>
   </si>
   <si>
     <t>2-10-TOR 36 (5:50) 5-Mark Guevara pass complete to 80-Richard Dunn to PHI 17 for 47 yards. Tackle by 56-Mike Babich.</t>
   </si>
   <si>
     <t>5:07</t>
   </si>
   <si>
     <t>PHI 17</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-PHI 17 (5:06) 5-Mark Guevara pass complete to 88-Lowell Butler to PHI 15 for 3 yards. Tackle by 41-Frances Rice.</t>
   </si>
   <si>
-    <t>#95 Kenneth Isaacs - MLB</t>
+    <t>#52 Kenneth Isaacs - WLB</t>
   </si>
   <si>
     <t>5:03</t>
   </si>
   <si>
     <t>Timeout TOR</t>
   </si>
   <si>
     <t>4:21</t>
   </si>
   <si>
     <t>PHI 15</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-7-PHI 15 (4:22) 5-Mark Guevara pass complete to 1-Bobby Cheatwood to PHI 10 for 4 yards. Tackle by 41-Frances Rice.</t>
   </si>
   <si>
     <t>3:45</t>
   </si>
   <si>
     <t>PHI 10</t>
   </si>
@@ -1331,51 +1331,51 @@
   <si>
     <t>1-10-TOR 42 (0:02) 5-Mark Guevara pass complete to 88-Lowell Butler to TOR 50 for 8 yards. Tackle by 36-Mel Renfro.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 16-David Webber kicks 74 yards from PHI 35 to TOR -9. Touchback.</t>
   </si>
   <si>
     <t>#96 Ben Powell - MLB</t>
   </si>
   <si>
     <t>1-10-TOR 25 (15:00) 38-Charles Wright ran to TOR 23 for -2 yards. Tackle by 90-Gregory Bourque. 61-Jeremy Devine was completely beat on that play.</t>
   </si>
   <si>
     <t>#9 Howard Hine - QB</t>
   </si>
   <si>
     <t>#78 Marvin Stewart - LG</t>
   </si>
   <si>
     <t>#61 Jeremy Devine - RG</t>
   </si>
   <si>
-    <t>#69 David Klingensmith - DT</t>
+    <t>#92 David Klingensmith - RDE</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>2-12-TOR 23 (14:17) 38-Charles Wright ran to TOR 20 for -3 yards. Tackle by 99-Edward Gallo.</t>
   </si>
   <si>
     <t>#99 Edward Gallo - WLB</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>TOR 20</t>
   </si>
   <si>
     <t>3-15-TOR 20 (13:33) 9-Howard Hine pass complete to 36-James Feng to TOR 30 for 10 yards. Tackle by 50-Wendell Groom.</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>4-5-TOR 30 (12:51) 16-Robert Louis punts 57 yards to PHI 13.</t>
   </si>
@@ -1721,51 +1721,51 @@
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>2-7-TOR 7 (12:44) 12-Quanah Parker pass complete to 49-Ki-Jana Carter to TOR 4 for 3 yards. Tackle by 34-James Kendrick.</t>
   </si>
   <si>
     <t>TOR 4</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>3-4-TOR 4 (12:10) 22-Mike Garrett ran to TOR 4 for a short loss. Tackle by 57-Joseph Wood.</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>4-4-TOR 4 (11:33) 16-David Webber 22 yard field goal is GOOD. TOR 9 PHI 10</t>
   </si>
   <si>
     <t>#75 Derek Williamson - RG</t>
   </si>
   <si>
-    <t>#27 John Barry - RG</t>
+    <t>#74 John Barry - RG</t>
   </si>
   <si>
     <t>#90 Marquis Walker - MLB</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>(11:31) 16-David Webber kicks 70 yards from PHI 35 to TOR -5. Touchback.</t>
   </si>
   <si>
     <t>1-10-TOR 25 (11:31) 38-Charles Wright ran to TOR 27 for 2 yards. Tackle by 50-Wendell Groom.</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>TOR 27</t>
   </si>
   <si>
     <t>2-8-TOR 27 (10:47) 38-Charles Wright ran to TOR 37 for 10 yards. Tackle by 28-Jake Scott.</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
@@ -2399,100 +2399,100 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="300.784" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">