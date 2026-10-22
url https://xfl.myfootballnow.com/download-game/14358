--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -302,51 +302,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Freddy Fountain kicks 75 yards from KCY 35 to MiM -10. Touchback.</t>
   </si>
   <si>
     <t>#25 Matthew Herrera - RB</t>
   </si>
   <si>
     <t>#74 Robert Giunta - RDE</t>
   </si>
   <si>
     <t>#99 Robert Haughton - CB</t>
   </si>
   <si>
     <t>#59 Ronald Willis - LDE</t>
   </si>
   <si>
     <t>#98 John Hutchings - DT</t>
   </si>
   <si>
-    <t>#27 Greg Herndon - FS</t>
+    <t>#95 Greg Herndon - CB</t>
   </si>
   <si>
     <t>#93 Robert Coto - WLB</t>
   </si>
   <si>
     <t>#37 Russell Perez - FB</t>
   </si>
   <si>
     <t>#32 Matthew Cochran - CB</t>
   </si>
   <si>
     <t>#42 Miguel Tavarez - SS</t>
   </si>
   <si>
     <t>#33 Gary Bryant - CB</t>
   </si>
   <si>
     <t>#8 Freddy Fountain - K</t>
   </si>
   <si>
     <t>MiM</t>
   </si>
   <si>
     <t>MiM 25</t>
   </si>
@@ -530,72 +530,72 @@
   <si>
     <t>#89 Gus Tanner - TE</t>
   </si>
   <si>
     <t>#83 Cecil Scheller - TE</t>
   </si>
   <si>
     <t>#53 Philip Willson - LT</t>
   </si>
   <si>
     <t>#78 John Vargo - LG</t>
   </si>
   <si>
     <t>#71 David Garrison - C</t>
   </si>
   <si>
     <t>#52 Richard Anderson - RT</t>
   </si>
   <si>
     <t>#73 Alonzo Corder - RT</t>
   </si>
   <si>
     <t>#94 John Hawkins - LDE</t>
   </si>
   <si>
-    <t>#66 Frank Meece - RDE</t>
+    <t>#60 Frank Meece - RDE</t>
   </si>
   <si>
     <t>#69 Steelbane Stonewall - DT</t>
   </si>
   <si>
     <t>#55 Norman Russo - DT</t>
   </si>
   <si>
     <t>#88 Raze Bloodrage - LDE</t>
   </si>
   <si>
     <t>#70 Bane Blackout - SLB</t>
   </si>
   <si>
     <t>#56 Jessie Corbin - MLB</t>
   </si>
   <si>
-    <t>#43 Peter Fike - CB</t>
-[...2 lines deleted...]
-    <t>#39 Eugene Hulme - FS</t>
+    <t>#27 Peter Fike - CB</t>
+  </si>
+  <si>
+    <t>#97 Eugene Hulme - CB</t>
   </si>
   <si>
     <t>12:23</t>
   </si>
   <si>
     <t>KCY 24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-11-KCY 24 (12:22) 24-Jorge Erlandson ran to KCY 29 for 4 yards. Tackle by 39-Eugene Hulme.</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>KCY 29</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>3-6-KCY 29 (11:43) 24-Jorge Erlandson ran to KCY 33 for 4 yards. Tackle by 93-Robert Coto. PENALTY - Holding (KCY 83-Cecil Scheller) (Declined)</t>
   </si>
@@ -815,51 +815,51 @@
   <si>
     <t>3-9-MiM 26 (5:55) 6-Jeffrey Lovell pass complete to 1-Michael McPherson to MiM 26 for a short loss. Tackle by 93-Jason Gonser.</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>4-9-MiM 26 (5:14) 8-Lonnie Smith punts 50 yards to KCY 24. 17-Leigh Rogers to KCY 25 for 2 yards. Tackle by 59-Ronald Willis.</t>
   </si>
   <si>
     <t>5:05</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>1-10-KCY 25 (5:06) 4-Michael Basham sacked at KCY 16 for -9 yards (69-Steelbane Stonewall). Sack allowed by 52-Richard Anderson.</t>
   </si>
   <si>
     <t>#29 Edgar Frost - CB</t>
   </si>
   <si>
-    <t>#4 Hagar Hammerdown - FS</t>
+    <t>#87 Hagar Hammerdown - CB</t>
   </si>
   <si>
     <t>4:22</t>
   </si>
   <si>
     <t>KCY 16</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>2-19-KCY 16 (4:21) 4-Michael Basham pass complete to 10-Homer Valladares to KCY 20 for 4 yards. Tackle by 99-Robert Haughton.</t>
   </si>
   <si>
     <t>3:37</t>
   </si>
   <si>
     <t>KCY 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-15-KCY 20 (3:36) 4-Michael Basham pass Pass knocked down by 93-Robert Coto. incomplete, intended for 24-Jorge Erlandson.</t>
   </si>
@@ -1118,51 +1118,51 @@
   <si>
     <t>7:52</t>
   </si>
   <si>
     <t>KCY 18</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>2-17-KCY 18 (7:51) 4-Michael Basham pass complete to 80-Charles Stein to KCY 22 for 4 yards. Tackle by 93-Robert Coto.</t>
   </si>
   <si>
     <t>7:13</t>
   </si>
   <si>
     <t>KCY 22</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>3-13-KCY 22 (7:12) 24-Jorge Erlandson ran to KCY 23 for 1 yards. 24-Jorge Erlandson FUMBLES (56-Jessie Corbin) recovered by KCY-24-Jorge Erlandson at KCY 25. Tackle by 56-Jessie Corbin.</t>
   </si>
   <si>
-    <t>#38 Jett Deathstrike - FS</t>
+    <t>#38 Jett Deathstrike - CB</t>
   </si>
   <si>
     <t>6:34</t>
   </si>
   <si>
     <t>4-10-KCY 25 (6:33) 14-Jorge Walton punts 43 yards to MiM 33. Fair Catch by 32-Matthew Cochran.</t>
   </si>
   <si>
     <t>6:25</t>
   </si>
   <si>
     <t>MiM 33</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MiM 33 (6:26) 1-Michael McPherson ran to MiM 35 for 3 yards. 1-Michael McPherson FUMBLES (3-Robert Warwick) recovered by MiM-89-Adrian Harkins at MiM 37. Tackle by 3-Robert Warwick. PENALTY - Facemask (KCY 37-Martin Stanback)</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>KCY 48</t>
   </si>
@@ -1604,51 +1604,51 @@
   <si>
     <t>1-10-MiM 39 (5:51) 4-Michael Basham pass complete to 84-Adam Henry to MiM 35 for 4 yards. Tackle by 35-Joshua Evans. 43-Peter Fike got away with a hold on that play.</t>
   </si>
   <si>
     <t>#12 Ramiro Wood - RDE</t>
   </si>
   <si>
     <t>5:18</t>
   </si>
   <si>
     <t>2-6-MiM 35 (5:17) 4-Michael Basham pass complete to 83-Cecil Scheller to MiM 23 for 12 yards. Tackle by 92-Scott Beck. Nice job by 83-Cecil Scheller on that route to lose his coverage. PENALTY - Pass Interference (MiM 92-Scott Beck) (Declined)</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-MiM 23 (5:13) 4-Michael Basham pass Pass knocked down by 43-Peter Fike. incomplete, intended for 83-Cecil Scheller.</t>
   </si>
   <si>
     <t>#5 Underdog Daggerton - WLB</t>
   </si>
   <si>
-    <t>#24 Mario Glover - SS</t>
+    <t>#80 Mario Glover - CB</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>2-10-MiM 23 (5:11) 34-Sean Smith ran to MiM 17 for 6 yards. Tackle by 5-Underdog Daggerton.</t>
   </si>
   <si>
     <t>4:30</t>
   </si>
   <si>
     <t>MiM 17</t>
   </si>
   <si>
     <t>Singleback Big HB Pitch Weak</t>
   </si>
   <si>
     <t>3-4-MiM 17 (4:29) 34-Sean Smith ran to MiM 14 for 3 yards. Tackle by 91-Martin Adams.</t>
   </si>
   <si>
     <t>3:47</t>
   </si>
   <si>
     <t>MiM 14</t>
   </si>
@@ -1820,51 +1820,51 @@
   <si>
     <t>3-6-KCY 6 (10:08) 11-Charles James sacked at KCY 14 for -8 yards (61-Ronald Church). Sack allowed by 13-Peter Beers.</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>4-14-KCY 14 (9:28) 3-Shershot Footman 32 yard field goal is GOOD. KCY 6 MiM 13</t>
   </si>
   <si>
     <t>9:24</t>
   </si>
   <si>
     <t>(9:25) 3-Shershot Footman kicks 72 yards from MiM 35 to KCY -7. 34-Sean Smith to KCY 16 for 24 yards. Tackle by 43-Victor Dyer.</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-KCY 16 (9:22) 4-Michael Basham pass complete to 45-Chris Harrison to KCY 19 for 3 yards. Pushed out of bounds by 38-Jett Deathstrike. Nice job by 45-Chris Harrison on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>#47 David Lynch - FS</t>
+    <t>#47 David Lynch - CB</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>KCY 19</t>
   </si>
   <si>
     <t>2-7-KCY 19 (8:35) 4-Michael Basham pass complete to 34-Sean Smith to KCY 22 for 3 yards. Tackle by 43-Peter Fike.</t>
   </si>
   <si>
     <t>7:53</t>
   </si>
   <si>
     <t>3-4-KCY 22 (7:52) 4-Michael Basham pass complete to 84-Adam Henry to KCY 38 for 15 yards. Tackle by 29-Edgar Frost. 84-Adam Henry breaks down the CB.</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
     <t>Timeout KCY</t>
   </si>
   <si>
     <t>7:20</t>
   </si>