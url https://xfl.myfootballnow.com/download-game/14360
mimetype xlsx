--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -365,57 +365,57 @@
   <si>
     <t>#44 Joshua Walker - RB</t>
   </si>
   <si>
     <t>#42 Kevin Powell - FB</t>
   </si>
   <si>
     <t>#51 Richard Hathaway - TE</t>
   </si>
   <si>
     <t>#86 Raymond Altman - WR</t>
   </si>
   <si>
     <t>#85 Darrel Cabrera - WR</t>
   </si>
   <si>
     <t>#75 Vincent Gaskins - LT</t>
   </si>
   <si>
     <t>#61 Daniel Stevenson - LG</t>
   </si>
   <si>
     <t>#77 Robert Petersen - C</t>
   </si>
   <si>
-    <t>#62 James Harvey - RG</t>
+    <t>#69 James Harvey - LG</t>
   </si>
   <si>
     <t>#79 Alan Lowe - RT</t>
   </si>
   <si>
-    <t>#61 Gene Schmidt - RDE</t>
+    <t>#55 Gene Schmidt - MLB</t>
   </si>
   <si>
     <t>#58 James Dodd - DT</t>
   </si>
   <si>
     <t>#94 Michael Childs - RDE</t>
   </si>
   <si>
     <t>#96 Denis Hubbard - SLB</t>
   </si>
   <si>
     <t>#53 Patrick Matas - MLB</t>
   </si>
   <si>
     <t>#54 Michael Free - MLB</t>
   </si>
   <si>
     <t>#59 Robert Turner - WLB</t>
   </si>
   <si>
     <t>#47 George Sanchez - CB</t>
   </si>
   <si>
     <t>#24 Thomas Acevedo - CB</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>4-5-CAR 24 (12:40) 10-Timothy Armstrong punts 53 yards to HOU 23. 37-Scott Reeves to HOU 34 for 12 yards. Tackle by 60-Robert Williams.</t>
   </si>
   <si>
     <t>#10 Timothy Armstrong - P</t>
   </si>
   <si>
     <t>#63 Todd Gallant - RG</t>
   </si>
   <si>
     <t>#61 Thomas Dunn - C</t>
   </si>
   <si>
     <t>#74 David Simoneau - LT</t>
   </si>
   <si>
     <t>#60 Robert Williams - LT</t>
   </si>
   <si>
     <t>#61 Clifford Aoki - LG</t>
   </si>
   <si>
     <t>#70 Donald Garrett - LT</t>
   </si>
   <si>
-    <t>#97 Bryan Jimenez - DT</t>
+    <t>#93 Bryan Jimenez - DT</t>
   </si>
   <si>
     <t>12:29</t>
   </si>
   <si>
     <t>HOU 34</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-HOU 34 (12:30) 13-Brian Hansel pass Pass knocked down by 21-Tyrone Grant. incomplete, intended for 85-Darrel Cabrera.</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-HOU 34 (12:27) 13-Brian Hansel pass Pass knocked down by 53-Patrick Matas. incomplete, intended for 81-Percy Kent.</t>
   </si>