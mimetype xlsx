--- v0 (2026-09-07)
+++ v1 (2026-10-24)
@@ -308,114 +308,114 @@
   <si>
     <t>(15:00) 3-William J. Drayton Jr. kicks 74 yards from DAY 35 to MUD -9. Touchback.</t>
   </si>
   <si>
     <t>#80 David Henry - WR</t>
   </si>
   <si>
     <t>#99 Robert Fogarty - MLB</t>
   </si>
   <si>
     <t>#53 Bobby Mitchell - MLB</t>
   </si>
   <si>
     <t>#32 Boo Radley - FS</t>
   </si>
   <si>
     <t>#39 Sean Sanchez - CB</t>
   </si>
   <si>
     <t>#20 Phillip Owens - FS</t>
   </si>
   <si>
     <t>#31 Virgil Kaine - CB</t>
   </si>
   <si>
-    <t>#45 Brandon Traver - CB</t>
+    <t>#42 Brandon Traver - CB</t>
   </si>
   <si>
     <t>#58 Eric Greer - MLB</t>
   </si>
   <si>
     <t>#21 Andrew Phaneuf - CB</t>
   </si>
   <si>
     <t>#56 Gabriel Hiner - WLB</t>
   </si>
   <si>
     <t>#3 William J. Drayton Jr. - K</t>
   </si>
   <si>
     <t>MUD</t>
   </si>
   <si>
     <t>MUD 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-MUD 25 (15:00) 13-Brandon Bascom pass complete to 11-Shayne Sitton to MUD 32 for 7 yards. Tackle by 36-Horacio Chmura.</t>
   </si>
   <si>
     <t>#13 Brandon Bascom - QB</t>
   </si>
   <si>
     <t>#36 John Delorean - RB</t>
   </si>
   <si>
     <t>#46 Cliff Maxie - FB</t>
   </si>
   <si>
     <t>#85 Kenny Escamilla - WR</t>
   </si>
   <si>
     <t>#26 Kade Sonnier - WR</t>
   </si>
   <si>
     <t>#11 Shayne Sitton - WR</t>
   </si>
   <si>
-    <t>#77 David Andress - RT</t>
+    <t>#71 David Andress - RT</t>
   </si>
   <si>
     <t>#51 Frederick May - LG</t>
   </si>
   <si>
     <t>#54 Wade Hixon - C</t>
   </si>
   <si>
     <t>#72 Ben Lewis - RG</t>
   </si>
   <si>
     <t>#75 Tyler Waguespack - RT</t>
   </si>
   <si>
-    <t>#95 Joe Young - LDE</t>
+    <t>#90 Joe Young - LDE</t>
   </si>
   <si>
     <t>#66 Graig Branch - DT</t>
   </si>
   <si>
     <t>#77 Joseph Kissee - DT</t>
   </si>
   <si>
     <t>#94 Kenneth Strauss - RDE</t>
   </si>
   <si>
     <t>#33 John Baines - MLB</t>
   </si>
   <si>
     <t>#55 Kenneth Hellman - MLB</t>
   </si>
   <si>
     <t>#95 James Anderson - WLB</t>
   </si>
   <si>
     <t>#36 Horacio Chmura - CB</t>
   </si>
   <si>
     <t>#22 Curtis McKenna - CB</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>#85 Edgar Spellman - WR</t>
   </si>
   <si>
     <t>#83 Roger Lacour - WR</t>
   </si>
   <si>
     <t>#65 Lee Christmas - LT</t>
   </si>
   <si>
     <t>#61 Keith Mauck - LG</t>
   </si>
   <si>
     <t>#69 John Clements - C</t>
   </si>
   <si>
     <t>#73 Lester Curry - RG</t>
   </si>
   <si>
     <t>#71 William Hunt - LT</t>
   </si>
   <si>
     <t>#97 Ryder Wright - LDE</t>
   </si>
   <si>
-    <t>#74 Richard Vanbuskirk - DT</t>
+    <t>#95 Richard Vanbuskirk - DT</t>
   </si>
   <si>
     <t>#92 Bubba Reynolds - LDE</t>
   </si>
   <si>
     <t>#94 Gregory Hedden - RDE</t>
   </si>
   <si>
     <t>#50 Raymundo Salazar - MLB</t>
   </si>
   <si>
     <t>#4 Scott Perez - CB</t>
   </si>
   <si>
     <t>#47 Juan Cortina - CB</t>
   </si>
   <si>
     <t>#22 Bradley Moore - FS</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>DAY 30</t>
   </si>
@@ -1679,51 +1679,51 @@
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>3-5-MUD 44 (11:19) 17-Richard Anthony pass complete to 83-Roger Lacour to MUD 39 for 4 yards. Tackle by 24-Danial Ponce.</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>4-1-MUD 39 (10:59) 3-William J. Drayton Jr. 58 yard field goal is GOOD. DAY 3 MUD 23</t>
   </si>
   <si>
     <t>#68 Roy Cousins - LDE</t>
   </si>
   <si>
     <t>#62 John Aldana - RDE</t>
   </si>
   <si>
     <t>(10:55) 3-William J. Drayton Jr. kicks 74 yards from DAY 35 to MUD -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-MUD 25 (10:55) 1-David Waltz pass incomplete, dropped by 83-Fredrick Collier. That was a dangerous pass.</t>
   </si>
   <si>
-    <t>#49 Justin Garcia - RB</t>
+    <t>#23 Justin Garcia - RB</t>
   </si>
   <si>
     <t>#63 Daniel Riley - RG</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>2-10-MUD 25 (10:52) 1-David Waltz pass incomplete, dropped by 19-Frank Martin.</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>3-10-MUD 25 (10:49) 49-Justin Garcia ran to MUD 23 for -2 yards. Tackle by 35-Allen Todd.</t>
   </si>
   <si>
     <t>10:07</t>
   </si>
   <si>
     <t>MUD 23</t>
   </si>
   <si>
     <t>4-12-MUD 23 (10:06) 2-John Clay punts 48 yards to DAY 29. Fair Catch by 27-Donald Myers.</t>
   </si>