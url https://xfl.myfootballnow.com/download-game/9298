--- v1 (2026-06-03)
+++ v2 (2026-10-07)
@@ -650,51 +650,51 @@
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>2-10-DAY 10 (9:54) 9-William Jennings pass complete to 87-Joseph Ward to DAY 1 for 9 yards. Tackle by 33-Michael Whitmore.</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>DAY 1</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-1-DAY 1 (9:17) 9-William Jennings pass Pass knocked down by 34-Timothy Allen. incomplete, intended for 88-Lester Griffin.</t>
   </si>
   <si>
     <t>#24 Francisco Leedom - RB</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>9:13</t>
   </si>
   <si>
     <t>4-1-DAY 1 (9:14) 4-Chris Claycomb 20 yard field goal is GOOD. NYE 10 DAY 0</t>
   </si>
   <si>
     <t>9:11</t>
   </si>
   <si>
     <t>(9:12) 4-Chris Claycomb kicks 75 yards from NYE 35 to DAY -10. Touchback.</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-DAY 25 (9:12) 37-Donald Barr ran to DAY 28 for 3 yards. Tackle by 26-Zachary Osterberg.</t>
   </si>
   <si>
     <t>8:27</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>