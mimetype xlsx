--- v1 (2026-06-03)
+++ v2 (2026-10-07)
@@ -566,51 +566,51 @@
   <si>
     <t>#83 Jeffrey Armstrong - WR</t>
   </si>
   <si>
     <t>#17 Jason Quinones - WR</t>
   </si>
   <si>
     <t>#62 Charles Ivey - LT</t>
   </si>
   <si>
     <t>#59 Patrick Miller - RG</t>
   </si>
   <si>
     <t>#73 Michael Myers - C</t>
   </si>
   <si>
     <t>#63 Charles Hamilton - RG</t>
   </si>
   <si>
     <t>#73 Randolph Dixon - RG</t>
   </si>
   <si>
     <t>#99 Wayne Lee - LDE</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>#95 Arthur Boudreau - DT</t>
   </si>
   <si>
     <t>#93 Daniel Barkley - LDE</t>
   </si>
   <si>
     <t>#96 Michael Swanson - DT</t>
   </si>
   <si>
     <t>#26 James Sorenson - CB</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>PRI 23</t>
   </si>
   <si>
     <t>I Formation Twin WR Slot Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>