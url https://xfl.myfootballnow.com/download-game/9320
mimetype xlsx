--- v1 (2026-06-03)
+++ v2 (2026-10-07)
@@ -383,51 +383,51 @@
   <si>
     <t>#74 Shane Snyder - LG</t>
   </si>
   <si>
     <t>#60 James Martin - C</t>
   </si>
   <si>
     <t>#66 James Tinsley - RG</t>
   </si>
   <si>
     <t>#57 Peter Hernandez - LT</t>
   </si>
   <si>
     <t>#91 Lupe Armstrong - RDE</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>#94 Pedro Lund - CB</t>
   </si>
   <si>
     <t>#55 Guy Brown - MLB</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#57 Brian Manning - RDE</t>
   </si>
   <si>
     <t>#31 Anthony Pitre - FS</t>
   </si>
   <si>
     <t>#36 David Honore - CB</t>
   </si>
   <si>
     <t>#98 Clyde Chamberlain - CB</t>
   </si>
   <si>
     <t>#72 Steven Shaw - MLB</t>
   </si>
   <si>
     <t>#44 Christopher Larson - SS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>CAR 32</t>
   </si>