--- v1 (2026-06-03)
+++ v2 (2026-10-07)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MEM</t>
   </si>
   <si>
     <t>MEM 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Jason Floyd kicks 72 yards from MEM 35 to SEA -7. Touchback.</t>
   </si>
   <si>
     <t>#80 Stuart Cooper - WR</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#36 Charles Bevins - DT</t>
   </si>
   <si>
     <t>#44 Christopher Larson - SS</t>
   </si>
   <si>
     <t>#91 Lupe Armstrong - RDE</t>
   </si>
   <si>
     <t>#23 Dwayne Nichols - CB</t>
   </si>
   <si>
     <t>#2 Robert Brooking - SLB</t>
   </si>
   <si>
     <t>#31 Anthony Pitre - FS</t>
   </si>
   <si>
     <t>#36 David Honore - CB</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>