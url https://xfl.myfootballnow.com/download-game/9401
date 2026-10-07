--- v1 (2026-06-03)
+++ v2 (2026-10-07)
@@ -542,51 +542,51 @@
   <si>
     <t>#61 Morris Mowbray - RB</t>
   </si>
   <si>
     <t>#71 Kenneth Cantu - LT</t>
   </si>
   <si>
     <t>#51 Douglas Singleton - RG</t>
   </si>
   <si>
     <t>#73 Aaron Bryant - RT</t>
   </si>
   <si>
     <t>#97 Kenny Ortiz - DT</t>
   </si>
   <si>
     <t>#98 Clyde Chamberlain - CB</t>
   </si>
   <si>
     <t>#42 Charles Johnson - FS</t>
   </si>
   <si>
     <t>#55 Guy Brown - MLB</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#29 Ricky Blum - CB</t>
   </si>
   <si>
     <t>#50 Fletcher Peterson - MLB</t>
   </si>
   <si>
     <t>13:57</t>
   </si>
   <si>
     <t>TBY 10</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-20-TBY 10 (13:58) 4-Douglas Brock pass complete to 11-Jacob Jeter to TBY 21 for 11 yards. Tackle by 40-Fletcher Peterson.</t>
   </si>
   <si>
     <t>#13 Mark West - WR</t>
   </si>