--- v1 (2026-06-03)
+++ v2 (2026-10-07)
@@ -380,51 +380,51 @@
   <si>
     <t>#78 John Templeton - C</t>
   </si>
   <si>
     <t>#74 Joshua Day - C</t>
   </si>
   <si>
     <t>#53 Orlando Constantine - C</t>
   </si>
   <si>
     <t>#97 Kenny Ortiz - DT</t>
   </si>
   <si>
     <t>#91 Thomas Grant - LDE</t>
   </si>
   <si>
     <t>#42 Charles Johnson - FS</t>
   </si>
   <si>
     <t>#91 Lupe Armstrong - RDE</t>
   </si>
   <si>
     <t>#55 Guy Brown - MLB</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>#31 Anthony Pitre - FS</t>
   </si>
   <si>
     <t>#29 Ricky Blum - CB</t>
   </si>
   <si>
     <t>#50 Fletcher Peterson - MLB</t>
   </si>
   <si>
     <t>#36 Charles Bevins - DT</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>