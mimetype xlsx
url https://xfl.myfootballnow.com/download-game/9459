--- v1 (2026-06-03)
+++ v2 (2026-10-07)
@@ -641,51 +641,51 @@
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-10-MIA 30 (10:12) 32-Lester Pierce ran to MIA 35 for 5 yards. Tackle by 54-Ed Dillon.</t>
   </si>
   <si>
     <t>9:40</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-5-MIA 35 (9:39) 7-Wendell Anderson pass complete to 31-William Vance to MIA 45 for 10 yards. Tackle by 96-Michael Swanson.</t>
   </si>
   <si>
     <t>#85 Raymond Peterson - TE</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MIA 45 (8:51) 21-George Shively ran to MIA 50 for 4 yards. Tackle by 49-Reginald Nguyen.</t>
   </si>
   <si>
     <t>8:19</t>
   </si>
   <si>
     <t>MIA 50</t>
   </si>
   <si>
     <t>2-6-MIA 50 (8:18) 32-Lester Pierce ran to MIA 50 for a short loss. Tackle by 79-Arthur Boudreau.</t>
   </si>
   <si>
     <t>7:38</t>
   </si>