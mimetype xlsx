--- v2 (2026-08-07)
+++ v3 (2026-10-07)
@@ -389,51 +389,51 @@
   <si>
     <t>#54 Reginald Crosby - C</t>
   </si>
   <si>
     <t>#60 Timothy Heilig - LG</t>
   </si>
   <si>
     <t>#71 David March - C</t>
   </si>
   <si>
     <t>#97 Kenny Ortiz - DT</t>
   </si>
   <si>
     <t>#91 Thomas Grant - LDE</t>
   </si>
   <si>
     <t>#42 Charles Johnson - FS</t>
   </si>
   <si>
     <t>#91 Lupe Armstrong - RDE</t>
   </si>
   <si>
     <t>#55 Guy Brown - MLB</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>#31 Anthony Pitre - FS</t>
   </si>
   <si>
     <t>#29 Ricky Blum - CB</t>
   </si>
   <si>
     <t>#50 Fletcher Peterson - MLB</t>
   </si>
   <si>
     <t>#36 Charles Bevins - DT</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>MiM 45</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>