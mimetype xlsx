--- v1 (2026-06-03)
+++ v2 (2026-10-07)
@@ -572,51 +572,51 @@
   <si>
     <t>1-10-BUF 25 (12:46) 8-Matthew Whitney sacked at BUF 17 for -8 yards (52-Vernon Wilson)</t>
   </si>
   <si>
     <t>#8 Matthew Whitney - QB</t>
   </si>
   <si>
     <t>#81 James Vasquez - WR</t>
   </si>
   <si>
     <t>#84 Robert Reynolds - WR</t>
   </si>
   <si>
     <t>#76 Dwayne Burton - C</t>
   </si>
   <si>
     <t>#70 Jose Wen - C</t>
   </si>
   <si>
     <t>#57 James Rasmussen - C</t>
   </si>
   <si>
     <t>#99 Wayne Lee - LDE</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>#95 Arthur Boudreau - DT</t>
   </si>
   <si>
     <t>#79 Claude Dame - LDE</t>
   </si>
   <si>
     <t>#96 Michael Swanson - DT</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
   <si>
     <t>BUF 17</t>
   </si>
   <si>
     <t>2-18-BUF 17 (12:09) 8-Matthew Whitney pass Pass knocked down by 49-Reginald Nguyen. incomplete, intended for 1-Earl Coddington. Pressure by 91-Robert Flanagan.</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>