--- v4 (2026-08-07)
+++ v5 (2026-10-07)
@@ -389,51 +389,51 @@
   <si>
     <t>#65 Daniel Thomas - RT</t>
   </si>
   <si>
     <t>#60 Gregory Fried - LG</t>
   </si>
   <si>
     <t>#50 Cedric Dahlke - LT</t>
   </si>
   <si>
     <t>#59 Paul Green - MLB</t>
   </si>
   <si>
     <t>#97 Kenny Ortiz - DT</t>
   </si>
   <si>
     <t>#53 Eric Sosa - SLB</t>
   </si>
   <si>
     <t>#94 Pedro Lund - CB</t>
   </si>
   <si>
     <t>#70 Roy Hurt - LDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#50 Garrett Lansberry - CB</t>
   </si>
   <si>
     <t>#57 Brian Manning - RDE</t>
   </si>
   <si>
     <t>#27 Alvin Ward - SS</t>
   </si>
   <si>
     <t>#44 Christopher Larson - SS</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>NEC 22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>