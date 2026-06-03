--- v2 (2026-03-31)
+++ v3 (2026-06-03)
@@ -12,76 +12,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="628">
   <si>
     <t>HasBall</t>
   </si>
   <si>
     <t>Game Clock</t>
   </si>
   <si>
     <t>Ball @</t>
   </si>
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t>Down</t>
   </si>
   <si>
     <t>YTG</t>
   </si>
   <si>
     <t>OffensivePlay</t>
   </si>
   <si>
     <t>DefensivePlay</t>
   </si>
   <si>
+    <t>OffensiveRule</t>
+  </si>
+  <si>
+    <t>DefensiveRule</t>
+  </si>
+  <si>
     <t>YardsGained</t>
   </si>
   <si>
     <t>Home Score</t>
   </si>
   <si>
     <t>Away Score</t>
   </si>
   <si>
     <t>PlayByPlay</t>
   </si>
   <si>
     <t>QB1</t>
   </si>
   <si>
     <t>RB1</t>
   </si>
   <si>
     <t>RB2</t>
   </si>
   <si>
     <t>FB2</t>
   </si>
   <si>
     <t>FB1</t>
@@ -1373,51 +1379,51 @@
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>1-10-NEC 41 (12:57) 1-Stanley McKeon pass complete to 28-John Parker to NEC 14 for 27 yards. Tackle by 94-Christopher Grissom. 28-John Parker breaks down the CB.</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>NEC 14</t>
   </si>
   <si>
     <t>1-10-NEC 14 (12:08) 47-Anthony Crawford ran to NEC 12 for 3 yards. Tackle by 70-Randy Newton.</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>NEC 12</t>
   </si>
   <si>
     <t>2-7-NEC 12 (11:22) 1-Stanley McKeon pass complete to 47-Anthony Crawford to NEC 11 for a short gain. Tackle by 48-Jason Robertson.</t>
   </si>
   <si>
-    <t>#37 Jeffrey Pritchett - LDE</t>
+    <t>#37 Jeffrey Pritchett - SS</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>NEC 11</t>
   </si>
   <si>
     <t>3-7-NEC 11 (10:37) 89-Bryant Minick ran to NEC 5 for 6 yards. Tackle by 72-Alvin Moore.</t>
   </si>
   <si>
     <t>9:57</t>
   </si>
   <si>
     <t>NEC 5</t>
   </si>
   <si>
     <t>4-1-NEC 5 (9:56) 7-Ronald Grundy 22 yard field goal is GOOD. SEA 13 NEC 6</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>(9:54) 7-Ronald Grundy kicks 74 yards from SEA 35 to NEC -9. Touchback.</t>
   </si>
@@ -2237,143 +2243,145 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD182"/>
+  <dimension ref="A1:CF182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="311.353" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="32.992" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="65" max="65" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="32.992" bestFit="true" customWidth="true" style="0"/>
-[...14 lines deleted...]
-    <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -2576,80 +2584,86 @@
       </c>
       <c r="BW1" t="s">
         <v>74</v>
       </c>
       <c r="BX1" t="s">
         <v>75</v>
       </c>
       <c r="BY1" t="s">
         <v>76</v>
       </c>
       <c r="BZ1" t="s">
         <v>77</v>
       </c>
       <c r="CA1" t="s">
         <v>78</v>
       </c>
       <c r="CB1" t="s">
         <v>79</v>
       </c>
       <c r="CC1" t="s">
         <v>80</v>
       </c>
       <c r="CD1" t="s">
         <v>81</v>
       </c>
+      <c r="CE1" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>83</v>
+      </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:84">
       <c r="A2"/>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C2"/>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
         <v>4</v>
       </c>
       <c r="F2">
         <v>10</v>
       </c>
-      <c r="I2">
-[...4 lines deleted...]
-      </c>
+      <c r="I2"/>
+      <c r="J2"/>
       <c r="K2">
         <v>0</v>
       </c>
-      <c r="L2" t="s">
-[...3 lines deleted...]
-      <c r="N2"/>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2" t="s">
+        <v>85</v>
+      </c>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
@@ -2674,6090 +2688,6172 @@
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" t="s">
         <v>84</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D3">
         <v>1</v>
       </c>
       <c r="E3">
         <v>6</v>
       </c>
       <c r="F3">
         <v>10</v>
       </c>
       <c r="G3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H3" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3"/>
       <c r="K3">
         <v>0</v>
       </c>
-      <c r="L3" t="s">
-[...3 lines deleted...]
-      <c r="N3"/>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3" t="s">
+        <v>90</v>
+      </c>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-      <c r="AX3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="BA3" t="s">
         <v>91</v>
       </c>
+      <c r="BA3"/>
       <c r="BB3" t="s">
         <v>92</v>
       </c>
       <c r="BC3" t="s">
         <v>93</v>
       </c>
       <c r="BD3" t="s">
         <v>94</v>
       </c>
       <c r="BE3" t="s">
         <v>95</v>
       </c>
       <c r="BF3" t="s">
         <v>96</v>
       </c>
       <c r="BG3" t="s">
         <v>97</v>
       </c>
       <c r="BH3" t="s">
         <v>98</v>
       </c>
       <c r="BI3" t="s">
         <v>99</v>
       </c>
       <c r="BJ3" t="s">
         <v>100</v>
       </c>
-      <c r="BK3"/>
-      <c r="BL3"/>
+      <c r="BK3" t="s">
+        <v>101</v>
+      </c>
+      <c r="BL3" t="s">
+        <v>102</v>
+      </c>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D4">
         <v>1</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
         <v>10</v>
       </c>
       <c r="G4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I4">
+        <v>107</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4">
         <v>-3</v>
       </c>
-      <c r="J4">
+      <c r="L4">
         <v>0</v>
       </c>
-      <c r="K4">
+      <c r="M4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N4" t="s">
         <v>108</v>
       </c>
-      <c r="O4"/>
+      <c r="O4" t="s">
+        <v>109</v>
+      </c>
       <c r="P4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q4" t="s">
         <v>110</v>
       </c>
+      <c r="Q4"/>
       <c r="R4" t="s">
         <v>111</v>
       </c>
-      <c r="S4"/>
+      <c r="S4" t="s">
+        <v>112</v>
+      </c>
       <c r="T4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U4"/>
-      <c r="V4"/>
+      <c r="V4" t="s">
+        <v>114</v>
+      </c>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4" t="s">
         <v>115</v>
       </c>
       <c r="AB4" t="s">
         <v>116</v>
       </c>
       <c r="AC4" t="s">
         <v>117</v>
       </c>
-      <c r="AD4"/>
+      <c r="AD4" t="s">
+        <v>118</v>
+      </c>
       <c r="AE4" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AF4" t="s">
         <v>119</v>
       </c>
+      <c r="AF4"/>
       <c r="AG4" t="s">
         <v>120</v>
       </c>
       <c r="AH4" t="s">
         <v>121</v>
       </c>
       <c r="AI4" t="s">
         <v>122</v>
       </c>
       <c r="AJ4" t="s">
         <v>123</v>
       </c>
       <c r="AK4" t="s">
         <v>124</v>
       </c>
-      <c r="AL4"/>
+      <c r="AL4" t="s">
+        <v>125</v>
+      </c>
       <c r="AM4" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN4" t="s">
         <v>126</v>
       </c>
+      <c r="AN4"/>
       <c r="AO4" t="s">
         <v>127</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4"/>
+      <c r="AP4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>129</v>
+      </c>
       <c r="AR4"/>
-      <c r="AS4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS4"/>
       <c r="AT4"/>
-      <c r="AU4"/>
+      <c r="AU4" t="s">
+        <v>130</v>
+      </c>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:82">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D5">
         <v>1</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H5" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I5">
+        <v>134</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
         <v>11</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>0</v>
       </c>
-      <c r="L5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O5"/>
+        <v>135</v>
+      </c>
+      <c r="O5" t="s">
+        <v>109</v>
+      </c>
       <c r="P5" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q5" t="s">
         <v>110</v>
       </c>
+      <c r="Q5"/>
       <c r="R5" t="s">
         <v>111</v>
       </c>
-      <c r="S5"/>
+      <c r="S5" t="s">
+        <v>112</v>
+      </c>
       <c r="T5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U5"/>
-      <c r="V5"/>
+      <c r="V5" t="s">
+        <v>114</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5" t="s">
         <v>115</v>
       </c>
       <c r="AB5" t="s">
         <v>116</v>
       </c>
       <c r="AC5" t="s">
         <v>117</v>
       </c>
-      <c r="AD5"/>
+      <c r="AD5" t="s">
+        <v>118</v>
+      </c>
       <c r="AE5" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF5"/>
       <c r="AG5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH5" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI5" t="s">
         <v>122</v>
       </c>
       <c r="AJ5" t="s">
         <v>123</v>
       </c>
       <c r="AK5" t="s">
         <v>124</v>
       </c>
-      <c r="AL5"/>
+      <c r="AL5" t="s">
+        <v>125</v>
+      </c>
       <c r="AM5" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN5" t="s">
         <v>126</v>
       </c>
+      <c r="AN5"/>
       <c r="AO5" t="s">
         <v>127</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5"/>
+      <c r="AP5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>129</v>
+      </c>
       <c r="AR5"/>
-      <c r="AS5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5"/>
+      <c r="AU5" t="s">
+        <v>130</v>
+      </c>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:82">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D6">
         <v>1</v>
       </c>
       <c r="E6">
         <v>3</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H6" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I6">
+        <v>140</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6">
         <v>1</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>0</v>
       </c>
-      <c r="L6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q6" t="s">
+        <v>141</v>
+      </c>
+      <c r="O6" t="s">
+        <v>109</v>
+      </c>
+      <c r="P6" t="s">
         <v>110</v>
       </c>
-      <c r="R6" t="s">
-[...2 lines deleted...]
-      <c r="S6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6" t="s">
+        <v>112</v>
+      </c>
       <c r="T6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U6"/>
       <c r="V6" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W6"/>
-      <c r="X6"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X6" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6" t="s">
         <v>115</v>
       </c>
       <c r="AB6" t="s">
         <v>116</v>
       </c>
       <c r="AC6" t="s">
         <v>117</v>
       </c>
-      <c r="AD6"/>
+      <c r="AD6" t="s">
+        <v>118</v>
+      </c>
       <c r="AE6" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF6"/>
       <c r="AG6" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH6"/>
       <c r="AI6" t="s">
         <v>122</v>
       </c>
       <c r="AJ6" t="s">
         <v>123</v>
       </c>
       <c r="AK6" t="s">
         <v>124</v>
       </c>
-      <c r="AL6"/>
+      <c r="AL6" t="s">
+        <v>125</v>
+      </c>
       <c r="AM6" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN6" t="s">
         <v>126</v>
       </c>
+      <c r="AN6"/>
       <c r="AO6" t="s">
         <v>127</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6"/>
+      <c r="AP6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>129</v>
+      </c>
       <c r="AR6"/>
-      <c r="AS6" t="s">
-[...6 lines deleted...]
-      <c r="AV6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>143</v>
+      </c>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:82">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7">
         <v>4</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H7" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
       <c r="K7">
         <v>0</v>
       </c>
-      <c r="L7" t="s">
-[...3 lines deleted...]
-      <c r="N7"/>
+      <c r="L7">
+        <v>0</v>
+      </c>
+      <c r="M7">
+        <v>0</v>
+      </c>
+      <c r="N7" t="s">
+        <v>148</v>
+      </c>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7"/>
+      <c r="AF7" t="s">
+        <v>149</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-      <c r="AW7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="AZ7"/>
-      <c r="BA7"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BB7"/>
+      <c r="BC7"/>
       <c r="BD7" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="BE7"/>
+        <v>151</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>126</v>
+      </c>
       <c r="BF7" t="s">
         <v>127</v>
       </c>
-      <c r="BG7" t="s">
+      <c r="BG7"/>
+      <c r="BH7" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ7"/>
+      <c r="BK7" t="s">
+        <v>152</v>
+      </c>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>111</v>
+      </c>
+      <c r="BU7"/>
+      <c r="BV7" t="s">
         <v>128</v>
       </c>
-      <c r="BH7"/>
-[...33 lines deleted...]
-      </c>
       <c r="BW7" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="BY7"/>
+        <v>154</v>
+      </c>
+      <c r="BX7" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY7" t="s">
+        <v>155</v>
+      </c>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:82">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
         <v>10</v>
       </c>
       <c r="G8" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H8" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I8">
+        <v>134</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
         <v>5</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="N8" t="s">
         <v>159</v>
       </c>
-      <c r="O8"/>
+      <c r="O8" t="s">
+        <v>160</v>
+      </c>
       <c r="P8" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="Q8" t="s">
         <v>161</v>
       </c>
+      <c r="Q8"/>
       <c r="R8" t="s">
         <v>162</v>
       </c>
       <c r="S8" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U8"/>
+        <v>163</v>
+      </c>
+      <c r="T8" t="s">
+        <v>164</v>
+      </c>
+      <c r="U8" t="s">
+        <v>150</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8" t="s">
         <v>165</v>
       </c>
       <c r="AB8" t="s">
         <v>166</v>
       </c>
       <c r="AC8" t="s">
         <v>167</v>
       </c>
-      <c r="AD8"/>
+      <c r="AD8" t="s">
+        <v>168</v>
+      </c>
       <c r="AE8" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF8"/>
+      <c r="AG8" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI8" t="s">
         <v>93</v>
       </c>
-      <c r="AF8" t="s">
-[...2 lines deleted...]
-      <c r="AG8" t="s">
+      <c r="AJ8" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN8"/>
+      <c r="AO8" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ8" t="s">
         <v>91</v>
       </c>
-      <c r="AH8" t="s">
-[...22 lines deleted...]
-      <c r="AQ8"/>
       <c r="AR8"/>
-      <c r="AS8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8"/>
+      <c r="AU8" t="s">
+        <v>174</v>
+      </c>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C9" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D9">
         <v>1</v>
       </c>
       <c r="E9">
         <v>2</v>
       </c>
       <c r="F9">
         <v>5</v>
       </c>
       <c r="G9" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H9" t="s">
-        <v>176</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
       <c r="K9">
         <v>0</v>
       </c>
-      <c r="L9" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L9">
+        <v>0</v>
+      </c>
+      <c r="M9">
+        <v>0</v>
       </c>
       <c r="N9" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q9" t="s">
+        <v>179</v>
+      </c>
+      <c r="O9" t="s">
+        <v>160</v>
+      </c>
+      <c r="P9" t="s">
         <v>161</v>
       </c>
+      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S9" t="s">
+        <v>163</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
       <c r="V9" t="s">
         <v>180</v>
       </c>
-      <c r="W9"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W9" t="s">
+        <v>181</v>
+      </c>
+      <c r="X9" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9" t="s">
         <v>165</v>
       </c>
       <c r="AB9" t="s">
         <v>166</v>
       </c>
       <c r="AC9" t="s">
         <v>167</v>
       </c>
-      <c r="AD9"/>
+      <c r="AD9" t="s">
+        <v>168</v>
+      </c>
       <c r="AE9" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF9"/>
       <c r="AG9" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH9"/>
       <c r="AI9" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ9"/>
       <c r="AK9" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL9"/>
+        <v>172</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>101</v>
+      </c>
       <c r="AM9" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN9"/>
       <c r="AO9" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP9"/>
+        <v>173</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR9"/>
       <c r="AS9" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV9"/>
+        <v>94</v>
+      </c>
+      <c r="AT9"/>
+      <c r="AU9" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>183</v>
+      </c>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C10" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10">
         <v>3</v>
       </c>
       <c r="F10">
         <v>5</v>
       </c>
       <c r="G10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H10" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I10">
+        <v>185</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>4</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>0</v>
       </c>
-      <c r="L10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O10"/>
+        <v>186</v>
+      </c>
+      <c r="O10" t="s">
+        <v>160</v>
+      </c>
       <c r="P10" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="Q10" t="s">
         <v>161</v>
       </c>
+      <c r="Q10"/>
       <c r="R10" t="s">
         <v>162</v>
       </c>
       <c r="S10" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U10"/>
+        <v>163</v>
+      </c>
+      <c r="T10" t="s">
+        <v>164</v>
+      </c>
+      <c r="U10" t="s">
+        <v>150</v>
+      </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
       <c r="AA10" t="s">
         <v>165</v>
       </c>
       <c r="AB10" t="s">
         <v>166</v>
       </c>
       <c r="AC10" t="s">
         <v>167</v>
       </c>
-      <c r="AD10"/>
+      <c r="AD10" t="s">
+        <v>168</v>
+      </c>
       <c r="AE10" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF10"/>
+      <c r="AG10" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI10" t="s">
         <v>93</v>
       </c>
-      <c r="AF10" t="s">
-[...2 lines deleted...]
-      <c r="AG10" t="s">
+      <c r="AJ10" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN10"/>
+      <c r="AO10" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ10" t="s">
         <v>91</v>
       </c>
-      <c r="AH10" t="s">
-[...22 lines deleted...]
-      <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS10"/>
       <c r="AT10"/>
-      <c r="AU10"/>
+      <c r="AU10" t="s">
+        <v>174</v>
+      </c>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C11" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D11">
         <v>1</v>
       </c>
       <c r="E11">
         <v>4</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H11" t="s">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
       <c r="K11">
         <v>0</v>
       </c>
-      <c r="L11" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L11">
+        <v>0</v>
+      </c>
+      <c r="M11">
+        <v>0</v>
       </c>
       <c r="N11" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q11" t="s">
+        <v>191</v>
+      </c>
+      <c r="O11" t="s">
+        <v>160</v>
+      </c>
+      <c r="P11" t="s">
         <v>161</v>
       </c>
-      <c r="R11" t="s">
-[...2 lines deleted...]
-      <c r="S11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11" t="s">
+        <v>163</v>
+      </c>
       <c r="T11" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U11"/>
       <c r="V11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W11"/>
-      <c r="X11"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X11" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y11"/>
+      <c r="Z11"/>
       <c r="AA11" t="s">
         <v>165</v>
       </c>
       <c r="AB11" t="s">
         <v>166</v>
       </c>
       <c r="AC11" t="s">
         <v>167</v>
       </c>
-      <c r="AD11"/>
+      <c r="AD11" t="s">
+        <v>168</v>
+      </c>
       <c r="AE11" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF11"/>
       <c r="AG11" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH11"/>
+      <c r="AI11" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN11"/>
+      <c r="AO11" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ11" t="s">
         <v>91</v>
       </c>
-      <c r="AH11" t="s">
-[...22 lines deleted...]
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11" t="s">
-[...6 lines deleted...]
-      <c r="AV11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>183</v>
+      </c>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C12" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
         <v>10</v>
       </c>
       <c r="G12" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H12" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I12">
+        <v>134</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>7</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>0</v>
       </c>
-      <c r="L12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N12" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O12"/>
+        <v>194</v>
+      </c>
+      <c r="O12" t="s">
+        <v>109</v>
+      </c>
       <c r="P12" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q12" t="s">
         <v>110</v>
       </c>
+      <c r="Q12"/>
       <c r="R12" t="s">
         <v>111</v>
       </c>
       <c r="S12" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="U12"/>
+        <v>112</v>
+      </c>
+      <c r="T12" t="s">
+        <v>113</v>
+      </c>
+      <c r="U12" t="s">
+        <v>195</v>
+      </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y12"/>
+      <c r="Z12"/>
       <c r="AA12" t="s">
         <v>115</v>
       </c>
       <c r="AB12" t="s">
         <v>116</v>
       </c>
       <c r="AC12" t="s">
         <v>117</v>
       </c>
-      <c r="AD12"/>
+      <c r="AD12" t="s">
+        <v>118</v>
+      </c>
       <c r="AE12" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF12"/>
       <c r="AG12" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH12" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI12" t="s">
         <v>122</v>
       </c>
       <c r="AJ12" t="s">
         <v>123</v>
       </c>
       <c r="AK12" t="s">
         <v>124</v>
       </c>
-      <c r="AL12"/>
+      <c r="AL12" t="s">
+        <v>125</v>
+      </c>
       <c r="AM12" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN12" t="s">
         <v>126</v>
       </c>
+      <c r="AN12"/>
       <c r="AO12" t="s">
         <v>127</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
+      <c r="AP12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>129</v>
+      </c>
       <c r="AR12"/>
-      <c r="AS12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12"/>
+      <c r="AU12" t="s">
+        <v>130</v>
+      </c>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:82">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D13">
         <v>1</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13">
         <v>3</v>
       </c>
       <c r="G13" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H13" t="s">
-        <v>197</v>
-[...6 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
       <c r="K13">
         <v>0</v>
       </c>
-      <c r="L13" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="L13">
+        <v>0</v>
+      </c>
+      <c r="M13">
+        <v>0</v>
       </c>
       <c r="N13" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O13" t="s">
+        <v>109</v>
+      </c>
+      <c r="P13" t="s">
         <v>110</v>
       </c>
-      <c r="R13" t="s">
-[...2 lines deleted...]
-      <c r="S13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13" t="s">
+        <v>112</v>
+      </c>
       <c r="T13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U13"/>
       <c r="V13" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W13"/>
-      <c r="X13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X13" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
       <c r="AA13" t="s">
         <v>115</v>
       </c>
       <c r="AB13" t="s">
         <v>116</v>
       </c>
       <c r="AC13" t="s">
         <v>117</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13" t="s">
+        <v>118</v>
+      </c>
       <c r="AE13" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF13"/>
       <c r="AG13" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH13"/>
       <c r="AI13" t="s">
         <v>122</v>
       </c>
       <c r="AJ13" t="s">
         <v>123</v>
       </c>
       <c r="AK13" t="s">
         <v>124</v>
       </c>
-      <c r="AL13"/>
+      <c r="AL13" t="s">
+        <v>125</v>
+      </c>
       <c r="AM13" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN13" t="s">
         <v>126</v>
       </c>
+      <c r="AN13"/>
       <c r="AO13" t="s">
         <v>127</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
+      <c r="AP13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>129</v>
+      </c>
       <c r="AR13"/>
-      <c r="AS13" t="s">
-[...6 lines deleted...]
-      <c r="AV13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>143</v>
+      </c>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:82">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C14" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D14">
         <v>1</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
         <v>10</v>
       </c>
       <c r="G14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H14" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I14">
+        <v>203</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14">
         <v>6</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>0</v>
       </c>
-      <c r="L14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="O14" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="Q14"/>
+        <v>160</v>
+      </c>
+      <c r="P14" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>181</v>
+      </c>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T14"/>
+      <c r="U14"/>
       <c r="V14" t="s">
         <v>180</v>
       </c>
-      <c r="W14"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W14" t="s">
+        <v>150</v>
+      </c>
+      <c r="X14" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
       <c r="AA14" t="s">
         <v>165</v>
       </c>
       <c r="AB14" t="s">
         <v>166</v>
       </c>
       <c r="AC14" t="s">
         <v>167</v>
       </c>
-      <c r="AD14"/>
+      <c r="AD14" t="s">
+        <v>168</v>
+      </c>
       <c r="AE14" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF14"/>
       <c r="AG14" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH14"/>
       <c r="AI14" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ14"/>
+        <v>93</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>171</v>
+      </c>
       <c r="AK14" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL14"/>
       <c r="AM14" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN14"/>
       <c r="AO14" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP14"/>
+        <v>173</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR14"/>
       <c r="AS14" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV14"/>
+        <v>94</v>
+      </c>
+      <c r="AT14"/>
+      <c r="AU14" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>183</v>
+      </c>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:82">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C15" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D15">
         <v>1</v>
       </c>
       <c r="E15">
         <v>2</v>
       </c>
       <c r="F15">
         <v>4</v>
       </c>
       <c r="G15" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H15" t="s">
-        <v>204</v>
-[...6 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
       <c r="K15">
         <v>0</v>
       </c>
-      <c r="L15" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L15">
+        <v>0</v>
+      </c>
+      <c r="M15">
+        <v>0</v>
       </c>
       <c r="N15" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q15" t="s">
+        <v>207</v>
+      </c>
+      <c r="O15" t="s">
+        <v>160</v>
+      </c>
+      <c r="P15" t="s">
         <v>161</v>
       </c>
-      <c r="R15" t="s">
-[...2 lines deleted...]
-      <c r="S15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15" t="s">
+        <v>163</v>
+      </c>
       <c r="T15" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U15"/>
       <c r="V15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W15"/>
-      <c r="X15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X15" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15" t="s">
         <v>165</v>
       </c>
       <c r="AB15" t="s">
         <v>166</v>
       </c>
       <c r="AC15" t="s">
         <v>167</v>
       </c>
-      <c r="AD15"/>
+      <c r="AD15" t="s">
+        <v>168</v>
+      </c>
       <c r="AE15" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF15"/>
       <c r="AG15" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH15"/>
       <c r="AI15" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ15"/>
       <c r="AK15" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL15" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM15" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="AN15" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AO15" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ15"/>
+        <v>173</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>91</v>
+      </c>
       <c r="AR15"/>
-      <c r="AS15" t="s">
-[...6 lines deleted...]
-      <c r="AV15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>183</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16">
         <v>3</v>
       </c>
       <c r="F16">
         <v>4</v>
       </c>
       <c r="G16" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H16" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I16">
+        <v>178</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>1</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>0</v>
       </c>
-      <c r="L16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N16" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P16"/>
+        <v>210</v>
+      </c>
+      <c r="O16" t="s">
+        <v>160</v>
+      </c>
+      <c r="P16" t="s">
+        <v>161</v>
+      </c>
       <c r="Q16"/>
-      <c r="R16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R16"/>
       <c r="S16"/>
       <c r="T16" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U16"/>
       <c r="V16" t="s">
         <v>180</v>
       </c>
-      <c r="W16"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W16" t="s">
+        <v>181</v>
+      </c>
+      <c r="X16" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
       <c r="AA16" t="s">
         <v>165</v>
       </c>
       <c r="AB16" t="s">
         <v>166</v>
       </c>
       <c r="AC16" t="s">
         <v>167</v>
       </c>
-      <c r="AD16"/>
+      <c r="AD16" t="s">
+        <v>168</v>
+      </c>
       <c r="AE16" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF16"/>
       <c r="AG16" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH16"/>
       <c r="AI16" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ16"/>
       <c r="AK16" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL16"/>
+        <v>172</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>101</v>
+      </c>
       <c r="AM16" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN16"/>
       <c r="AO16" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP16"/>
+        <v>173</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ16" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR16"/>
       <c r="AS16" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV16"/>
+        <v>94</v>
+      </c>
+      <c r="AT16"/>
+      <c r="AU16" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>183</v>
+      </c>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:82">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C17" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D17">
         <v>1</v>
       </c>
       <c r="E17">
         <v>4</v>
       </c>
       <c r="F17">
         <v>3</v>
       </c>
       <c r="G17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H17" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17"/>
       <c r="K17">
         <v>0</v>
       </c>
-      <c r="L17" t="s">
-[...3 lines deleted...]
-      <c r="N17"/>
+      <c r="L17">
+        <v>0</v>
+      </c>
+      <c r="M17">
+        <v>0</v>
+      </c>
+      <c r="N17" t="s">
+        <v>213</v>
+      </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD17"/>
       <c r="AE17"/>
-      <c r="AF17"/>
+      <c r="AF17" t="s">
+        <v>214</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-      <c r="AW17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17" t="s">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="AZ17"/>
-      <c r="BA17"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA17" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB17"/>
+      <c r="BC17"/>
       <c r="BD17" t="s">
         <v>94</v>
       </c>
-      <c r="BE17"/>
+      <c r="BE17" t="s">
+        <v>100</v>
+      </c>
       <c r="BF17" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="BH17"/>
+        <v>96</v>
+      </c>
+      <c r="BG17"/>
+      <c r="BH17" t="s">
+        <v>101</v>
+      </c>
       <c r="BI17" t="s">
         <v>95</v>
       </c>
       <c r="BJ17"/>
-      <c r="BK17"/>
+      <c r="BK17" t="s">
+        <v>97</v>
+      </c>
       <c r="BL17"/>
-      <c r="BM17" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BM17"/>
+      <c r="BN17"/>
       <c r="BO17" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP17" t="s">
         <v>163</v>
       </c>
-      <c r="BP17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ17" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="BR17" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="BS17"/>
+        <v>150</v>
+      </c>
+      <c r="BS17" t="s">
+        <v>169</v>
+      </c>
       <c r="BT17" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="BU17"/>
       <c r="BV17" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="BW17" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="BY17"/>
+        <v>99</v>
+      </c>
+      <c r="BX17" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>117</v>
+      </c>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:82">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B18" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C18" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D18">
         <v>1</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
         <v>10</v>
       </c>
       <c r="G18" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H18" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I18">
+        <v>134</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18">
         <v>6</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>0</v>
       </c>
-      <c r="L18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N18" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O18"/>
+        <v>217</v>
+      </c>
+      <c r="O18" t="s">
+        <v>109</v>
+      </c>
       <c r="P18" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q18" t="s">
         <v>110</v>
       </c>
+      <c r="Q18"/>
       <c r="R18" t="s">
         <v>111</v>
       </c>
       <c r="S18" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="U18"/>
+        <v>112</v>
+      </c>
+      <c r="T18" t="s">
+        <v>113</v>
+      </c>
+      <c r="U18" t="s">
+        <v>195</v>
+      </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18" t="s">
         <v>115</v>
       </c>
       <c r="AB18" t="s">
         <v>116</v>
       </c>
       <c r="AC18" t="s">
         <v>117</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18" t="s">
+        <v>118</v>
+      </c>
       <c r="AE18" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF18"/>
       <c r="AG18" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH18" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI18" t="s">
         <v>122</v>
       </c>
       <c r="AJ18" t="s">
         <v>123</v>
       </c>
       <c r="AK18" t="s">
         <v>124</v>
       </c>
-      <c r="AL18"/>
+      <c r="AL18" t="s">
+        <v>125</v>
+      </c>
       <c r="AM18" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN18" t="s">
         <v>126</v>
       </c>
+      <c r="AN18"/>
       <c r="AO18" t="s">
         <v>127</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18"/>
+      <c r="AP18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>129</v>
+      </c>
       <c r="AR18"/>
-      <c r="AS18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18"/>
+      <c r="AU18" t="s">
+        <v>130</v>
+      </c>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:82">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B19" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C19" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D19">
         <v>1</v>
       </c>
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19">
         <v>4</v>
       </c>
       <c r="G19" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="H19" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19"/>
       <c r="K19">
         <v>0</v>
       </c>
-      <c r="L19" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="L19">
+        <v>0</v>
+      </c>
+      <c r="M19">
+        <v>0</v>
       </c>
       <c r="N19" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O19"/>
+        <v>221</v>
+      </c>
+      <c r="O19" t="s">
+        <v>109</v>
+      </c>
       <c r="P19" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q19" t="s">
         <v>110</v>
       </c>
+      <c r="Q19"/>
       <c r="R19" t="s">
         <v>111</v>
       </c>
       <c r="S19" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="U19"/>
+        <v>112</v>
+      </c>
+      <c r="T19" t="s">
+        <v>113</v>
+      </c>
+      <c r="U19" t="s">
+        <v>195</v>
+      </c>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19" t="s">
         <v>115</v>
       </c>
       <c r="AB19" t="s">
         <v>116</v>
       </c>
       <c r="AC19" t="s">
         <v>117</v>
       </c>
-      <c r="AD19"/>
+      <c r="AD19" t="s">
+        <v>118</v>
+      </c>
       <c r="AE19" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF19"/>
       <c r="AG19" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH19" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI19" t="s">
         <v>122</v>
       </c>
       <c r="AJ19" t="s">
         <v>123</v>
       </c>
       <c r="AK19" t="s">
         <v>124</v>
       </c>
-      <c r="AL19"/>
+      <c r="AL19" t="s">
+        <v>125</v>
+      </c>
       <c r="AM19" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN19" t="s">
         <v>126</v>
       </c>
+      <c r="AN19"/>
       <c r="AO19" t="s">
         <v>127</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
+      <c r="AP19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>129</v>
+      </c>
       <c r="AR19"/>
-      <c r="AS19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19"/>
+      <c r="AU19" t="s">
+        <v>130</v>
+      </c>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:82">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B20" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C20" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D20">
         <v>1</v>
       </c>
       <c r="E20">
         <v>3</v>
       </c>
       <c r="F20">
         <v>5</v>
       </c>
       <c r="G20" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H20" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
       <c r="K20">
         <v>0</v>
       </c>
-      <c r="L20" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="L20">
+        <v>0</v>
+      </c>
+      <c r="M20">
+        <v>0</v>
       </c>
       <c r="N20" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O20"/>
+        <v>224</v>
+      </c>
+      <c r="O20" t="s">
+        <v>109</v>
+      </c>
       <c r="P20" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q20" t="s">
         <v>110</v>
       </c>
+      <c r="Q20"/>
       <c r="R20" t="s">
         <v>111</v>
       </c>
-      <c r="S20"/>
+      <c r="S20" t="s">
+        <v>112</v>
+      </c>
       <c r="T20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U20"/>
-      <c r="V20"/>
+      <c r="V20" t="s">
+        <v>114</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20" t="s">
         <v>115</v>
       </c>
       <c r="AB20" t="s">
         <v>116</v>
       </c>
       <c r="AC20" t="s">
         <v>117</v>
       </c>
-      <c r="AD20"/>
+      <c r="AD20" t="s">
+        <v>118</v>
+      </c>
       <c r="AE20" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF20"/>
       <c r="AG20" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH20" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI20" t="s">
         <v>122</v>
       </c>
       <c r="AJ20" t="s">
         <v>123</v>
       </c>
       <c r="AK20" t="s">
         <v>124</v>
       </c>
-      <c r="AL20"/>
+      <c r="AL20" t="s">
+        <v>125</v>
+      </c>
       <c r="AM20" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN20" t="s">
         <v>126</v>
       </c>
+      <c r="AN20"/>
       <c r="AO20" t="s">
         <v>127</v>
       </c>
-      <c r="AP20"/>
-      <c r="AQ20"/>
+      <c r="AP20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>129</v>
+      </c>
       <c r="AR20"/>
-      <c r="AS20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20"/>
+      <c r="AU20" t="s">
+        <v>130</v>
+      </c>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:82">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C21" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D21">
         <v>1</v>
       </c>
       <c r="E21">
         <v>4</v>
       </c>
       <c r="F21">
         <v>5</v>
       </c>
       <c r="G21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H21" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
       <c r="K21">
         <v>0</v>
       </c>
-      <c r="L21" t="s">
-[...3 lines deleted...]
-      <c r="N21"/>
+      <c r="L21">
+        <v>0</v>
+      </c>
+      <c r="M21">
+        <v>0</v>
+      </c>
+      <c r="N21" t="s">
+        <v>226</v>
+      </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21"/>
+      <c r="AF21" t="s">
+        <v>149</v>
+      </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="AZ21"/>
-      <c r="BA21"/>
-[...3 lines deleted...]
-      <c r="BC21" t="s">
+      <c r="BA21" t="s">
         <v>150</v>
       </c>
+      <c r="BB21"/>
+      <c r="BC21"/>
       <c r="BD21" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="BE21"/>
+        <v>143</v>
+      </c>
+      <c r="BE21" t="s">
+        <v>152</v>
+      </c>
       <c r="BF21" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="BG21" t="s">
         <v>127</v>
       </c>
-      <c r="BH21"/>
+      <c r="BG21"/>
+      <c r="BH21" t="s">
+        <v>151</v>
+      </c>
       <c r="BI21" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ21"/>
+      <c r="BK21" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS21" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>111</v>
+      </c>
+      <c r="BU21"/>
+      <c r="BV21" t="s">
+        <v>227</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX21" t="s">
+        <v>155</v>
+      </c>
+      <c r="BY21" t="s">
         <v>128</v>
       </c>
-      <c r="BJ21"/>
-[...34 lines deleted...]
-      <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:82">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C22" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D22">
         <v>1</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
         <v>10</v>
       </c>
       <c r="G22" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H22" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I22">
+        <v>178</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>7</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>0</v>
       </c>
-      <c r="L22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N22" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q22" t="s">
+        <v>230</v>
+      </c>
+      <c r="O22" t="s">
+        <v>160</v>
+      </c>
+      <c r="P22" t="s">
         <v>161</v>
       </c>
+      <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S22" t="s">
+        <v>163</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22"/>
       <c r="V22" t="s">
         <v>180</v>
       </c>
-      <c r="W22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W22" t="s">
+        <v>181</v>
+      </c>
+      <c r="X22" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22" t="s">
         <v>165</v>
       </c>
       <c r="AB22" t="s">
         <v>166</v>
       </c>
       <c r="AC22" t="s">
         <v>167</v>
       </c>
-      <c r="AD22"/>
+      <c r="AD22" t="s">
+        <v>168</v>
+      </c>
       <c r="AE22" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF22"/>
       <c r="AG22" t="s">
-        <v>169</v>
+        <v>95</v>
       </c>
       <c r="AH22"/>
       <c r="AI22" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="AJ22"/>
       <c r="AK22" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL22"/>
+        <v>172</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>101</v>
+      </c>
       <c r="AM22" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN22"/>
       <c r="AO22" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP22"/>
+        <v>173</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ22" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR22"/>
       <c r="AS22" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV22"/>
+        <v>94</v>
+      </c>
+      <c r="AT22"/>
+      <c r="AU22" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>183</v>
+      </c>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C23" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D23">
         <v>1</v>
       </c>
       <c r="E23">
         <v>2</v>
       </c>
       <c r="F23">
         <v>3</v>
       </c>
       <c r="G23" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H23" t="s">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
       <c r="K23">
         <v>0</v>
       </c>
-      <c r="L23" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L23">
+        <v>0</v>
+      </c>
+      <c r="M23">
+        <v>0</v>
       </c>
       <c r="N23" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q23" t="s">
+        <v>233</v>
+      </c>
+      <c r="O23" t="s">
+        <v>160</v>
+      </c>
+      <c r="P23" t="s">
         <v>161</v>
       </c>
-      <c r="R23" t="s">
-[...2 lines deleted...]
-      <c r="S23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23" t="s">
+        <v>163</v>
+      </c>
       <c r="T23" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U23"/>
       <c r="V23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W23"/>
-      <c r="X23"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X23" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y23"/>
+      <c r="Z23"/>
       <c r="AA23" t="s">
         <v>165</v>
       </c>
       <c r="AB23" t="s">
         <v>166</v>
       </c>
       <c r="AC23" t="s">
         <v>167</v>
       </c>
-      <c r="AD23"/>
+      <c r="AD23" t="s">
+        <v>168</v>
+      </c>
       <c r="AE23" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF23"/>
       <c r="AG23" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH23"/>
       <c r="AI23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="AJ23" t="s">
         <v>99</v>
       </c>
       <c r="AK23" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL23"/>
+        <v>172</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>101</v>
+      </c>
       <c r="AM23" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN23"/>
       <c r="AO23" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ23"/>
+        <v>173</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>91</v>
+      </c>
       <c r="AR23"/>
-      <c r="AS23" t="s">
-[...6 lines deleted...]
-      <c r="AV23"/>
+      <c r="AS23"/>
+      <c r="AT23"/>
+      <c r="AU23" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>183</v>
+      </c>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
+        <v>234</v>
+      </c>
+      <c r="C24" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D24">
         <v>1</v>
       </c>
       <c r="E24">
         <v>3</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H24" t="s">
-        <v>176</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
       <c r="K24">
         <v>0</v>
       </c>
-      <c r="L24" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L24">
+        <v>0</v>
+      </c>
+      <c r="M24">
+        <v>0</v>
       </c>
       <c r="N24" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q24" t="s">
+        <v>235</v>
+      </c>
+      <c r="O24" t="s">
+        <v>160</v>
+      </c>
+      <c r="P24" t="s">
         <v>161</v>
       </c>
+      <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S24" t="s">
+        <v>163</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24"/>
       <c r="V24" t="s">
         <v>180</v>
       </c>
-      <c r="W24"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W24" t="s">
+        <v>181</v>
+      </c>
+      <c r="X24" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24" t="s">
         <v>165</v>
       </c>
       <c r="AB24" t="s">
         <v>166</v>
       </c>
       <c r="AC24" t="s">
         <v>167</v>
       </c>
-      <c r="AD24"/>
+      <c r="AD24" t="s">
+        <v>168</v>
+      </c>
       <c r="AE24" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF24"/>
       <c r="AG24" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH24"/>
       <c r="AI24" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ24"/>
       <c r="AK24" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL24"/>
+        <v>172</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>101</v>
+      </c>
       <c r="AM24" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN24"/>
       <c r="AO24" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP24"/>
+        <v>173</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR24"/>
       <c r="AS24" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV24"/>
+        <v>94</v>
+      </c>
+      <c r="AT24"/>
+      <c r="AU24" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>183</v>
+      </c>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C25" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D25">
         <v>1</v>
       </c>
       <c r="E25">
         <v>4</v>
       </c>
       <c r="F25">
         <v>3</v>
       </c>
       <c r="G25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H25" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
       <c r="K25">
         <v>0</v>
       </c>
-      <c r="L25" t="s">
-[...3 lines deleted...]
-      <c r="N25"/>
+      <c r="L25">
+        <v>0</v>
+      </c>
+      <c r="M25">
+        <v>0</v>
+      </c>
+      <c r="N25" t="s">
+        <v>237</v>
+      </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-      <c r="AD25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD25"/>
       <c r="AE25"/>
-      <c r="AF25"/>
+      <c r="AF25" t="s">
+        <v>214</v>
+      </c>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-      <c r="AW25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25" t="s">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="AZ25"/>
-      <c r="BA25"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA25" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB25"/>
+      <c r="BC25"/>
       <c r="BD25" t="s">
         <v>94</v>
       </c>
-      <c r="BE25"/>
+      <c r="BE25" t="s">
+        <v>97</v>
+      </c>
       <c r="BF25" t="s">
+        <v>96</v>
+      </c>
+      <c r="BG25"/>
+      <c r="BH25" t="s">
+        <v>101</v>
+      </c>
+      <c r="BI25" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ25"/>
+      <c r="BK25" t="s">
+        <v>93</v>
+      </c>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP25" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ25" t="s">
+        <v>165</v>
+      </c>
+      <c r="BR25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS25" t="s">
+        <v>169</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>168</v>
+      </c>
+      <c r="BU25"/>
+      <c r="BV25" t="s">
+        <v>173</v>
+      </c>
+      <c r="BW25" t="s">
         <v>99</v>
       </c>
-      <c r="BG25" t="s">
-[...41 lines deleted...]
-      <c r="BY25"/>
+      <c r="BX25" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>117</v>
+      </c>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C26" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D26">
         <v>1</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
         <v>10</v>
       </c>
       <c r="G26" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H26" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I26">
+        <v>241</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>2</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>0</v>
       </c>
-      <c r="L26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N26" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O26"/>
+        <v>242</v>
+      </c>
+      <c r="O26" t="s">
+        <v>109</v>
+      </c>
       <c r="P26" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q26" t="s">
         <v>110</v>
       </c>
+      <c r="Q26"/>
       <c r="R26" t="s">
         <v>111</v>
       </c>
-      <c r="S26"/>
+      <c r="S26" t="s">
+        <v>112</v>
+      </c>
       <c r="T26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U26"/>
-      <c r="V26"/>
+      <c r="V26" t="s">
+        <v>114</v>
+      </c>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26" t="s">
         <v>115</v>
       </c>
       <c r="AB26" t="s">
         <v>116</v>
       </c>
       <c r="AC26" t="s">
         <v>117</v>
       </c>
-      <c r="AD26"/>
+      <c r="AD26" t="s">
+        <v>118</v>
+      </c>
       <c r="AE26" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF26"/>
       <c r="AG26" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH26" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI26" t="s">
         <v>122</v>
       </c>
       <c r="AJ26" t="s">
         <v>123</v>
       </c>
       <c r="AK26" t="s">
         <v>124</v>
       </c>
-      <c r="AL26"/>
+      <c r="AL26" t="s">
+        <v>125</v>
+      </c>
       <c r="AM26" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN26" t="s">
         <v>126</v>
       </c>
+      <c r="AN26"/>
       <c r="AO26" t="s">
         <v>127</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
+      <c r="AP26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>129</v>
+      </c>
       <c r="AR26"/>
-      <c r="AS26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26"/>
+      <c r="AU26" t="s">
+        <v>130</v>
+      </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C27" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
       <c r="E27">
         <v>2</v>
       </c>
       <c r="F27">
         <v>8</v>
       </c>
       <c r="G27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H27" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I27">
+        <v>241</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>2</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>0</v>
       </c>
-      <c r="L27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N27" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O27"/>
+        <v>245</v>
+      </c>
+      <c r="O27" t="s">
+        <v>109</v>
+      </c>
       <c r="P27" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q27" t="s">
         <v>110</v>
       </c>
+      <c r="Q27"/>
       <c r="R27" t="s">
         <v>111</v>
       </c>
       <c r="S27" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="U27"/>
+        <v>112</v>
+      </c>
+      <c r="T27" t="s">
+        <v>113</v>
+      </c>
+      <c r="U27" t="s">
+        <v>195</v>
+      </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27" t="s">
         <v>115</v>
       </c>
       <c r="AB27" t="s">
         <v>116</v>
       </c>
       <c r="AC27" t="s">
         <v>117</v>
       </c>
-      <c r="AD27"/>
+      <c r="AD27" t="s">
+        <v>118</v>
+      </c>
       <c r="AE27" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF27"/>
       <c r="AG27" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH27" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI27" t="s">
         <v>122</v>
       </c>
       <c r="AJ27" t="s">
         <v>123</v>
       </c>
       <c r="AK27" t="s">
         <v>124</v>
       </c>
-      <c r="AL27"/>
+      <c r="AL27" t="s">
+        <v>125</v>
+      </c>
       <c r="AM27" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN27" t="s">
         <v>126</v>
       </c>
+      <c r="AN27"/>
       <c r="AO27" t="s">
         <v>127</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27"/>
+      <c r="AP27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>129</v>
+      </c>
       <c r="AR27"/>
-      <c r="AS27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27"/>
+      <c r="AU27" t="s">
+        <v>130</v>
+      </c>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C28" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D28">
         <v>1</v>
       </c>
       <c r="E28">
         <v>3</v>
       </c>
       <c r="F28">
         <v>7</v>
       </c>
       <c r="G28" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="H28" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I28">
+        <v>107</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28">
         <v>19</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>0</v>
       </c>
-      <c r="L28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N28" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O28"/>
+        <v>249</v>
+      </c>
+      <c r="O28" t="s">
+        <v>109</v>
+      </c>
       <c r="P28" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="Q28"/>
       <c r="R28" t="s">
+        <v>250</v>
+      </c>
+      <c r="S28" t="s">
         <v>111</v>
       </c>
-      <c r="S28"/>
       <c r="T28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U28"/>
-      <c r="V28"/>
+      <c r="V28" t="s">
+        <v>114</v>
+      </c>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
       <c r="AA28" t="s">
         <v>115</v>
       </c>
       <c r="AB28" t="s">
         <v>116</v>
       </c>
       <c r="AC28" t="s">
         <v>117</v>
       </c>
-      <c r="AD28"/>
+      <c r="AD28" t="s">
+        <v>118</v>
+      </c>
       <c r="AE28" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF28"/>
       <c r="AG28" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH28" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI28" t="s">
         <v>122</v>
       </c>
       <c r="AJ28" t="s">
         <v>123</v>
       </c>
       <c r="AK28" t="s">
         <v>124</v>
       </c>
-      <c r="AL28"/>
+      <c r="AL28" t="s">
+        <v>125</v>
+      </c>
       <c r="AM28" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN28" t="s">
         <v>126</v>
       </c>
+      <c r="AN28"/>
       <c r="AO28" t="s">
         <v>127</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28"/>
+      <c r="AP28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>129</v>
+      </c>
       <c r="AR28"/>
-      <c r="AS28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS28"/>
       <c r="AT28"/>
-      <c r="AU28"/>
+      <c r="AU28" t="s">
+        <v>130</v>
+      </c>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B29" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C29" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
         <v>10</v>
       </c>
       <c r="G29" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H29" t="s">
-        <v>252</v>
-[...6 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
       <c r="K29">
         <v>0</v>
       </c>
-      <c r="L29" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="L29">
+        <v>0</v>
+      </c>
+      <c r="M29">
+        <v>0</v>
       </c>
       <c r="N29" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="O29" t="s">
+        <v>109</v>
+      </c>
+      <c r="P29" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29"/>
-      <c r="T29" t="s">
+      <c r="S29" t="s">
         <v>112</v>
       </c>
-      <c r="U29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T29"/>
+      <c r="U29"/>
       <c r="V29" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z29" t="s">
         <v>114</v>
       </c>
+      <c r="W29" t="s">
+        <v>257</v>
+      </c>
+      <c r="X29" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
       <c r="AA29" t="s">
         <v>115</v>
       </c>
       <c r="AB29" t="s">
         <v>116</v>
       </c>
       <c r="AC29" t="s">
         <v>117</v>
       </c>
-      <c r="AD29"/>
+      <c r="AD29" t="s">
+        <v>118</v>
+      </c>
       <c r="AE29" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF29"/>
       <c r="AG29" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH29"/>
       <c r="AI29" t="s">
         <v>122</v>
       </c>
-      <c r="AJ29"/>
+      <c r="AJ29" t="s">
+        <v>123</v>
+      </c>
       <c r="AK29" t="s">
         <v>124</v>
       </c>
       <c r="AL29"/>
       <c r="AM29" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN29" t="s">
         <v>126</v>
       </c>
+      <c r="AN29"/>
       <c r="AO29" t="s">
         <v>127</v>
       </c>
-      <c r="AP29"/>
+      <c r="AP29" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ29" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR29"/>
       <c r="AS29" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV29"/>
+        <v>258</v>
+      </c>
+      <c r="AT29"/>
+      <c r="AU29" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>143</v>
+      </c>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B30" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C30" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D30">
         <v>1</v>
       </c>
       <c r="E30">
         <v>2</v>
       </c>
       <c r="F30">
         <v>10</v>
       </c>
       <c r="G30" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H30" t="s">
-        <v>239</v>
-[...6 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30"/>
       <c r="K30">
         <v>0</v>
       </c>
-      <c r="L30" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="L30">
+        <v>0</v>
+      </c>
+      <c r="M30">
+        <v>0</v>
       </c>
       <c r="N30" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="O30"/>
+        <v>260</v>
+      </c>
+      <c r="O30" t="s">
+        <v>109</v>
+      </c>
       <c r="P30" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="Q30"/>
       <c r="R30" t="s">
         <v>111</v>
       </c>
       <c r="S30" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="U30"/>
+        <v>112</v>
+      </c>
+      <c r="T30" t="s">
+        <v>113</v>
+      </c>
+      <c r="U30" t="s">
+        <v>195</v>
+      </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y30"/>
+      <c r="Z30"/>
       <c r="AA30" t="s">
         <v>115</v>
       </c>
       <c r="AB30" t="s">
         <v>116</v>
       </c>
       <c r="AC30" t="s">
         <v>117</v>
       </c>
-      <c r="AD30"/>
+      <c r="AD30" t="s">
+        <v>118</v>
+      </c>
       <c r="AE30" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF30"/>
       <c r="AG30" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH30" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI30" t="s">
         <v>122</v>
       </c>
       <c r="AJ30" t="s">
         <v>123</v>
       </c>
       <c r="AK30" t="s">
         <v>124</v>
       </c>
-      <c r="AL30"/>
+      <c r="AL30" t="s">
+        <v>125</v>
+      </c>
       <c r="AM30" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN30" t="s">
         <v>126</v>
       </c>
+      <c r="AN30"/>
       <c r="AO30" t="s">
         <v>127</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30"/>
+      <c r="AP30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>129</v>
+      </c>
       <c r="AR30"/>
-      <c r="AS30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30"/>
+      <c r="AU30" t="s">
+        <v>130</v>
+      </c>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
     </row>
-    <row r="31" spans="1:82">
+    <row r="31" spans="1:84">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C31" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D31">
         <v>1</v>
       </c>
       <c r="E31">
         <v>3</v>
       </c>
       <c r="F31">
         <v>10</v>
       </c>
       <c r="G31" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H31" t="s">
-        <v>261</v>
-[...6 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31"/>
       <c r="K31">
         <v>0</v>
       </c>
-      <c r="L31" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="L31">
+        <v>0</v>
+      </c>
+      <c r="M31">
+        <v>0</v>
       </c>
       <c r="N31" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q31" t="s">
+        <v>264</v>
+      </c>
+      <c r="O31" t="s">
         <v>109</v>
       </c>
+      <c r="P31" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q31"/>
       <c r="R31"/>
-      <c r="S31"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S31" t="s">
+        <v>111</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
       <c r="V31" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z31" t="s">
         <v>114</v>
       </c>
+      <c r="W31" t="s">
+        <v>257</v>
+      </c>
+      <c r="X31" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31"/>
       <c r="AA31" t="s">
         <v>115</v>
       </c>
       <c r="AB31" t="s">
         <v>116</v>
       </c>
       <c r="AC31" t="s">
         <v>117</v>
       </c>
-      <c r="AD31"/>
+      <c r="AD31" t="s">
+        <v>118</v>
+      </c>
       <c r="AE31" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF31"/>
       <c r="AG31" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH31"/>
       <c r="AI31" t="s">
         <v>122</v>
       </c>
-      <c r="AJ31"/>
+      <c r="AJ31" t="s">
+        <v>123</v>
+      </c>
       <c r="AK31" t="s">
         <v>124</v>
       </c>
       <c r="AL31"/>
       <c r="AM31" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN31" t="s">
         <v>126</v>
       </c>
+      <c r="AN31"/>
       <c r="AO31" t="s">
         <v>127</v>
       </c>
-      <c r="AP31"/>
+      <c r="AP31" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ31" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR31"/>
       <c r="AS31" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV31"/>
+        <v>258</v>
+      </c>
+      <c r="AT31"/>
+      <c r="AU31" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV31" t="s">
+        <v>143</v>
+      </c>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
     </row>
-    <row r="32" spans="1:82">
+    <row r="32" spans="1:84">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C32" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D32">
         <v>1</v>
       </c>
       <c r="E32">
         <v>4</v>
       </c>
       <c r="F32">
         <v>10</v>
       </c>
       <c r="G32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H32" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32"/>
       <c r="K32">
         <v>0</v>
       </c>
-      <c r="L32" t="s">
-[...3 lines deleted...]
-      <c r="N32"/>
+      <c r="L32">
+        <v>0</v>
+      </c>
+      <c r="M32">
+        <v>0</v>
+      </c>
+      <c r="N32" t="s">
+        <v>266</v>
+      </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-      <c r="AD32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD32"/>
       <c r="AE32"/>
-      <c r="AF32"/>
+      <c r="AF32" t="s">
+        <v>149</v>
+      </c>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
-      <c r="AW32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="AZ32"/>
-      <c r="BA32"/>
-[...3 lines deleted...]
-      <c r="BC32" t="s">
+      <c r="BA32" t="s">
         <v>150</v>
       </c>
+      <c r="BB32"/>
+      <c r="BC32"/>
       <c r="BD32" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE32" t="s">
+        <v>152</v>
+      </c>
+      <c r="BF32" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG32"/>
+      <c r="BH32" t="s">
+        <v>151</v>
+      </c>
+      <c r="BI32" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ32"/>
+      <c r="BK32" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP32" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ32" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR32" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS32" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT32" t="s">
+        <v>111</v>
+      </c>
+      <c r="BU32"/>
+      <c r="BV32" t="s">
         <v>125</v>
       </c>
-      <c r="BE32"/>
-[...40 lines deleted...]
-      </c>
       <c r="BW32" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-      <c r="BY32"/>
+        <v>154</v>
+      </c>
+      <c r="BX32" t="s">
+        <v>155</v>
+      </c>
+      <c r="BY32" t="s">
+        <v>227</v>
+      </c>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
     </row>
-    <row r="33" spans="1:82">
+    <row r="33" spans="1:84">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B33" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C33" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
         <v>10</v>
       </c>
       <c r="G33" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H33" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I33">
+        <v>107</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33"/>
+      <c r="K33">
         <v>-1</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>0</v>
       </c>
-      <c r="L33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N33" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O33"/>
+        <v>270</v>
+      </c>
+      <c r="O33" t="s">
+        <v>160</v>
+      </c>
       <c r="P33" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q33" t="s">
         <v>161</v>
       </c>
+      <c r="Q33"/>
       <c r="R33" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S33"/>
+        <v>150</v>
+      </c>
+      <c r="S33" t="s">
+        <v>163</v>
+      </c>
       <c r="T33" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U33"/>
-      <c r="V33"/>
+      <c r="V33" t="s">
+        <v>180</v>
+      </c>
       <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y33"/>
+      <c r="Z33"/>
       <c r="AA33" t="s">
         <v>165</v>
       </c>
       <c r="AB33" t="s">
         <v>166</v>
       </c>
       <c r="AC33" t="s">
         <v>167</v>
       </c>
-      <c r="AD33"/>
+      <c r="AD33" t="s">
+        <v>168</v>
+      </c>
       <c r="AE33" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF33"/>
+      <c r="AG33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI33" t="s">
         <v>93</v>
       </c>
-      <c r="AF33" t="s">
-[...2 lines deleted...]
-      <c r="AG33" t="s">
+      <c r="AJ33" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN33"/>
+      <c r="AO33" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ33" t="s">
         <v>91</v>
       </c>
-      <c r="AH33" t="s">
-[...22 lines deleted...]
-      <c r="AQ33"/>
       <c r="AR33"/>
-      <c r="AS33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS33"/>
       <c r="AT33"/>
-      <c r="AU33"/>
+      <c r="AU33" t="s">
+        <v>174</v>
+      </c>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
     </row>
-    <row r="34" spans="1:82">
+    <row r="34" spans="1:84">
       <c r="A34" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B34" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C34" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D34">
         <v>1</v>
       </c>
       <c r="E34">
         <v>2</v>
       </c>
       <c r="F34">
         <v>11</v>
       </c>
       <c r="G34" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H34" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34"/>
       <c r="K34">
         <v>0</v>
       </c>
-      <c r="L34" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L34">
+        <v>0</v>
+      </c>
+      <c r="M34">
+        <v>0</v>
       </c>
       <c r="N34" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O34"/>
+        <v>272</v>
+      </c>
+      <c r="O34" t="s">
+        <v>160</v>
+      </c>
       <c r="P34" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q34" t="s">
         <v>161</v>
       </c>
+      <c r="Q34"/>
       <c r="R34" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S34"/>
+        <v>150</v>
+      </c>
+      <c r="S34" t="s">
+        <v>163</v>
+      </c>
       <c r="T34" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U34"/>
-      <c r="V34"/>
+      <c r="V34" t="s">
+        <v>180</v>
+      </c>
       <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
       <c r="AA34" t="s">
         <v>165</v>
       </c>
       <c r="AB34" t="s">
         <v>166</v>
       </c>
       <c r="AC34" t="s">
         <v>167</v>
       </c>
-      <c r="AD34"/>
+      <c r="AD34" t="s">
+        <v>168</v>
+      </c>
       <c r="AE34" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI34" t="s">
         <v>93</v>
       </c>
-      <c r="AF34" t="s">
-[...2 lines deleted...]
-      <c r="AG34" t="s">
+      <c r="AJ34" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN34"/>
+      <c r="AO34" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ34" t="s">
         <v>91</v>
       </c>
-      <c r="AH34" t="s">
-[...22 lines deleted...]
-      <c r="AQ34"/>
       <c r="AR34"/>
-      <c r="AS34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS34"/>
       <c r="AT34"/>
-      <c r="AU34"/>
+      <c r="AU34" t="s">
+        <v>174</v>
+      </c>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
     </row>
-    <row r="35" spans="1:82">
+    <row r="35" spans="1:84">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D35">
         <v>1</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
         <v>10</v>
       </c>
       <c r="G35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H35" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I35">
+        <v>134</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35"/>
+      <c r="K35">
         <v>-3</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>0</v>
       </c>
-      <c r="L35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N35" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O35"/>
+        <v>274</v>
+      </c>
+      <c r="O35" t="s">
+        <v>109</v>
+      </c>
       <c r="P35" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q35" t="s">
         <v>110</v>
       </c>
+      <c r="Q35"/>
       <c r="R35" t="s">
         <v>111</v>
       </c>
-      <c r="S35"/>
+      <c r="S35" t="s">
+        <v>112</v>
+      </c>
       <c r="T35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U35"/>
-      <c r="V35"/>
+      <c r="V35" t="s">
+        <v>114</v>
+      </c>
       <c r="W35"/>
       <c r="X35"/>
-      <c r="Y35" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y35"/>
+      <c r="Z35"/>
       <c r="AA35" t="s">
         <v>115</v>
       </c>
       <c r="AB35" t="s">
         <v>116</v>
       </c>
       <c r="AC35" t="s">
         <v>117</v>
       </c>
-      <c r="AD35"/>
+      <c r="AD35" t="s">
+        <v>118</v>
+      </c>
       <c r="AE35" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF35"/>
       <c r="AG35" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH35" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI35" t="s">
         <v>122</v>
       </c>
       <c r="AJ35" t="s">
         <v>123</v>
       </c>
       <c r="AK35" t="s">
         <v>124</v>
       </c>
-      <c r="AL35"/>
+      <c r="AL35" t="s">
+        <v>125</v>
+      </c>
       <c r="AM35" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN35" t="s">
         <v>126</v>
       </c>
+      <c r="AN35"/>
       <c r="AO35" t="s">
         <v>127</v>
       </c>
-      <c r="AP35"/>
-      <c r="AQ35"/>
+      <c r="AP35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>129</v>
+      </c>
       <c r="AR35"/>
-      <c r="AS35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS35"/>
       <c r="AT35"/>
-      <c r="AU35"/>
+      <c r="AU35" t="s">
+        <v>130</v>
+      </c>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
     </row>
-    <row r="36" spans="1:82">
+    <row r="36" spans="1:84">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C36" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D36">
         <v>1</v>
       </c>
       <c r="E36">
         <v>2</v>
       </c>
       <c r="F36">
         <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H36" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I36">
+        <v>134</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36">
         <v>-3</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>0</v>
       </c>
-      <c r="L36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N36" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O36"/>
+        <v>276</v>
+      </c>
+      <c r="O36" t="s">
+        <v>109</v>
+      </c>
       <c r="P36" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q36" t="s">
         <v>110</v>
       </c>
+      <c r="Q36"/>
       <c r="R36" t="s">
         <v>111</v>
       </c>
-      <c r="S36"/>
+      <c r="S36" t="s">
+        <v>112</v>
+      </c>
       <c r="T36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U36"/>
-      <c r="V36"/>
+      <c r="V36" t="s">
+        <v>114</v>
+      </c>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y36"/>
+      <c r="Z36"/>
       <c r="AA36" t="s">
         <v>115</v>
       </c>
       <c r="AB36" t="s">
         <v>116</v>
       </c>
       <c r="AC36" t="s">
         <v>117</v>
       </c>
-      <c r="AD36"/>
+      <c r="AD36" t="s">
+        <v>118</v>
+      </c>
       <c r="AE36" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF36"/>
       <c r="AG36" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH36" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI36" t="s">
         <v>122</v>
       </c>
       <c r="AJ36" t="s">
         <v>123</v>
       </c>
       <c r="AK36" t="s">
         <v>124</v>
       </c>
-      <c r="AL36"/>
+      <c r="AL36" t="s">
+        <v>125</v>
+      </c>
       <c r="AM36" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN36" t="s">
         <v>126</v>
       </c>
+      <c r="AN36"/>
       <c r="AO36" t="s">
         <v>127</v>
       </c>
-      <c r="AP36"/>
-      <c r="AQ36"/>
+      <c r="AP36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>129</v>
+      </c>
       <c r="AR36"/>
-      <c r="AS36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS36"/>
       <c r="AT36"/>
-      <c r="AU36"/>
+      <c r="AU36" t="s">
+        <v>130</v>
+      </c>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
     </row>
-    <row r="37" spans="1:82">
+    <row r="37" spans="1:84">
       <c r="A37" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B37" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C37" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D37">
         <v>1</v>
       </c>
       <c r="E37">
         <v>3</v>
       </c>
       <c r="F37">
         <v>15</v>
       </c>
       <c r="G37" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="H37" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="I37">
+        <v>263</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37">
         <v>1</v>
       </c>
-      <c r="J37">
+      <c r="L37">
         <v>0</v>
       </c>
-      <c r="K37">
+      <c r="M37">
         <v>0</v>
       </c>
-      <c r="L37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N37" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q37" t="s">
+        <v>279</v>
+      </c>
+      <c r="O37" t="s">
+        <v>109</v>
+      </c>
+      <c r="P37" t="s">
         <v>110</v>
       </c>
+      <c r="Q37"/>
       <c r="R37"/>
-      <c r="S37"/>
-      <c r="T37" t="s">
+      <c r="S37" t="s">
         <v>112</v>
       </c>
-      <c r="U37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T37"/>
+      <c r="U37"/>
       <c r="V37" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z37" t="s">
         <v>114</v>
       </c>
+      <c r="W37" t="s">
+        <v>257</v>
+      </c>
+      <c r="X37" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37" t="s">
         <v>115</v>
       </c>
       <c r="AB37" t="s">
         <v>116</v>
       </c>
       <c r="AC37" t="s">
         <v>117</v>
       </c>
-      <c r="AD37"/>
+      <c r="AD37" t="s">
+        <v>118</v>
+      </c>
       <c r="AE37" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF37"/>
       <c r="AG37" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH37"/>
       <c r="AI37" t="s">
         <v>122</v>
       </c>
-      <c r="AJ37"/>
+      <c r="AJ37" t="s">
+        <v>123</v>
+      </c>
       <c r="AK37" t="s">
         <v>124</v>
       </c>
       <c r="AL37"/>
       <c r="AM37" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN37" t="s">
         <v>126</v>
       </c>
+      <c r="AN37"/>
       <c r="AO37" t="s">
         <v>127</v>
       </c>
-      <c r="AP37"/>
+      <c r="AP37" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ37" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR37"/>
       <c r="AS37" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV37"/>
+        <v>258</v>
+      </c>
+      <c r="AT37"/>
+      <c r="AU37" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>143</v>
+      </c>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
     </row>
-    <row r="38" spans="1:82">
+    <row r="38" spans="1:84">
       <c r="A38" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B38" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C38" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D38">
         <v>1</v>
       </c>
       <c r="E38">
         <v>4</v>
       </c>
       <c r="F38">
         <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H38" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I38">
+        <v>283</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>35</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>3</v>
       </c>
-      <c r="L38" t="s">
-[...3 lines deleted...]
-      <c r="N38"/>
+      <c r="N38" t="s">
+        <v>284</v>
+      </c>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
-      <c r="AV38" t="s">
-[...6 lines deleted...]
-      <c r="AY38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38" t="s">
+        <v>285</v>
+      </c>
+      <c r="AY38" t="s">
+        <v>92</v>
+      </c>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
-      <c r="BK38" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK38"/>
+      <c r="BL38"/>
       <c r="BM38" t="s">
-        <v>151</v>
+        <v>286</v>
       </c>
       <c r="BN38" t="s">
-        <v>114</v>
+        <v>287</v>
       </c>
       <c r="BO38" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP38" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ38" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR38" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS38" t="s">
         <v>115</v>
       </c>
-      <c r="BP38" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BT38" t="s">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="BU38" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="BV38" t="s">
+        <v>155</v>
+      </c>
+      <c r="BW38" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX38" t="s">
+        <v>127</v>
+      </c>
+      <c r="BY38" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ38" t="s">
+        <v>136</v>
+      </c>
+      <c r="CA38" t="s">
+        <v>288</v>
+      </c>
+      <c r="CB38" t="s">
+        <v>181</v>
+      </c>
+      <c r="CC38" t="s">
+        <v>227</v>
+      </c>
+      <c r="CD38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE38" t="s">
         <v>125</v>
       </c>
-      <c r="BW38" t="s">
-[...21 lines deleted...]
-        <v>287</v>
+      <c r="CF38" t="s">
+        <v>289</v>
       </c>
     </row>
-    <row r="39" spans="1:82">
+    <row r="39" spans="1:84">
       <c r="A39" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B39" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C39" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D39">
         <v>1</v>
       </c>
       <c r="E39">
         <v>6</v>
       </c>
       <c r="F39">
         <v>10</v>
       </c>
       <c r="G39" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H39" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I39">
+        <v>89</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39">
         <v>0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>3</v>
       </c>
-      <c r="L39" t="s">
-[...3 lines deleted...]
-      <c r="N39"/>
+      <c r="N39" t="s">
+        <v>291</v>
+      </c>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="BA39"/>
       <c r="BB39" t="s">
-        <v>141</v>
+        <v>258</v>
       </c>
       <c r="BC39" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="BD39" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="BE39" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="BF39" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="BG39" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BH39" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="BI39" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BJ39" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-      <c r="BL39"/>
+        <v>136</v>
+      </c>
+      <c r="BK39" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL39" t="s">
+        <v>286</v>
+      </c>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
     </row>
-    <row r="40" spans="1:82">
+    <row r="40" spans="1:84">
       <c r="A40" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B40" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C40" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D40">
         <v>1</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
         <v>10</v>
       </c>
       <c r="G40" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H40" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I40">
+        <v>107</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40">
         <v>-3</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3</v>
       </c>
-      <c r="L40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N40" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O40"/>
+        <v>292</v>
+      </c>
+      <c r="O40" t="s">
+        <v>160</v>
+      </c>
       <c r="P40" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q40" t="s">
         <v>161</v>
       </c>
+      <c r="Q40"/>
       <c r="R40" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S40"/>
+        <v>150</v>
+      </c>
+      <c r="S40" t="s">
+        <v>163</v>
+      </c>
       <c r="T40" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U40"/>
-      <c r="V40"/>
+      <c r="V40" t="s">
+        <v>180</v>
+      </c>
       <c r="W40"/>
       <c r="X40"/>
-      <c r="Y40" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y40"/>
+      <c r="Z40"/>
       <c r="AA40" t="s">
         <v>165</v>
       </c>
       <c r="AB40" t="s">
         <v>166</v>
       </c>
       <c r="AC40" t="s">
         <v>167</v>
       </c>
-      <c r="AD40"/>
+      <c r="AD40" t="s">
+        <v>168</v>
+      </c>
       <c r="AE40" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF40"/>
+      <c r="AG40" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI40" t="s">
         <v>93</v>
       </c>
-      <c r="AF40" t="s">
-[...2 lines deleted...]
-      <c r="AG40" t="s">
+      <c r="AJ40" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL40" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM40" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN40"/>
+      <c r="AO40" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ40" t="s">
         <v>91</v>
       </c>
-      <c r="AH40" t="s">
-[...22 lines deleted...]
-      <c r="AQ40"/>
       <c r="AR40"/>
-      <c r="AS40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS40"/>
       <c r="AT40"/>
-      <c r="AU40"/>
+      <c r="AU40" t="s">
+        <v>174</v>
+      </c>
       <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
     </row>
-    <row r="41" spans="1:82">
+    <row r="41" spans="1:84">
       <c r="A41" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B41" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C41" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D41">
         <v>1</v>
       </c>
       <c r="E41">
         <v>2</v>
       </c>
       <c r="F41">
         <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="H41" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I41">
+        <v>107</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41">
         <v>1</v>
       </c>
-      <c r="J41">
+      <c r="L41">
         <v>0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>3</v>
       </c>
-      <c r="L41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N41" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q41" t="s">
+        <v>296</v>
+      </c>
+      <c r="O41" t="s">
+        <v>160</v>
+      </c>
+      <c r="P41" t="s">
         <v>161</v>
       </c>
-      <c r="R41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q41"/>
+      <c r="R41"/>
       <c r="S41" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="T41" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="V41"/>
+        <v>164</v>
+      </c>
+      <c r="U41" t="s">
+        <v>150</v>
+      </c>
+      <c r="V41" t="s">
+        <v>181</v>
+      </c>
       <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y41"/>
+      <c r="Z41"/>
       <c r="AA41" t="s">
         <v>165</v>
       </c>
       <c r="AB41" t="s">
         <v>166</v>
       </c>
       <c r="AC41" t="s">
         <v>167</v>
       </c>
-      <c r="AD41"/>
+      <c r="AD41" t="s">
+        <v>168</v>
+      </c>
       <c r="AE41" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF41"/>
+      <c r="AG41" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI41" t="s">
         <v>93</v>
       </c>
-      <c r="AF41" t="s">
-[...2 lines deleted...]
-      <c r="AG41" t="s">
+      <c r="AJ41" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN41"/>
+      <c r="AO41" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ41" t="s">
         <v>91</v>
       </c>
-      <c r="AH41" t="s">
-[...22 lines deleted...]
-      <c r="AQ41"/>
       <c r="AR41"/>
-      <c r="AS41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41"/>
+      <c r="AU41" t="s">
+        <v>174</v>
+      </c>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
     </row>
-    <row r="42" spans="1:82">
+    <row r="42" spans="1:84">
       <c r="A42" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B42" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C42" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D42">
         <v>1</v>
       </c>
       <c r="E42">
         <v>3</v>
       </c>
       <c r="F42">
         <v>12</v>
       </c>
       <c r="G42" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H42" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="I42">
+        <v>206</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42">
         <v>1</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>3</v>
       </c>
-      <c r="L42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N42" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q42" t="s">
+        <v>299</v>
+      </c>
+      <c r="O42" t="s">
+        <v>160</v>
+      </c>
+      <c r="P42" t="s">
         <v>161</v>
       </c>
-      <c r="R42" t="s">
-[...2 lines deleted...]
-      <c r="S42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42" t="s">
+        <v>163</v>
+      </c>
       <c r="T42" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U42"/>
       <c r="V42" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W42"/>
-      <c r="X42"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X42" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y42"/>
+      <c r="Z42"/>
       <c r="AA42" t="s">
         <v>165</v>
       </c>
       <c r="AB42" t="s">
         <v>166</v>
       </c>
       <c r="AC42" t="s">
         <v>167</v>
       </c>
-      <c r="AD42"/>
+      <c r="AD42" t="s">
+        <v>168</v>
+      </c>
       <c r="AE42" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF42"/>
       <c r="AG42" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH42"/>
       <c r="AI42" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ42"/>
       <c r="AK42" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL42" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM42" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="AN42" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AO42" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ42"/>
+        <v>173</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>91</v>
+      </c>
       <c r="AR42"/>
-      <c r="AS42" t="s">
-[...6 lines deleted...]
-      <c r="AV42"/>
+      <c r="AS42"/>
+      <c r="AT42"/>
+      <c r="AU42" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>183</v>
+      </c>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
     </row>
-    <row r="43" spans="1:82">
+    <row r="43" spans="1:84">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C43"/>
       <c r="D43">
         <v>1</v>
       </c>
       <c r="E43">
         <v>4</v>
       </c>
       <c r="F43">
         <v>11</v>
       </c>
-      <c r="I43">
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43">
         <v>0</v>
       </c>
-      <c r="J43">
+      <c r="L43">
         <v>0</v>
       </c>
-      <c r="K43">
+      <c r="M43">
         <v>3</v>
       </c>
-      <c r="L43" t="s">
-[...3 lines deleted...]
-      <c r="N43"/>
+      <c r="N43" t="s">
+        <v>301</v>
+      </c>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
@@ -8782,5938 +8878,6018 @@
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
     </row>
-    <row r="44" spans="1:82">
+    <row r="44" spans="1:84">
       <c r="A44" t="s">
+        <v>86</v>
+      </c>
+      <c r="B44" t="s">
         <v>84</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D44">
         <v>2</v>
       </c>
       <c r="E44">
         <v>4</v>
       </c>
       <c r="F44">
         <v>11</v>
       </c>
       <c r="G44" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H44" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I44">
+        <v>147</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44">
         <v>0</v>
       </c>
-      <c r="J44">
+      <c r="L44">
         <v>0</v>
       </c>
-      <c r="K44">
+      <c r="M44">
         <v>3</v>
       </c>
-      <c r="L44" t="s">
-[...3 lines deleted...]
-      <c r="N44"/>
+      <c r="N44" t="s">
+        <v>302</v>
+      </c>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44"/>
+      <c r="AF44" t="s">
+        <v>214</v>
+      </c>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
-      <c r="AW44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44" t="s">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="AZ44"/>
-      <c r="BA44"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA44" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB44"/>
+      <c r="BC44"/>
       <c r="BD44" t="s">
         <v>94</v>
       </c>
-      <c r="BE44"/>
+      <c r="BE44" t="s">
+        <v>97</v>
+      </c>
       <c r="BF44" t="s">
+        <v>96</v>
+      </c>
+      <c r="BG44"/>
+      <c r="BH44" t="s">
+        <v>101</v>
+      </c>
+      <c r="BI44" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ44"/>
+      <c r="BK44" t="s">
+        <v>93</v>
+      </c>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP44" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ44" t="s">
+        <v>165</v>
+      </c>
+      <c r="BR44" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS44" t="s">
+        <v>169</v>
+      </c>
+      <c r="BT44" t="s">
+        <v>168</v>
+      </c>
+      <c r="BU44"/>
+      <c r="BV44" t="s">
+        <v>173</v>
+      </c>
+      <c r="BW44" t="s">
         <v>99</v>
       </c>
-      <c r="BG44" t="s">
-[...41 lines deleted...]
-      <c r="BY44"/>
+      <c r="BX44" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY44" t="s">
+        <v>117</v>
+      </c>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
     </row>
-    <row r="45" spans="1:82">
+    <row r="45" spans="1:84">
       <c r="A45" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B45" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C45" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D45">
         <v>2</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
         <v>10</v>
       </c>
       <c r="G45" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H45" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="I45">
+        <v>263</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>3</v>
       </c>
-      <c r="L45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N45" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q45" t="s">
+        <v>306</v>
+      </c>
+      <c r="O45" t="s">
+        <v>109</v>
+      </c>
+      <c r="P45" t="s">
         <v>110</v>
       </c>
+      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45"/>
-      <c r="T45" t="s">
+      <c r="S45" t="s">
         <v>112</v>
       </c>
-      <c r="U45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T45"/>
+      <c r="U45"/>
       <c r="V45" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z45" t="s">
         <v>114</v>
       </c>
+      <c r="W45" t="s">
+        <v>257</v>
+      </c>
+      <c r="X45" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y45"/>
+      <c r="Z45"/>
       <c r="AA45" t="s">
         <v>115</v>
       </c>
       <c r="AB45" t="s">
         <v>116</v>
       </c>
       <c r="AC45" t="s">
         <v>117</v>
       </c>
-      <c r="AD45"/>
+      <c r="AD45" t="s">
+        <v>118</v>
+      </c>
       <c r="AE45" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF45"/>
       <c r="AG45" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH45"/>
       <c r="AI45" t="s">
         <v>122</v>
       </c>
-      <c r="AJ45"/>
+      <c r="AJ45" t="s">
+        <v>123</v>
+      </c>
       <c r="AK45" t="s">
         <v>124</v>
       </c>
       <c r="AL45"/>
       <c r="AM45" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN45" t="s">
         <v>126</v>
       </c>
+      <c r="AN45"/>
       <c r="AO45" t="s">
         <v>127</v>
       </c>
-      <c r="AP45"/>
+      <c r="AP45" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ45" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR45"/>
       <c r="AS45" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV45"/>
+        <v>258</v>
+      </c>
+      <c r="AT45"/>
+      <c r="AU45" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV45" t="s">
+        <v>143</v>
+      </c>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
     </row>
-    <row r="46" spans="1:82">
+    <row r="46" spans="1:84">
       <c r="A46" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B46" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C46" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D46">
         <v>2</v>
       </c>
       <c r="E46">
         <v>2</v>
       </c>
       <c r="F46">
         <v>10</v>
       </c>
       <c r="G46" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H46" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="I46">
+        <v>308</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46">
         <v>0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3</v>
       </c>
-      <c r="L46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N46" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      <c r="Q46" t="s">
+        <v>309</v>
+      </c>
+      <c r="O46" t="s">
         <v>109</v>
       </c>
-      <c r="R46" t="s">
+      <c r="P46" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46" t="s">
         <v>111</v>
       </c>
-      <c r="S46"/>
       <c r="T46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U46"/>
       <c r="V46" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W46"/>
-      <c r="X46"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X46" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y46"/>
+      <c r="Z46"/>
       <c r="AA46" t="s">
         <v>115</v>
       </c>
       <c r="AB46" t="s">
         <v>116</v>
       </c>
       <c r="AC46" t="s">
         <v>117</v>
       </c>
-      <c r="AD46"/>
+      <c r="AD46" t="s">
+        <v>118</v>
+      </c>
       <c r="AE46" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF46"/>
       <c r="AG46" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH46"/>
       <c r="AI46" t="s">
         <v>122</v>
       </c>
       <c r="AJ46" t="s">
         <v>123</v>
       </c>
       <c r="AK46" t="s">
         <v>124</v>
       </c>
-      <c r="AL46"/>
+      <c r="AL46" t="s">
+        <v>125</v>
+      </c>
       <c r="AM46" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN46" t="s">
         <v>126</v>
       </c>
+      <c r="AN46"/>
       <c r="AO46" t="s">
         <v>127</v>
       </c>
-      <c r="AP46"/>
-      <c r="AQ46"/>
+      <c r="AP46" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ46" t="s">
+        <v>129</v>
+      </c>
       <c r="AR46"/>
-      <c r="AS46" t="s">
-[...6 lines deleted...]
-      <c r="AV46"/>
+      <c r="AS46"/>
+      <c r="AT46"/>
+      <c r="AU46" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV46" t="s">
+        <v>143</v>
+      </c>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
     </row>
-    <row r="47" spans="1:82">
+    <row r="47" spans="1:84">
       <c r="A47" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B47" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C47" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D47">
         <v>2</v>
       </c>
       <c r="E47">
         <v>3</v>
       </c>
       <c r="F47">
         <v>10</v>
       </c>
       <c r="G47" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H47" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="I47">
+        <v>308</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47">
         <v>0</v>
       </c>
-      <c r="J47">
+      <c r="L47">
         <v>0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>3</v>
       </c>
-      <c r="L47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N47" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q47" t="s">
+        <v>311</v>
+      </c>
+      <c r="O47" t="s">
         <v>109</v>
       </c>
-      <c r="R47" t="s">
+      <c r="P47" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47" t="s">
         <v>111</v>
       </c>
-      <c r="S47"/>
       <c r="T47" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U47"/>
       <c r="V47" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W47"/>
-      <c r="X47"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X47" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y47"/>
+      <c r="Z47"/>
       <c r="AA47" t="s">
         <v>115</v>
       </c>
       <c r="AB47" t="s">
         <v>116</v>
       </c>
       <c r="AC47" t="s">
         <v>117</v>
       </c>
-      <c r="AD47"/>
+      <c r="AD47" t="s">
+        <v>118</v>
+      </c>
       <c r="AE47" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF47"/>
       <c r="AG47" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH47"/>
       <c r="AI47" t="s">
         <v>122</v>
       </c>
       <c r="AJ47" t="s">
         <v>123</v>
       </c>
       <c r="AK47" t="s">
         <v>124</v>
       </c>
-      <c r="AL47"/>
+      <c r="AL47" t="s">
+        <v>125</v>
+      </c>
       <c r="AM47" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN47" t="s">
         <v>126</v>
       </c>
+      <c r="AN47"/>
       <c r="AO47" t="s">
         <v>127</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47"/>
+      <c r="AP47" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ47" t="s">
+        <v>129</v>
+      </c>
       <c r="AR47"/>
-      <c r="AS47" t="s">
-[...6 lines deleted...]
-      <c r="AV47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV47" t="s">
+        <v>143</v>
+      </c>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
     </row>
-    <row r="48" spans="1:82">
+    <row r="48" spans="1:84">
       <c r="A48" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B48" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C48" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D48">
         <v>2</v>
       </c>
       <c r="E48">
         <v>4</v>
       </c>
       <c r="F48">
         <v>10</v>
       </c>
       <c r="G48" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H48" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I48">
+        <v>147</v>
+      </c>
+      <c r="I48"/>
+      <c r="J48"/>
+      <c r="K48">
         <v>0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>3</v>
       </c>
-      <c r="L48" t="s">
-[...3 lines deleted...]
-      <c r="N48"/>
+      <c r="N48" t="s">
+        <v>313</v>
+      </c>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-      <c r="AD48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD48"/>
       <c r="AE48"/>
-      <c r="AF48"/>
+      <c r="AF48" t="s">
+        <v>149</v>
+      </c>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
-      <c r="AW48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="AZ48"/>
-      <c r="BA48"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA48" t="s">
+        <v>150</v>
+      </c>
+      <c r="BB48"/>
+      <c r="BC48"/>
       <c r="BD48" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="BE48"/>
+        <v>151</v>
+      </c>
+      <c r="BE48" t="s">
+        <v>126</v>
+      </c>
       <c r="BF48" t="s">
         <v>127</v>
       </c>
-      <c r="BG48" t="s">
+      <c r="BG48"/>
+      <c r="BH48" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI48" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ48"/>
+      <c r="BK48" t="s">
+        <v>152</v>
+      </c>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP48" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ48" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR48" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS48" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT48" t="s">
+        <v>111</v>
+      </c>
+      <c r="BU48"/>
+      <c r="BV48" t="s">
         <v>128</v>
       </c>
-      <c r="BH48"/>
-[...33 lines deleted...]
-      </c>
       <c r="BW48" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="BY48"/>
+        <v>154</v>
+      </c>
+      <c r="BX48" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY48" t="s">
+        <v>155</v>
+      </c>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
     </row>
-    <row r="49" spans="1:82">
+    <row r="49" spans="1:84">
       <c r="A49" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B49" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C49" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49">
         <v>4</v>
       </c>
       <c r="F49">
         <v>15</v>
       </c>
       <c r="G49" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H49" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I49">
+        <v>147</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49">
         <v>0</v>
       </c>
-      <c r="J49">
+      <c r="L49">
         <v>0</v>
       </c>
-      <c r="K49">
+      <c r="M49">
         <v>3</v>
       </c>
-      <c r="L49" t="s">
-[...3 lines deleted...]
-      <c r="N49"/>
+      <c r="N49" t="s">
+        <v>315</v>
+      </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-      <c r="AD49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD49"/>
       <c r="AE49"/>
-      <c r="AF49"/>
+      <c r="AF49" t="s">
+        <v>149</v>
+      </c>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
-      <c r="AW49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="AZ49"/>
-      <c r="BA49"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA49" t="s">
+        <v>150</v>
+      </c>
+      <c r="BB49"/>
+      <c r="BC49"/>
       <c r="BD49" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="BE49"/>
+        <v>151</v>
+      </c>
+      <c r="BE49" t="s">
+        <v>126</v>
+      </c>
       <c r="BF49" t="s">
         <v>127</v>
       </c>
-      <c r="BG49" t="s">
+      <c r="BG49"/>
+      <c r="BH49" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI49" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49" t="s">
+        <v>152</v>
+      </c>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP49" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ49" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR49" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS49" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT49" t="s">
+        <v>111</v>
+      </c>
+      <c r="BU49"/>
+      <c r="BV49" t="s">
         <v>128</v>
       </c>
-      <c r="BH49"/>
-[...33 lines deleted...]
-      </c>
       <c r="BW49" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="BY49"/>
+        <v>154</v>
+      </c>
+      <c r="BX49" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY49" t="s">
+        <v>155</v>
+      </c>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
     </row>
-    <row r="50" spans="1:82">
+    <row r="50" spans="1:84">
       <c r="A50" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B50" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C50" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D50">
         <v>2</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50">
         <v>10</v>
       </c>
       <c r="G50" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H50" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I50">
+        <v>185</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>2</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>3</v>
       </c>
-      <c r="L50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N50" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O50"/>
+        <v>318</v>
+      </c>
+      <c r="O50" t="s">
+        <v>160</v>
+      </c>
       <c r="P50" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="Q50" t="s">
         <v>161</v>
       </c>
+      <c r="Q50"/>
       <c r="R50" t="s">
         <v>162</v>
       </c>
       <c r="S50" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U50"/>
+        <v>163</v>
+      </c>
+      <c r="T50" t="s">
+        <v>164</v>
+      </c>
+      <c r="U50" t="s">
+        <v>150</v>
+      </c>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
       <c r="AA50" t="s">
         <v>165</v>
       </c>
       <c r="AB50" t="s">
         <v>166</v>
       </c>
       <c r="AC50" t="s">
         <v>167</v>
       </c>
-      <c r="AD50"/>
+      <c r="AD50" t="s">
+        <v>168</v>
+      </c>
       <c r="AE50" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI50" t="s">
         <v>93</v>
       </c>
-      <c r="AF50" t="s">
-[...2 lines deleted...]
-      <c r="AG50" t="s">
+      <c r="AJ50" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL50" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM50" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP50" t="s">
         <v>91</v>
       </c>
-      <c r="AH50" t="s">
-[...22 lines deleted...]
-      <c r="AQ50"/>
+      <c r="AQ50" t="s">
+        <v>94</v>
+      </c>
       <c r="AR50"/>
-      <c r="AS50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50"/>
+      <c r="AU50" t="s">
+        <v>174</v>
+      </c>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
     </row>
-    <row r="51" spans="1:82">
+    <row r="51" spans="1:84">
       <c r="A51" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B51" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C51" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D51">
         <v>2</v>
       </c>
       <c r="E51">
         <v>2</v>
       </c>
       <c r="F51">
         <v>8</v>
       </c>
       <c r="G51" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H51" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="I51">
+        <v>190</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51">
         <v>0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3</v>
       </c>
-      <c r="L51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N51" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q51" t="s">
+        <v>321</v>
+      </c>
+      <c r="O51" t="s">
+        <v>160</v>
+      </c>
+      <c r="P51" t="s">
         <v>161</v>
       </c>
-      <c r="R51" t="s">
-[...2 lines deleted...]
-      <c r="S51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51" t="s">
+        <v>163</v>
+      </c>
       <c r="T51" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U51"/>
       <c r="V51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W51"/>
-      <c r="X51"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X51" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y51"/>
+      <c r="Z51"/>
       <c r="AA51" t="s">
         <v>165</v>
       </c>
       <c r="AB51" t="s">
         <v>166</v>
       </c>
       <c r="AC51" t="s">
         <v>167</v>
       </c>
-      <c r="AD51"/>
+      <c r="AD51" t="s">
+        <v>168</v>
+      </c>
       <c r="AE51" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF51"/>
       <c r="AG51" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH51"/>
+      <c r="AI51" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ51" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM51" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN51"/>
+      <c r="AO51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP51" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ51" t="s">
         <v>91</v>
       </c>
-      <c r="AH51" t="s">
-[...22 lines deleted...]
-      <c r="AQ51"/>
       <c r="AR51"/>
-      <c r="AS51" t="s">
-[...6 lines deleted...]
-      <c r="AV51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV51" t="s">
+        <v>183</v>
+      </c>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
     </row>
-    <row r="52" spans="1:82">
+    <row r="52" spans="1:84">
       <c r="A52" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B52" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C52" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D52">
         <v>2</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
         <v>10</v>
       </c>
       <c r="G52" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H52" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="I52">
+        <v>324</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52">
         <v>1</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3</v>
       </c>
-      <c r="L52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N52" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q52" t="s">
+        <v>325</v>
+      </c>
+      <c r="O52" t="s">
         <v>109</v>
       </c>
-      <c r="R52" t="s">
+      <c r="P52" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52" t="s">
         <v>111</v>
       </c>
-      <c r="S52"/>
       <c r="T52" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U52"/>
       <c r="V52" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W52"/>
-      <c r="X52"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X52" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y52"/>
+      <c r="Z52"/>
       <c r="AA52" t="s">
         <v>115</v>
       </c>
       <c r="AB52" t="s">
         <v>116</v>
       </c>
       <c r="AC52" t="s">
         <v>117</v>
       </c>
-      <c r="AD52"/>
+      <c r="AD52" t="s">
+        <v>118</v>
+      </c>
       <c r="AE52" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF52"/>
       <c r="AG52" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH52"/>
       <c r="AI52" t="s">
         <v>122</v>
       </c>
       <c r="AJ52" t="s">
         <v>123</v>
       </c>
       <c r="AK52" t="s">
         <v>124</v>
       </c>
-      <c r="AL52"/>
+      <c r="AL52" t="s">
+        <v>125</v>
+      </c>
       <c r="AM52" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN52" t="s">
         <v>126</v>
       </c>
+      <c r="AN52"/>
       <c r="AO52" t="s">
         <v>127</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52"/>
+      <c r="AP52" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ52" t="s">
+        <v>129</v>
+      </c>
       <c r="AR52"/>
-      <c r="AS52" t="s">
-[...6 lines deleted...]
-      <c r="AV52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV52" t="s">
+        <v>143</v>
+      </c>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
     </row>
-    <row r="53" spans="1:82">
+    <row r="53" spans="1:84">
       <c r="A53" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B53" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C53" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D53">
         <v>2</v>
       </c>
       <c r="E53">
         <v>2</v>
       </c>
       <c r="F53">
         <v>9</v>
       </c>
       <c r="G53" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H53" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I53">
+        <v>254</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>12</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>3</v>
       </c>
-      <c r="L53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N53" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q53" t="s">
+        <v>327</v>
+      </c>
+      <c r="O53" t="s">
         <v>109</v>
       </c>
+      <c r="P53" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S53" t="s">
+        <v>111</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53"/>
       <c r="V53" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z53" t="s">
         <v>114</v>
       </c>
+      <c r="W53" t="s">
+        <v>257</v>
+      </c>
+      <c r="X53" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
       <c r="AA53" t="s">
         <v>115</v>
       </c>
       <c r="AB53" t="s">
         <v>116</v>
       </c>
       <c r="AC53" t="s">
         <v>117</v>
       </c>
-      <c r="AD53"/>
+      <c r="AD53" t="s">
+        <v>118</v>
+      </c>
       <c r="AE53" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF53"/>
       <c r="AG53" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH53"/>
       <c r="AI53" t="s">
         <v>122</v>
       </c>
-      <c r="AJ53"/>
+      <c r="AJ53" t="s">
+        <v>123</v>
+      </c>
       <c r="AK53" t="s">
         <v>124</v>
       </c>
       <c r="AL53"/>
       <c r="AM53" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN53" t="s">
         <v>126</v>
       </c>
+      <c r="AN53"/>
       <c r="AO53" t="s">
         <v>127</v>
       </c>
-      <c r="AP53"/>
+      <c r="AP53" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ53" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR53"/>
       <c r="AS53" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV53"/>
+        <v>258</v>
+      </c>
+      <c r="AT53"/>
+      <c r="AU53" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV53" t="s">
+        <v>143</v>
+      </c>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
     </row>
-    <row r="54" spans="1:82">
+    <row r="54" spans="1:84">
       <c r="A54" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B54" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C54" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D54">
         <v>2</v>
       </c>
       <c r="E54">
         <v>2</v>
       </c>
       <c r="F54">
         <v>19</v>
       </c>
       <c r="G54" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H54" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="I54">
+        <v>331</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54">
         <v>2</v>
       </c>
-      <c r="J54">
+      <c r="L54">
         <v>0</v>
       </c>
-      <c r="K54">
+      <c r="M54">
         <v>3</v>
       </c>
-      <c r="L54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N54" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      <c r="Q54" t="s">
+        <v>332</v>
+      </c>
+      <c r="O54" t="s">
         <v>109</v>
       </c>
-      <c r="R54" t="s">
+      <c r="P54" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54" t="s">
         <v>111</v>
       </c>
-      <c r="S54"/>
       <c r="T54" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="U54"/>
       <c r="V54" t="s">
-        <v>255</v>
+        <v>142</v>
       </c>
       <c r="W54"/>
-      <c r="X54"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X54" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54" t="s">
         <v>115</v>
       </c>
       <c r="AB54" t="s">
         <v>116</v>
       </c>
       <c r="AC54" t="s">
         <v>117</v>
       </c>
-      <c r="AD54"/>
+      <c r="AD54" t="s">
+        <v>118</v>
+      </c>
       <c r="AE54" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF54"/>
       <c r="AG54" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH54"/>
       <c r="AI54" t="s">
         <v>122</v>
       </c>
       <c r="AJ54" t="s">
         <v>123</v>
       </c>
       <c r="AK54" t="s">
         <v>124</v>
       </c>
-      <c r="AL54"/>
+      <c r="AL54" t="s">
+        <v>125</v>
+      </c>
       <c r="AM54" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN54" t="s">
         <v>126</v>
       </c>
+      <c r="AN54"/>
       <c r="AO54" t="s">
         <v>127</v>
       </c>
-      <c r="AP54"/>
-      <c r="AQ54"/>
+      <c r="AP54" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ54" t="s">
+        <v>129</v>
+      </c>
       <c r="AR54"/>
-      <c r="AS54" t="s">
-[...6 lines deleted...]
-      <c r="AV54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV54" t="s">
+        <v>143</v>
+      </c>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
     </row>
-    <row r="55" spans="1:82">
+    <row r="55" spans="1:84">
       <c r="A55" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B55" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C55" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D55">
         <v>2</v>
       </c>
       <c r="E55">
         <v>3</v>
       </c>
       <c r="F55">
         <v>18</v>
       </c>
       <c r="G55" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H55" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I55">
+        <v>254</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55"/>
+      <c r="K55">
         <v>6</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3</v>
       </c>
-      <c r="L55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N55" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      <c r="Q55" t="s">
+        <v>335</v>
+      </c>
+      <c r="O55" t="s">
         <v>109</v>
       </c>
+      <c r="P55" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q55"/>
       <c r="R55"/>
-      <c r="S55"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S55" t="s">
+        <v>111</v>
+      </c>
+      <c r="T55"/>
+      <c r="U55"/>
       <c r="V55" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z55" t="s">
         <v>114</v>
       </c>
+      <c r="W55" t="s">
+        <v>256</v>
+      </c>
+      <c r="X55" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y55"/>
+      <c r="Z55"/>
       <c r="AA55" t="s">
         <v>115</v>
       </c>
       <c r="AB55" t="s">
         <v>116</v>
       </c>
       <c r="AC55" t="s">
         <v>117</v>
       </c>
-      <c r="AD55"/>
+      <c r="AD55" t="s">
+        <v>118</v>
+      </c>
       <c r="AE55" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF55"/>
       <c r="AG55" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH55"/>
       <c r="AI55" t="s">
         <v>122</v>
       </c>
-      <c r="AJ55"/>
+      <c r="AJ55" t="s">
+        <v>123</v>
+      </c>
       <c r="AK55" t="s">
         <v>124</v>
       </c>
       <c r="AL55"/>
       <c r="AM55" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN55" t="s">
         <v>126</v>
       </c>
+      <c r="AN55"/>
       <c r="AO55" t="s">
         <v>127</v>
       </c>
-      <c r="AP55"/>
+      <c r="AP55" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ55" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR55"/>
       <c r="AS55" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV55"/>
+        <v>258</v>
+      </c>
+      <c r="AT55"/>
+      <c r="AU55" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV55" t="s">
+        <v>143</v>
+      </c>
       <c r="AW55"/>
       <c r="AX55"/>
       <c r="AY55"/>
       <c r="AZ55"/>
       <c r="BA55"/>
       <c r="BB55"/>
       <c r="BC55"/>
       <c r="BD55"/>
       <c r="BE55"/>
       <c r="BF55"/>
       <c r="BG55"/>
       <c r="BH55"/>
       <c r="BI55"/>
       <c r="BJ55"/>
       <c r="BK55"/>
       <c r="BL55"/>
       <c r="BM55"/>
       <c r="BN55"/>
       <c r="BO55"/>
       <c r="BP55"/>
       <c r="BQ55"/>
       <c r="BR55"/>
       <c r="BS55"/>
       <c r="BT55"/>
       <c r="BU55"/>
       <c r="BV55"/>
       <c r="BW55"/>
       <c r="BX55"/>
       <c r="BY55"/>
       <c r="BZ55"/>
       <c r="CA55"/>
       <c r="CB55"/>
       <c r="CC55"/>
       <c r="CD55"/>
+      <c r="CE55"/>
+      <c r="CF55"/>
     </row>
-    <row r="56" spans="1:82">
+    <row r="56" spans="1:84">
       <c r="A56" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B56" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C56" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D56">
         <v>2</v>
       </c>
       <c r="E56">
         <v>3</v>
       </c>
       <c r="F56">
         <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H56" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I56">
+        <v>254</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56"/>
+      <c r="K56">
         <v>9</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>3</v>
       </c>
-      <c r="L56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N56" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q56" t="s">
+        <v>338</v>
+      </c>
+      <c r="O56" t="s">
+        <v>109</v>
+      </c>
+      <c r="P56" t="s">
         <v>110</v>
       </c>
+      <c r="Q56"/>
       <c r="R56"/>
-      <c r="S56"/>
-[...3 lines deleted...]
-      <c r="U56" t="s">
+      <c r="S56" t="s">
         <v>112</v>
       </c>
+      <c r="T56"/>
+      <c r="U56"/>
       <c r="V56" t="s">
-        <v>254</v>
-[...6 lines deleted...]
-      <c r="Z56" t="s">
+        <v>257</v>
+      </c>
+      <c r="W56" t="s">
         <v>114</v>
       </c>
+      <c r="X56" t="s">
+        <v>256</v>
+      </c>
+      <c r="Y56"/>
+      <c r="Z56"/>
       <c r="AA56" t="s">
         <v>115</v>
       </c>
       <c r="AB56" t="s">
         <v>116</v>
       </c>
       <c r="AC56" t="s">
         <v>117</v>
       </c>
-      <c r="AD56"/>
+      <c r="AD56" t="s">
+        <v>118</v>
+      </c>
       <c r="AE56" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF56"/>
       <c r="AG56" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH56"/>
       <c r="AI56" t="s">
         <v>122</v>
       </c>
-      <c r="AJ56"/>
+      <c r="AJ56" t="s">
+        <v>123</v>
+      </c>
       <c r="AK56" t="s">
         <v>124</v>
       </c>
       <c r="AL56"/>
       <c r="AM56" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN56" t="s">
         <v>126</v>
       </c>
+      <c r="AN56"/>
       <c r="AO56" t="s">
         <v>127</v>
       </c>
-      <c r="AP56"/>
+      <c r="AP56" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ56" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR56"/>
       <c r="AS56" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV56"/>
+        <v>258</v>
+      </c>
+      <c r="AT56"/>
+      <c r="AU56" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV56" t="s">
+        <v>143</v>
+      </c>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
     </row>
-    <row r="57" spans="1:82">
+    <row r="57" spans="1:84">
       <c r="A57" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B57" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C57" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D57">
         <v>2</v>
       </c>
       <c r="E57">
         <v>4</v>
       </c>
       <c r="F57">
         <v>4</v>
       </c>
       <c r="G57" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H57" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I57">
+        <v>283</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57"/>
+      <c r="K57">
         <v>47</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>6</v>
       </c>
-      <c r="L57" t="s">
-[...3 lines deleted...]
-      <c r="N57"/>
+      <c r="N57" t="s">
+        <v>341</v>
+      </c>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
       <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
       <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
       <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
       <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
       <c r="AT57"/>
       <c r="AU57"/>
-      <c r="AV57" t="s">
-[...6 lines deleted...]
-      <c r="AY57"/>
+      <c r="AV57"/>
+      <c r="AW57"/>
+      <c r="AX57" t="s">
+        <v>285</v>
+      </c>
+      <c r="AY57" t="s">
+        <v>92</v>
+      </c>
       <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
       <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
-      <c r="BK57" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK57"/>
+      <c r="BL57"/>
       <c r="BM57" t="s">
-        <v>151</v>
+        <v>286</v>
       </c>
       <c r="BN57" t="s">
-        <v>114</v>
+        <v>287</v>
       </c>
       <c r="BO57" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP57" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ57" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR57" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS57" t="s">
         <v>115</v>
       </c>
-      <c r="BP57" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BT57" t="s">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="BU57" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="BV57" t="s">
+        <v>155</v>
+      </c>
+      <c r="BW57" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX57" t="s">
+        <v>127</v>
+      </c>
+      <c r="BY57" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ57" t="s">
+        <v>136</v>
+      </c>
+      <c r="CA57" t="s">
+        <v>288</v>
+      </c>
+      <c r="CB57" t="s">
+        <v>181</v>
+      </c>
+      <c r="CC57" t="s">
+        <v>227</v>
+      </c>
+      <c r="CD57" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE57" t="s">
         <v>125</v>
       </c>
-      <c r="BW57" t="s">
-[...21 lines deleted...]
-        <v>287</v>
+      <c r="CF57" t="s">
+        <v>289</v>
       </c>
     </row>
-    <row r="58" spans="1:82">
+    <row r="58" spans="1:84">
       <c r="A58" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B58" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C58" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D58">
         <v>2</v>
       </c>
       <c r="E58">
         <v>6</v>
       </c>
       <c r="F58">
         <v>10</v>
       </c>
       <c r="G58" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H58" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I58">
+        <v>89</v>
+      </c>
+      <c r="I58"/>
+      <c r="J58"/>
+      <c r="K58">
         <v>0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>6</v>
       </c>
-      <c r="L58" t="s">
-[...3 lines deleted...]
-      <c r="N58"/>
+      <c r="N58" t="s">
+        <v>343</v>
+      </c>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
       <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
       <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
       <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
       <c r="AM58"/>
       <c r="AN58"/>
       <c r="AO58"/>
       <c r="AP58"/>
       <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
       <c r="AT58"/>
       <c r="AU58"/>
       <c r="AV58"/>
       <c r="AW58"/>
-      <c r="AX58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX58"/>
       <c r="AY58"/>
       <c r="AZ58" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="BA58"/>
       <c r="BB58" t="s">
-        <v>141</v>
+        <v>258</v>
       </c>
       <c r="BC58" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="BD58" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="BE58" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="BF58" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="BG58" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BH58" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="BI58" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BJ58" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-      <c r="BL58"/>
+        <v>136</v>
+      </c>
+      <c r="BK58" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL58" t="s">
+        <v>286</v>
+      </c>
       <c r="BM58"/>
       <c r="BN58"/>
       <c r="BO58"/>
       <c r="BP58"/>
       <c r="BQ58"/>
       <c r="BR58"/>
       <c r="BS58"/>
       <c r="BT58"/>
       <c r="BU58"/>
       <c r="BV58"/>
       <c r="BW58"/>
       <c r="BX58"/>
       <c r="BY58"/>
       <c r="BZ58"/>
       <c r="CA58"/>
       <c r="CB58"/>
       <c r="CC58"/>
       <c r="CD58"/>
+      <c r="CE58"/>
+      <c r="CF58"/>
     </row>
-    <row r="59" spans="1:82">
+    <row r="59" spans="1:84">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B59" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C59" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D59">
         <v>2</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
         <v>10</v>
       </c>
       <c r="G59" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="H59" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I59">
+        <v>178</v>
+      </c>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59">
         <v>13</v>
       </c>
-      <c r="J59">
+      <c r="L59">
         <v>0</v>
       </c>
-      <c r="K59">
+      <c r="M59">
         <v>6</v>
       </c>
-      <c r="L59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N59" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P59"/>
+        <v>345</v>
+      </c>
+      <c r="O59" t="s">
+        <v>160</v>
+      </c>
+      <c r="P59" t="s">
+        <v>161</v>
+      </c>
       <c r="Q59"/>
-      <c r="R59" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R59"/>
       <c r="S59"/>
       <c r="T59" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U59"/>
       <c r="V59" t="s">
         <v>180</v>
       </c>
-      <c r="W59"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W59" t="s">
+        <v>181</v>
+      </c>
+      <c r="X59" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59" t="s">
         <v>165</v>
       </c>
       <c r="AB59" t="s">
         <v>166</v>
       </c>
       <c r="AC59" t="s">
         <v>167</v>
       </c>
-      <c r="AD59"/>
+      <c r="AD59" t="s">
+        <v>168</v>
+      </c>
       <c r="AE59" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF59"/>
       <c r="AG59" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH59"/>
       <c r="AI59" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ59"/>
       <c r="AK59" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL59"/>
+        <v>172</v>
+      </c>
+      <c r="AL59" t="s">
+        <v>101</v>
+      </c>
       <c r="AM59" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN59"/>
       <c r="AO59" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP59"/>
+        <v>173</v>
+      </c>
+      <c r="AP59" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ59" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR59"/>
       <c r="AS59" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV59"/>
+        <v>94</v>
+      </c>
+      <c r="AT59"/>
+      <c r="AU59" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV59" t="s">
+        <v>183</v>
+      </c>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
     </row>
-    <row r="60" spans="1:82">
+    <row r="60" spans="1:84">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B60" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C60" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D60">
         <v>2</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
         <v>10</v>
       </c>
       <c r="G60" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H60" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="I60">
+        <v>348</v>
+      </c>
+      <c r="I60"/>
+      <c r="J60"/>
+      <c r="K60">
         <v>3</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>6</v>
       </c>
-      <c r="L60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N60" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P60"/>
+        <v>349</v>
+      </c>
+      <c r="O60" t="s">
+        <v>160</v>
+      </c>
+      <c r="P60" t="s">
+        <v>161</v>
+      </c>
       <c r="Q60"/>
-      <c r="R60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R60"/>
       <c r="S60"/>
       <c r="T60" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U60"/>
       <c r="V60" t="s">
         <v>180</v>
       </c>
-      <c r="W60"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W60" t="s">
+        <v>181</v>
+      </c>
+      <c r="X60" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y60"/>
+      <c r="Z60"/>
       <c r="AA60" t="s">
         <v>165</v>
       </c>
       <c r="AB60" t="s">
         <v>166</v>
       </c>
       <c r="AC60" t="s">
         <v>167</v>
       </c>
-      <c r="AD60"/>
+      <c r="AD60" t="s">
+        <v>168</v>
+      </c>
       <c r="AE60" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF60"/>
       <c r="AG60" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH60"/>
       <c r="AI60" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ60"/>
+        <v>93</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>171</v>
+      </c>
       <c r="AK60" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL60"/>
       <c r="AM60" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN60"/>
       <c r="AO60" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP60"/>
+        <v>173</v>
+      </c>
+      <c r="AP60" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ60" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR60"/>
       <c r="AS60" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV60"/>
+        <v>94</v>
+      </c>
+      <c r="AT60"/>
+      <c r="AU60" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV60" t="s">
+        <v>183</v>
+      </c>
       <c r="AW60"/>
       <c r="AX60"/>
       <c r="AY60"/>
       <c r="AZ60"/>
       <c r="BA60"/>
       <c r="BB60"/>
       <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
       <c r="BF60"/>
       <c r="BG60"/>
       <c r="BH60"/>
       <c r="BI60"/>
       <c r="BJ60"/>
       <c r="BK60"/>
       <c r="BL60"/>
       <c r="BM60"/>
       <c r="BN60"/>
       <c r="BO60"/>
       <c r="BP60"/>
       <c r="BQ60"/>
       <c r="BR60"/>
       <c r="BS60"/>
       <c r="BT60"/>
       <c r="BU60"/>
       <c r="BV60"/>
       <c r="BW60"/>
       <c r="BX60"/>
       <c r="BY60"/>
       <c r="BZ60"/>
       <c r="CA60"/>
       <c r="CB60"/>
       <c r="CC60"/>
       <c r="CD60"/>
+      <c r="CE60"/>
+      <c r="CF60"/>
     </row>
-    <row r="61" spans="1:82">
+    <row r="61" spans="1:84">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B61" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C61" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D61">
         <v>2</v>
       </c>
       <c r="E61">
         <v>2</v>
       </c>
       <c r="F61">
         <v>7</v>
       </c>
       <c r="G61" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H61" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I61">
+        <v>185</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61">
         <v>4</v>
       </c>
-      <c r="J61">
+      <c r="L61">
         <v>0</v>
       </c>
-      <c r="K61">
+      <c r="M61">
         <v>6</v>
       </c>
-      <c r="L61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N61" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O61"/>
+        <v>352</v>
+      </c>
+      <c r="O61" t="s">
+        <v>160</v>
+      </c>
       <c r="P61" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q61" t="s">
         <v>161</v>
       </c>
+      <c r="Q61"/>
       <c r="R61" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S61"/>
+        <v>150</v>
+      </c>
+      <c r="S61" t="s">
+        <v>163</v>
+      </c>
       <c r="T61" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U61"/>
-      <c r="V61"/>
+      <c r="V61" t="s">
+        <v>180</v>
+      </c>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61" t="s">
         <v>165</v>
       </c>
       <c r="AB61" t="s">
         <v>166</v>
       </c>
       <c r="AC61" t="s">
         <v>167</v>
       </c>
-      <c r="AD61"/>
+      <c r="AD61" t="s">
+        <v>168</v>
+      </c>
       <c r="AE61" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF61"/>
+      <c r="AG61" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI61" t="s">
         <v>93</v>
       </c>
-      <c r="AF61" t="s">
-[...2 lines deleted...]
-      <c r="AG61" t="s">
+      <c r="AJ61" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK61" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL61" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM61" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN61"/>
+      <c r="AO61" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ61" t="s">
         <v>91</v>
       </c>
-      <c r="AH61" t="s">
-[...22 lines deleted...]
-      <c r="AQ61"/>
       <c r="AR61"/>
-      <c r="AS61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS61"/>
       <c r="AT61"/>
-      <c r="AU61"/>
+      <c r="AU61" t="s">
+        <v>174</v>
+      </c>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
     </row>
-    <row r="62" spans="1:82">
+    <row r="62" spans="1:84">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B62" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C62" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62">
         <v>3</v>
       </c>
       <c r="F62">
         <v>3</v>
       </c>
       <c r="G62" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H62" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I62">
+        <v>241</v>
+      </c>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62">
         <v>0</v>
       </c>
-      <c r="J62">
+      <c r="L62">
         <v>0</v>
       </c>
-      <c r="K62">
+      <c r="M62">
         <v>6</v>
       </c>
-      <c r="L62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N62" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="O62"/>
+        <v>355</v>
+      </c>
+      <c r="O62" t="s">
+        <v>160</v>
+      </c>
       <c r="P62" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="Q62"/>
       <c r="R62" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S62"/>
+        <v>150</v>
+      </c>
+      <c r="S62" t="s">
+        <v>163</v>
+      </c>
       <c r="T62" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U62"/>
-      <c r="V62"/>
+      <c r="V62" t="s">
+        <v>180</v>
+      </c>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62" t="s">
         <v>165</v>
       </c>
       <c r="AB62" t="s">
         <v>166</v>
       </c>
       <c r="AC62" t="s">
         <v>167</v>
       </c>
-      <c r="AD62"/>
+      <c r="AD62" t="s">
+        <v>168</v>
+      </c>
       <c r="AE62" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF62"/>
+      <c r="AG62" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH62" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI62" t="s">
         <v>93</v>
       </c>
-      <c r="AF62" t="s">
-[...2 lines deleted...]
-      <c r="AG62" t="s">
+      <c r="AJ62" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM62" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN62"/>
+      <c r="AO62" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ62" t="s">
         <v>91</v>
       </c>
-      <c r="AH62" t="s">
-[...22 lines deleted...]
-      <c r="AQ62"/>
       <c r="AR62"/>
-      <c r="AS62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS62"/>
       <c r="AT62"/>
-      <c r="AU62"/>
+      <c r="AU62" t="s">
+        <v>174</v>
+      </c>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
     </row>
-    <row r="63" spans="1:82">
+    <row r="63" spans="1:84">
       <c r="A63" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B63" t="s">
+        <v>356</v>
+      </c>
+      <c r="C63" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D63">
         <v>2</v>
       </c>
       <c r="E63">
         <v>4</v>
       </c>
       <c r="F63">
         <v>3</v>
       </c>
       <c r="G63" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H63" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I63">
+        <v>147</v>
+      </c>
+      <c r="I63"/>
+      <c r="J63"/>
+      <c r="K63">
         <v>0</v>
       </c>
-      <c r="J63">
+      <c r="L63">
         <v>0</v>
       </c>
-      <c r="K63">
+      <c r="M63">
         <v>6</v>
       </c>
-      <c r="L63" t="s">
-[...3 lines deleted...]
-      <c r="N63"/>
+      <c r="N63" t="s">
+        <v>357</v>
+      </c>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
       <c r="AA63"/>
       <c r="AB63"/>
       <c r="AC63"/>
-      <c r="AD63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD63"/>
       <c r="AE63"/>
-      <c r="AF63"/>
+      <c r="AF63" t="s">
+        <v>214</v>
+      </c>
       <c r="AG63"/>
       <c r="AH63"/>
       <c r="AI63"/>
       <c r="AJ63"/>
       <c r="AK63"/>
       <c r="AL63"/>
       <c r="AM63"/>
       <c r="AN63"/>
       <c r="AO63"/>
       <c r="AP63"/>
       <c r="AQ63"/>
       <c r="AR63"/>
       <c r="AS63"/>
       <c r="AT63"/>
       <c r="AU63"/>
       <c r="AV63"/>
-      <c r="AW63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW63"/>
       <c r="AX63"/>
       <c r="AY63" t="s">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="AZ63"/>
-      <c r="BA63"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA63" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB63"/>
+      <c r="BC63"/>
       <c r="BD63" t="s">
         <v>94</v>
       </c>
-      <c r="BE63"/>
+      <c r="BE63" t="s">
+        <v>97</v>
+      </c>
       <c r="BF63" t="s">
+        <v>96</v>
+      </c>
+      <c r="BG63"/>
+      <c r="BH63" t="s">
+        <v>101</v>
+      </c>
+      <c r="BI63" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ63"/>
+      <c r="BK63" t="s">
+        <v>93</v>
+      </c>
+      <c r="BL63"/>
+      <c r="BM63"/>
+      <c r="BN63"/>
+      <c r="BO63" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP63" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ63" t="s">
+        <v>165</v>
+      </c>
+      <c r="BR63" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS63" t="s">
+        <v>169</v>
+      </c>
+      <c r="BT63" t="s">
+        <v>168</v>
+      </c>
+      <c r="BU63"/>
+      <c r="BV63" t="s">
+        <v>173</v>
+      </c>
+      <c r="BW63" t="s">
         <v>99</v>
       </c>
-      <c r="BG63" t="s">
-[...41 lines deleted...]
-      <c r="BY63"/>
+      <c r="BX63" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY63" t="s">
+        <v>117</v>
+      </c>
       <c r="BZ63"/>
       <c r="CA63"/>
       <c r="CB63"/>
       <c r="CC63"/>
       <c r="CD63"/>
+      <c r="CE63"/>
+      <c r="CF63"/>
     </row>
-    <row r="64" spans="1:82">
+    <row r="64" spans="1:84">
       <c r="A64" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B64" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C64" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D64">
         <v>2</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
         <v>10</v>
       </c>
       <c r="G64" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="H64" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="I64">
+        <v>263</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64"/>
+      <c r="K64">
         <v>0</v>
       </c>
-      <c r="J64">
+      <c r="L64">
         <v>0</v>
       </c>
-      <c r="K64">
+      <c r="M64">
         <v>6</v>
       </c>
-      <c r="L64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N64" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q64" t="s">
+        <v>360</v>
+      </c>
+      <c r="O64" t="s">
+        <v>109</v>
+      </c>
+      <c r="P64" t="s">
         <v>110</v>
       </c>
+      <c r="Q64"/>
       <c r="R64"/>
-      <c r="S64"/>
-      <c r="T64" t="s">
+      <c r="S64" t="s">
         <v>112</v>
       </c>
-      <c r="U64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T64"/>
+      <c r="U64"/>
       <c r="V64" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z64" t="s">
         <v>114</v>
       </c>
+      <c r="W64" t="s">
+        <v>257</v>
+      </c>
+      <c r="X64" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y64"/>
+      <c r="Z64"/>
       <c r="AA64" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="AB64" t="s">
         <v>116</v>
       </c>
       <c r="AC64" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AD64"/>
+        <v>92</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>118</v>
+      </c>
       <c r="AE64" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF64"/>
       <c r="AG64" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH64"/>
       <c r="AI64" t="s">
         <v>122</v>
       </c>
-      <c r="AJ64"/>
+      <c r="AJ64" t="s">
+        <v>123</v>
+      </c>
       <c r="AK64" t="s">
         <v>124</v>
       </c>
       <c r="AL64"/>
       <c r="AM64" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN64" t="s">
         <v>126</v>
       </c>
+      <c r="AN64"/>
       <c r="AO64" t="s">
         <v>127</v>
       </c>
-      <c r="AP64"/>
+      <c r="AP64" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ64" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR64"/>
       <c r="AS64" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV64"/>
+        <v>258</v>
+      </c>
+      <c r="AT64"/>
+      <c r="AU64" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV64" t="s">
+        <v>143</v>
+      </c>
       <c r="AW64"/>
       <c r="AX64"/>
       <c r="AY64"/>
       <c r="AZ64"/>
       <c r="BA64"/>
       <c r="BB64"/>
       <c r="BC64"/>
       <c r="BD64"/>
       <c r="BE64"/>
       <c r="BF64"/>
       <c r="BG64"/>
       <c r="BH64"/>
       <c r="BI64"/>
       <c r="BJ64"/>
       <c r="BK64"/>
       <c r="BL64"/>
       <c r="BM64"/>
       <c r="BN64"/>
       <c r="BO64"/>
       <c r="BP64"/>
       <c r="BQ64"/>
       <c r="BR64"/>
       <c r="BS64"/>
       <c r="BT64"/>
       <c r="BU64"/>
       <c r="BV64"/>
       <c r="BW64"/>
       <c r="BX64"/>
       <c r="BY64"/>
       <c r="BZ64"/>
       <c r="CA64"/>
       <c r="CB64"/>
       <c r="CC64"/>
       <c r="CD64"/>
+      <c r="CE64"/>
+      <c r="CF64"/>
     </row>
-    <row r="65" spans="1:82">
+    <row r="65" spans="1:84">
       <c r="A65" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B65" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C65" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D65">
         <v>2</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
         <v>10</v>
       </c>
       <c r="G65" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="H65" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="I65">
+        <v>364</v>
+      </c>
+      <c r="I65"/>
+      <c r="J65"/>
+      <c r="K65">
         <v>0</v>
       </c>
-      <c r="J65">
+      <c r="L65">
         <v>0</v>
       </c>
-      <c r="K65">
+      <c r="M65">
         <v>6</v>
       </c>
-      <c r="L65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N65" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P65"/>
+        <v>365</v>
+      </c>
+      <c r="O65" t="s">
+        <v>160</v>
+      </c>
+      <c r="P65" t="s">
+        <v>161</v>
+      </c>
       <c r="Q65"/>
-      <c r="R65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R65"/>
       <c r="S65"/>
       <c r="T65" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U65"/>
       <c r="V65" t="s">
         <v>180</v>
       </c>
-      <c r="W65"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W65" t="s">
+        <v>181</v>
+      </c>
+      <c r="X65" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y65"/>
+      <c r="Z65"/>
       <c r="AA65" t="s">
         <v>165</v>
       </c>
       <c r="AB65" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AC65" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="AD65"/>
+        <v>167</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>168</v>
+      </c>
       <c r="AE65" t="s">
-        <v>93</v>
+        <v>366</v>
       </c>
       <c r="AF65"/>
       <c r="AG65" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH65"/>
       <c r="AI65" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ65"/>
+        <v>93</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>171</v>
+      </c>
       <c r="AK65" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL65"/>
       <c r="AM65" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN65"/>
       <c r="AO65" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP65"/>
+        <v>173</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ65" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR65"/>
       <c r="AS65" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV65"/>
+        <v>94</v>
+      </c>
+      <c r="AT65"/>
+      <c r="AU65" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV65" t="s">
+        <v>183</v>
+      </c>
       <c r="AW65"/>
       <c r="AX65"/>
       <c r="AY65"/>
       <c r="AZ65"/>
       <c r="BA65"/>
       <c r="BB65"/>
       <c r="BC65"/>
       <c r="BD65"/>
       <c r="BE65"/>
       <c r="BF65"/>
       <c r="BG65"/>
       <c r="BH65"/>
       <c r="BI65"/>
       <c r="BJ65"/>
       <c r="BK65"/>
       <c r="BL65"/>
       <c r="BM65"/>
       <c r="BN65"/>
       <c r="BO65"/>
       <c r="BP65"/>
       <c r="BQ65"/>
       <c r="BR65"/>
       <c r="BS65"/>
       <c r="BT65"/>
       <c r="BU65"/>
       <c r="BV65"/>
       <c r="BW65"/>
       <c r="BX65"/>
       <c r="BY65"/>
       <c r="BZ65"/>
       <c r="CA65"/>
       <c r="CB65"/>
       <c r="CC65"/>
       <c r="CD65"/>
+      <c r="CE65"/>
+      <c r="CF65"/>
     </row>
-    <row r="66" spans="1:82">
+    <row r="66" spans="1:84">
       <c r="A66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B66" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C66" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D66">
         <v>2</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
         <v>15</v>
       </c>
       <c r="G66" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H66" t="s">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66"/>
       <c r="K66">
         <v>6</v>
       </c>
-      <c r="L66" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L66">
+        <v>0</v>
+      </c>
+      <c r="M66">
+        <v>6</v>
       </c>
       <c r="N66" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q66" t="s">
+        <v>368</v>
+      </c>
+      <c r="O66" t="s">
+        <v>160</v>
+      </c>
+      <c r="P66" t="s">
         <v>161</v>
       </c>
-      <c r="R66" t="s">
-[...2 lines deleted...]
-      <c r="S66"/>
+      <c r="Q66"/>
+      <c r="R66"/>
+      <c r="S66" t="s">
+        <v>163</v>
+      </c>
       <c r="T66" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U66"/>
       <c r="V66" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W66"/>
-      <c r="X66"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X66" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y66"/>
+      <c r="Z66"/>
       <c r="AA66" t="s">
+        <v>288</v>
+      </c>
+      <c r="AB66" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="AC66" t="s">
         <v>167</v>
       </c>
-      <c r="AD66"/>
+      <c r="AD66" t="s">
+        <v>168</v>
+      </c>
       <c r="AE66" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF66"/>
       <c r="AG66" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH66"/>
+      <c r="AI66" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK66" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL66" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM66" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN66"/>
+      <c r="AO66" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ66" t="s">
         <v>91</v>
       </c>
-      <c r="AH66" t="s">
-[...22 lines deleted...]
-      <c r="AQ66"/>
       <c r="AR66"/>
-      <c r="AS66" t="s">
-[...6 lines deleted...]
-      <c r="AV66"/>
+      <c r="AS66"/>
+      <c r="AT66"/>
+      <c r="AU66" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV66" t="s">
+        <v>183</v>
+      </c>
       <c r="AW66"/>
       <c r="AX66"/>
       <c r="AY66"/>
       <c r="AZ66"/>
       <c r="BA66"/>
       <c r="BB66"/>
       <c r="BC66"/>
       <c r="BD66"/>
       <c r="BE66"/>
       <c r="BF66"/>
       <c r="BG66"/>
       <c r="BH66"/>
       <c r="BI66"/>
       <c r="BJ66"/>
       <c r="BK66"/>
       <c r="BL66"/>
       <c r="BM66"/>
       <c r="BN66"/>
       <c r="BO66"/>
       <c r="BP66"/>
       <c r="BQ66"/>
       <c r="BR66"/>
       <c r="BS66"/>
       <c r="BT66"/>
       <c r="BU66"/>
       <c r="BV66"/>
       <c r="BW66"/>
       <c r="BX66"/>
       <c r="BY66"/>
       <c r="BZ66"/>
       <c r="CA66"/>
       <c r="CB66"/>
       <c r="CC66"/>
       <c r="CD66"/>
+      <c r="CE66"/>
+      <c r="CF66"/>
     </row>
-    <row r="67" spans="1:82">
+    <row r="67" spans="1:84">
       <c r="A67" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B67" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C67" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D67">
         <v>2</v>
       </c>
       <c r="E67">
         <v>2</v>
       </c>
       <c r="F67">
         <v>9</v>
       </c>
       <c r="G67" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H67" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I67">
+        <v>134</v>
+      </c>
+      <c r="I67"/>
+      <c r="J67"/>
+      <c r="K67">
         <v>0</v>
       </c>
-      <c r="J67">
+      <c r="L67">
         <v>0</v>
       </c>
-      <c r="K67">
+      <c r="M67">
         <v>6</v>
       </c>
-      <c r="L67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N67" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O67"/>
+        <v>371</v>
+      </c>
+      <c r="O67" t="s">
+        <v>160</v>
+      </c>
       <c r="P67" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="Q67" t="s">
         <v>161</v>
       </c>
+      <c r="Q67"/>
       <c r="R67" t="s">
         <v>162</v>
       </c>
       <c r="S67" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U67"/>
+        <v>163</v>
+      </c>
+      <c r="T67" t="s">
+        <v>164</v>
+      </c>
+      <c r="U67" t="s">
+        <v>150</v>
+      </c>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
-      <c r="Y67" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y67"/>
+      <c r="Z67"/>
       <c r="AA67" t="s">
         <v>165</v>
       </c>
       <c r="AB67" t="s">
-        <v>364</v>
+        <v>168</v>
       </c>
       <c r="AC67" t="s">
         <v>167</v>
       </c>
-      <c r="AD67"/>
+      <c r="AD67" t="s">
+        <v>366</v>
+      </c>
       <c r="AE67" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF67"/>
+      <c r="AG67" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH67" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI67" t="s">
         <v>93</v>
       </c>
-      <c r="AF67" t="s">
-[...2 lines deleted...]
-      <c r="AG67" t="s">
+      <c r="AJ67" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK67" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL67" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM67" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN67"/>
+      <c r="AO67" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ67" t="s">
         <v>91</v>
       </c>
-      <c r="AH67" t="s">
-[...22 lines deleted...]
-      <c r="AQ67"/>
       <c r="AR67"/>
-      <c r="AS67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS67"/>
       <c r="AT67"/>
-      <c r="AU67"/>
+      <c r="AU67" t="s">
+        <v>174</v>
+      </c>
       <c r="AV67"/>
       <c r="AW67"/>
       <c r="AX67"/>
       <c r="AY67"/>
       <c r="AZ67"/>
       <c r="BA67"/>
       <c r="BB67"/>
       <c r="BC67"/>
       <c r="BD67"/>
       <c r="BE67"/>
       <c r="BF67"/>
       <c r="BG67"/>
       <c r="BH67"/>
       <c r="BI67"/>
       <c r="BJ67"/>
       <c r="BK67"/>
       <c r="BL67"/>
       <c r="BM67"/>
       <c r="BN67"/>
       <c r="BO67"/>
       <c r="BP67"/>
       <c r="BQ67"/>
       <c r="BR67"/>
       <c r="BS67"/>
       <c r="BT67"/>
       <c r="BU67"/>
       <c r="BV67"/>
       <c r="BW67"/>
       <c r="BX67"/>
       <c r="BY67"/>
       <c r="BZ67"/>
       <c r="CA67"/>
       <c r="CB67"/>
       <c r="CC67"/>
       <c r="CD67"/>
+      <c r="CE67"/>
+      <c r="CF67"/>
     </row>
-    <row r="68" spans="1:82">
+    <row r="68" spans="1:84">
       <c r="A68" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B68" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C68" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D68">
         <v>2</v>
       </c>
       <c r="E68">
         <v>3</v>
       </c>
       <c r="F68">
         <v>9</v>
       </c>
       <c r="G68" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H68" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="I68">
+        <v>374</v>
+      </c>
+      <c r="I68"/>
+      <c r="J68"/>
+      <c r="K68">
         <v>0</v>
       </c>
-      <c r="J68">
+      <c r="L68">
         <v>0</v>
       </c>
-      <c r="K68">
+      <c r="M68">
         <v>6</v>
       </c>
-      <c r="L68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N68" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P68"/>
+        <v>375</v>
+      </c>
+      <c r="O68" t="s">
+        <v>160</v>
+      </c>
+      <c r="P68" t="s">
+        <v>161</v>
+      </c>
       <c r="Q68"/>
-      <c r="R68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R68"/>
       <c r="S68"/>
       <c r="T68" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U68"/>
       <c r="V68" t="s">
         <v>180</v>
       </c>
-      <c r="W68"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W68" t="s">
+        <v>181</v>
+      </c>
+      <c r="X68" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y68"/>
+      <c r="Z68"/>
       <c r="AA68" t="s">
         <v>165</v>
       </c>
       <c r="AB68" t="s">
         <v>166</v>
       </c>
       <c r="AC68" t="s">
         <v>167</v>
       </c>
-      <c r="AD68"/>
+      <c r="AD68" t="s">
+        <v>168</v>
+      </c>
       <c r="AE68" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF68"/>
       <c r="AG68" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH68"/>
       <c r="AI68" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ68"/>
+        <v>93</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>171</v>
+      </c>
       <c r="AK68" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL68"/>
       <c r="AM68" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN68"/>
       <c r="AO68" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP68"/>
+        <v>173</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ68" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR68"/>
       <c r="AS68" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV68"/>
+        <v>94</v>
+      </c>
+      <c r="AT68"/>
+      <c r="AU68" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV68" t="s">
+        <v>183</v>
+      </c>
       <c r="AW68"/>
       <c r="AX68"/>
       <c r="AY68"/>
       <c r="AZ68"/>
       <c r="BA68"/>
       <c r="BB68"/>
       <c r="BC68"/>
       <c r="BD68"/>
       <c r="BE68"/>
       <c r="BF68"/>
       <c r="BG68"/>
       <c r="BH68"/>
       <c r="BI68"/>
       <c r="BJ68"/>
       <c r="BK68"/>
       <c r="BL68"/>
       <c r="BM68"/>
       <c r="BN68"/>
       <c r="BO68"/>
       <c r="BP68"/>
       <c r="BQ68"/>
       <c r="BR68"/>
       <c r="BS68"/>
       <c r="BT68"/>
       <c r="BU68"/>
       <c r="BV68"/>
       <c r="BW68"/>
       <c r="BX68"/>
       <c r="BY68"/>
       <c r="BZ68"/>
       <c r="CA68"/>
       <c r="CB68"/>
       <c r="CC68"/>
       <c r="CD68"/>
+      <c r="CE68"/>
+      <c r="CF68"/>
     </row>
-    <row r="69" spans="1:82">
+    <row r="69" spans="1:84">
       <c r="A69" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B69" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C69" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D69">
         <v>2</v>
       </c>
       <c r="E69">
         <v>4</v>
       </c>
       <c r="F69">
         <v>9</v>
       </c>
       <c r="G69" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H69" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I69">
+        <v>283</v>
+      </c>
+      <c r="I69"/>
+      <c r="J69"/>
+      <c r="K69">
         <v>46</v>
       </c>
-      <c r="J69">
+      <c r="L69">
         <v>3</v>
       </c>
-      <c r="K69">
+      <c r="M69">
         <v>6</v>
       </c>
-      <c r="L69" t="s">
-[...3 lines deleted...]
-      <c r="N69"/>
+      <c r="N69" t="s">
+        <v>377</v>
+      </c>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
       <c r="AA69"/>
       <c r="AB69"/>
       <c r="AC69"/>
       <c r="AD69"/>
       <c r="AE69"/>
       <c r="AF69"/>
       <c r="AG69"/>
       <c r="AH69"/>
       <c r="AI69"/>
       <c r="AJ69"/>
       <c r="AK69"/>
       <c r="AL69"/>
       <c r="AM69"/>
       <c r="AN69"/>
       <c r="AO69"/>
       <c r="AP69"/>
       <c r="AQ69"/>
       <c r="AR69"/>
       <c r="AS69"/>
       <c r="AT69"/>
       <c r="AU69"/>
-      <c r="AV69" t="s">
-[...6 lines deleted...]
-      <c r="AY69"/>
+      <c r="AV69"/>
+      <c r="AW69"/>
+      <c r="AX69" t="s">
+        <v>378</v>
+      </c>
+      <c r="AY69" t="s">
+        <v>167</v>
+      </c>
       <c r="AZ69"/>
       <c r="BA69"/>
       <c r="BB69"/>
       <c r="BC69"/>
       <c r="BD69"/>
       <c r="BE69"/>
       <c r="BF69"/>
       <c r="BG69"/>
       <c r="BH69"/>
       <c r="BI69"/>
       <c r="BJ69"/>
-      <c r="BK69" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK69"/>
+      <c r="BL69"/>
       <c r="BM69" t="s">
-        <v>179</v>
+        <v>102</v>
       </c>
       <c r="BN69" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="BO69" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP69" t="s">
         <v>163</v>
       </c>
-      <c r="BP69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ69" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="BR69" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="BS69" t="s">
-        <v>364</v>
+        <v>169</v>
       </c>
       <c r="BT69" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="BU69" t="s">
-        <v>97</v>
+        <v>366</v>
       </c>
       <c r="BV69" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW69" t="s">
+        <v>99</v>
+      </c>
+      <c r="BX69" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY69" t="s">
+        <v>94</v>
+      </c>
+      <c r="BZ69" t="s">
+        <v>101</v>
+      </c>
+      <c r="CA69" t="s">
+        <v>379</v>
+      </c>
+      <c r="CB69" t="s">
+        <v>172</v>
+      </c>
+      <c r="CC69" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD69" t="s">
         <v>96</v>
       </c>
-      <c r="BW69" t="s">
-[...8 lines deleted...]
-      <c r="BZ69" t="s">
+      <c r="CE69" t="s">
+        <v>380</v>
+      </c>
+      <c r="CF69" t="s">
         <v>170</v>
       </c>
-      <c r="CA69" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="70" spans="1:82">
+    <row r="70" spans="1:84">
       <c r="A70" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B70" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C70" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D70">
         <v>2</v>
       </c>
       <c r="E70">
         <v>6</v>
       </c>
       <c r="F70">
         <v>10</v>
       </c>
       <c r="G70" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H70" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I70">
+        <v>89</v>
+      </c>
+      <c r="I70"/>
+      <c r="J70"/>
+      <c r="K70">
         <v>0</v>
       </c>
-      <c r="J70">
+      <c r="L70">
         <v>3</v>
       </c>
-      <c r="K70">
+      <c r="M70">
         <v>6</v>
       </c>
-      <c r="L70" t="s">
-[...3 lines deleted...]
-      <c r="N70"/>
+      <c r="N70" t="s">
+        <v>382</v>
+      </c>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
       <c r="AA70"/>
       <c r="AB70"/>
       <c r="AC70"/>
       <c r="AD70"/>
       <c r="AE70"/>
       <c r="AF70"/>
       <c r="AG70"/>
       <c r="AH70"/>
       <c r="AI70"/>
       <c r="AJ70"/>
       <c r="AK70"/>
       <c r="AL70"/>
       <c r="AM70"/>
       <c r="AN70"/>
       <c r="AO70"/>
       <c r="AP70"/>
       <c r="AQ70"/>
       <c r="AR70"/>
       <c r="AS70"/>
       <c r="AT70"/>
       <c r="AU70"/>
       <c r="AV70"/>
       <c r="AW70"/>
-      <c r="AX70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX70"/>
       <c r="AY70"/>
       <c r="AZ70" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="BA70" t="s">
         <v>91</v>
       </c>
+      <c r="BA70"/>
       <c r="BB70" t="s">
         <v>92</v>
       </c>
       <c r="BC70" t="s">
         <v>93</v>
       </c>
       <c r="BD70" t="s">
         <v>94</v>
       </c>
       <c r="BE70" t="s">
         <v>95</v>
       </c>
       <c r="BF70" t="s">
         <v>96</v>
       </c>
       <c r="BG70" t="s">
         <v>97</v>
       </c>
       <c r="BH70" t="s">
         <v>98</v>
       </c>
       <c r="BI70" t="s">
         <v>99</v>
       </c>
       <c r="BJ70" t="s">
         <v>100</v>
       </c>
-      <c r="BK70"/>
-      <c r="BL70"/>
+      <c r="BK70" t="s">
+        <v>101</v>
+      </c>
+      <c r="BL70" t="s">
+        <v>102</v>
+      </c>
       <c r="BM70"/>
       <c r="BN70"/>
       <c r="BO70"/>
       <c r="BP70"/>
       <c r="BQ70"/>
       <c r="BR70"/>
       <c r="BS70"/>
       <c r="BT70"/>
       <c r="BU70"/>
       <c r="BV70"/>
       <c r="BW70"/>
       <c r="BX70"/>
       <c r="BY70"/>
       <c r="BZ70"/>
       <c r="CA70"/>
       <c r="CB70"/>
       <c r="CC70"/>
       <c r="CD70"/>
+      <c r="CE70"/>
+      <c r="CF70"/>
     </row>
-    <row r="71" spans="1:82">
+    <row r="71" spans="1:84">
       <c r="A71" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B71" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C71" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D71">
         <v>2</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
         <v>10</v>
       </c>
       <c r="G71" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="H71" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="I71">
+        <v>308</v>
+      </c>
+      <c r="I71"/>
+      <c r="J71"/>
+      <c r="K71">
         <v>3</v>
       </c>
-      <c r="J71">
+      <c r="L71">
         <v>3</v>
       </c>
-      <c r="K71">
+      <c r="M71">
         <v>6</v>
       </c>
-      <c r="L71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N71" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q71" t="s">
+        <v>384</v>
+      </c>
+      <c r="O71" t="s">
+        <v>109</v>
+      </c>
+      <c r="P71" t="s">
         <v>110</v>
       </c>
-      <c r="R71" t="s">
-[...2 lines deleted...]
-      <c r="S71"/>
+      <c r="Q71"/>
+      <c r="R71"/>
+      <c r="S71" t="s">
+        <v>112</v>
+      </c>
       <c r="T71" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U71"/>
       <c r="V71" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W71"/>
-      <c r="X71"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X71" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y71"/>
+      <c r="Z71"/>
       <c r="AA71" t="s">
         <v>115</v>
       </c>
       <c r="AB71" t="s">
         <v>116</v>
       </c>
       <c r="AC71" t="s">
         <v>117</v>
       </c>
-      <c r="AD71"/>
+      <c r="AD71" t="s">
+        <v>118</v>
+      </c>
       <c r="AE71" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF71"/>
       <c r="AG71" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH71"/>
       <c r="AI71" t="s">
         <v>122</v>
       </c>
       <c r="AJ71" t="s">
         <v>123</v>
       </c>
       <c r="AK71" t="s">
         <v>124</v>
       </c>
-      <c r="AL71"/>
+      <c r="AL71" t="s">
+        <v>125</v>
+      </c>
       <c r="AM71" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN71" t="s">
         <v>126</v>
       </c>
+      <c r="AN71"/>
       <c r="AO71" t="s">
         <v>127</v>
       </c>
-      <c r="AP71"/>
-      <c r="AQ71"/>
+      <c r="AP71" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ71" t="s">
+        <v>129</v>
+      </c>
       <c r="AR71"/>
-      <c r="AS71" t="s">
-[...6 lines deleted...]
-      <c r="AV71"/>
+      <c r="AS71"/>
+      <c r="AT71"/>
+      <c r="AU71" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV71" t="s">
+        <v>143</v>
+      </c>
       <c r="AW71"/>
       <c r="AX71"/>
       <c r="AY71"/>
       <c r="AZ71"/>
       <c r="BA71"/>
       <c r="BB71"/>
       <c r="BC71"/>
       <c r="BD71"/>
       <c r="BE71"/>
       <c r="BF71"/>
       <c r="BG71"/>
       <c r="BH71"/>
       <c r="BI71"/>
       <c r="BJ71"/>
       <c r="BK71"/>
       <c r="BL71"/>
       <c r="BM71"/>
       <c r="BN71"/>
       <c r="BO71"/>
       <c r="BP71"/>
       <c r="BQ71"/>
       <c r="BR71"/>
       <c r="BS71"/>
       <c r="BT71"/>
       <c r="BU71"/>
       <c r="BV71"/>
       <c r="BW71"/>
       <c r="BX71"/>
       <c r="BY71"/>
       <c r="BZ71"/>
       <c r="CA71"/>
       <c r="CB71"/>
       <c r="CC71"/>
       <c r="CD71"/>
+      <c r="CE71"/>
+      <c r="CF71"/>
     </row>
-    <row r="72" spans="1:82">
+    <row r="72" spans="1:84">
       <c r="A72" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B72" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C72" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D72">
         <v>2</v>
       </c>
       <c r="E72">
         <v>2</v>
       </c>
       <c r="F72">
         <v>7</v>
       </c>
       <c r="G72" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="H72" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="I72">
+        <v>263</v>
+      </c>
+      <c r="I72"/>
+      <c r="J72"/>
+      <c r="K72">
         <v>14</v>
       </c>
-      <c r="J72">
+      <c r="L72">
         <v>3</v>
       </c>
-      <c r="K72">
+      <c r="M72">
         <v>6</v>
       </c>
-      <c r="L72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N72" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="O72" t="s">
+        <v>109</v>
+      </c>
+      <c r="P72" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q72"/>
       <c r="R72"/>
-      <c r="S72"/>
-      <c r="T72" t="s">
+      <c r="S72" t="s">
         <v>112</v>
       </c>
-      <c r="U72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T72"/>
+      <c r="U72"/>
       <c r="V72" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z72" t="s">
         <v>114</v>
       </c>
+      <c r="W72" t="s">
+        <v>257</v>
+      </c>
+      <c r="X72" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y72"/>
+      <c r="Z72"/>
       <c r="AA72" t="s">
         <v>115</v>
       </c>
       <c r="AB72" t="s">
         <v>116</v>
       </c>
       <c r="AC72" t="s">
         <v>117</v>
       </c>
-      <c r="AD72"/>
+      <c r="AD72" t="s">
+        <v>118</v>
+      </c>
       <c r="AE72" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF72"/>
       <c r="AG72" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH72"/>
       <c r="AI72" t="s">
         <v>122</v>
       </c>
-      <c r="AJ72"/>
+      <c r="AJ72" t="s">
+        <v>123</v>
+      </c>
       <c r="AK72" t="s">
         <v>124</v>
       </c>
       <c r="AL72"/>
       <c r="AM72" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN72" t="s">
         <v>126</v>
       </c>
+      <c r="AN72"/>
       <c r="AO72" t="s">
         <v>127</v>
       </c>
-      <c r="AP72"/>
+      <c r="AP72" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ72" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR72"/>
       <c r="AS72" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV72"/>
+        <v>258</v>
+      </c>
+      <c r="AT72"/>
+      <c r="AU72" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV72" t="s">
+        <v>143</v>
+      </c>
       <c r="AW72"/>
       <c r="AX72"/>
       <c r="AY72"/>
       <c r="AZ72"/>
       <c r="BA72"/>
       <c r="BB72"/>
       <c r="BC72"/>
       <c r="BD72"/>
       <c r="BE72"/>
       <c r="BF72"/>
       <c r="BG72"/>
       <c r="BH72"/>
       <c r="BI72"/>
       <c r="BJ72"/>
       <c r="BK72"/>
       <c r="BL72"/>
       <c r="BM72"/>
       <c r="BN72"/>
       <c r="BO72"/>
       <c r="BP72"/>
       <c r="BQ72"/>
       <c r="BR72"/>
       <c r="BS72"/>
       <c r="BT72"/>
       <c r="BU72"/>
       <c r="BV72"/>
       <c r="BW72"/>
       <c r="BX72"/>
       <c r="BY72"/>
       <c r="BZ72"/>
       <c r="CA72"/>
       <c r="CB72"/>
       <c r="CC72"/>
       <c r="CD72"/>
+      <c r="CE72"/>
+      <c r="CF72"/>
     </row>
-    <row r="73" spans="1:82">
+    <row r="73" spans="1:84">
       <c r="A73" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B73" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C73" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D73">
         <v>2</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
         <v>10</v>
       </c>
       <c r="G73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H73" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I73">
+        <v>134</v>
+      </c>
+      <c r="I73"/>
+      <c r="J73"/>
+      <c r="K73">
         <v>2</v>
       </c>
-      <c r="J73">
+      <c r="L73">
         <v>3</v>
       </c>
-      <c r="K73">
+      <c r="M73">
         <v>6</v>
       </c>
-      <c r="L73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N73" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O73"/>
+        <v>389</v>
+      </c>
+      <c r="O73" t="s">
+        <v>109</v>
+      </c>
       <c r="P73" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q73" t="s">
         <v>110</v>
       </c>
+      <c r="Q73"/>
       <c r="R73" t="s">
         <v>111</v>
       </c>
-      <c r="S73"/>
+      <c r="S73" t="s">
+        <v>112</v>
+      </c>
       <c r="T73" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U73"/>
-      <c r="V73"/>
+      <c r="V73" t="s">
+        <v>114</v>
+      </c>
       <c r="W73"/>
       <c r="X73"/>
-      <c r="Y73" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y73"/>
+      <c r="Z73"/>
       <c r="AA73" t="s">
         <v>115</v>
       </c>
       <c r="AB73" t="s">
         <v>116</v>
       </c>
       <c r="AC73" t="s">
         <v>117</v>
       </c>
-      <c r="AD73"/>
+      <c r="AD73" t="s">
+        <v>118</v>
+      </c>
       <c r="AE73" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF73"/>
       <c r="AG73" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH73" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI73" t="s">
         <v>122</v>
       </c>
       <c r="AJ73" t="s">
         <v>123</v>
       </c>
       <c r="AK73" t="s">
         <v>124</v>
       </c>
-      <c r="AL73"/>
+      <c r="AL73" t="s">
+        <v>125</v>
+      </c>
       <c r="AM73" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN73" t="s">
         <v>126</v>
       </c>
+      <c r="AN73"/>
       <c r="AO73" t="s">
         <v>127</v>
       </c>
-      <c r="AP73"/>
-      <c r="AQ73"/>
+      <c r="AP73" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ73" t="s">
+        <v>129</v>
+      </c>
       <c r="AR73"/>
-      <c r="AS73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS73"/>
       <c r="AT73"/>
-      <c r="AU73"/>
+      <c r="AU73" t="s">
+        <v>130</v>
+      </c>
       <c r="AV73"/>
       <c r="AW73"/>
       <c r="AX73"/>
       <c r="AY73"/>
       <c r="AZ73"/>
       <c r="BA73"/>
       <c r="BB73"/>
       <c r="BC73"/>
       <c r="BD73"/>
       <c r="BE73"/>
       <c r="BF73"/>
       <c r="BG73"/>
       <c r="BH73"/>
       <c r="BI73"/>
       <c r="BJ73"/>
       <c r="BK73"/>
       <c r="BL73"/>
       <c r="BM73"/>
       <c r="BN73"/>
       <c r="BO73"/>
       <c r="BP73"/>
       <c r="BQ73"/>
       <c r="BR73"/>
       <c r="BS73"/>
       <c r="BT73"/>
       <c r="BU73"/>
       <c r="BV73"/>
       <c r="BW73"/>
       <c r="BX73"/>
       <c r="BY73"/>
       <c r="BZ73"/>
       <c r="CA73"/>
       <c r="CB73"/>
       <c r="CC73"/>
       <c r="CD73"/>
+      <c r="CE73"/>
+      <c r="CF73"/>
     </row>
-    <row r="74" spans="1:82">
+    <row r="74" spans="1:84">
       <c r="A74" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B74" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C74" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D74">
         <v>2</v>
       </c>
       <c r="E74">
         <v>2</v>
       </c>
       <c r="F74">
         <v>8</v>
       </c>
       <c r="G74" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H74" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="I74">
+        <v>263</v>
+      </c>
+      <c r="I74"/>
+      <c r="J74"/>
+      <c r="K74">
         <v>2</v>
       </c>
-      <c r="J74">
+      <c r="L74">
         <v>3</v>
       </c>
-      <c r="K74">
+      <c r="M74">
         <v>6</v>
       </c>
-      <c r="L74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N74" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q74" t="s">
+        <v>392</v>
+      </c>
+      <c r="O74" t="s">
+        <v>109</v>
+      </c>
+      <c r="P74" t="s">
         <v>110</v>
       </c>
+      <c r="Q74"/>
       <c r="R74"/>
-      <c r="S74"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S74" t="s">
+        <v>112</v>
+      </c>
+      <c r="T74"/>
+      <c r="U74"/>
       <c r="V74" t="s">
-        <v>255</v>
-[...8 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="W74" t="s">
+        <v>256</v>
+      </c>
+      <c r="X74" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y74"/>
+      <c r="Z74"/>
       <c r="AA74" t="s">
         <v>115</v>
       </c>
       <c r="AB74" t="s">
         <v>116</v>
       </c>
       <c r="AC74" t="s">
         <v>117</v>
       </c>
-      <c r="AD74"/>
+      <c r="AD74" t="s">
+        <v>118</v>
+      </c>
       <c r="AE74" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF74"/>
       <c r="AG74" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH74"/>
       <c r="AI74" t="s">
         <v>122</v>
       </c>
-      <c r="AJ74"/>
+      <c r="AJ74" t="s">
+        <v>123</v>
+      </c>
       <c r="AK74" t="s">
         <v>124</v>
       </c>
       <c r="AL74"/>
       <c r="AM74" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN74" t="s">
         <v>126</v>
       </c>
+      <c r="AN74"/>
       <c r="AO74" t="s">
         <v>127</v>
       </c>
-      <c r="AP74"/>
+      <c r="AP74" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ74" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR74"/>
       <c r="AS74" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV74"/>
+        <v>258</v>
+      </c>
+      <c r="AT74"/>
+      <c r="AU74" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV74" t="s">
+        <v>143</v>
+      </c>
       <c r="AW74"/>
       <c r="AX74"/>
       <c r="AY74"/>
       <c r="AZ74"/>
       <c r="BA74"/>
       <c r="BB74"/>
       <c r="BC74"/>
       <c r="BD74"/>
       <c r="BE74"/>
       <c r="BF74"/>
       <c r="BG74"/>
       <c r="BH74"/>
       <c r="BI74"/>
       <c r="BJ74"/>
       <c r="BK74"/>
       <c r="BL74"/>
       <c r="BM74"/>
       <c r="BN74"/>
       <c r="BO74"/>
       <c r="BP74"/>
       <c r="BQ74"/>
       <c r="BR74"/>
       <c r="BS74"/>
       <c r="BT74"/>
       <c r="BU74"/>
       <c r="BV74"/>
       <c r="BW74"/>
       <c r="BX74"/>
       <c r="BY74"/>
       <c r="BZ74"/>
       <c r="CA74"/>
       <c r="CB74"/>
       <c r="CC74"/>
       <c r="CD74"/>
+      <c r="CE74"/>
+      <c r="CF74"/>
     </row>
-    <row r="75" spans="1:82">
+    <row r="75" spans="1:84">
       <c r="A75" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B75" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C75" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D75">
         <v>2</v>
       </c>
       <c r="E75">
         <v>3</v>
       </c>
       <c r="F75">
         <v>6</v>
       </c>
       <c r="G75" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="H75" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="I75">
+        <v>308</v>
+      </c>
+      <c r="I75"/>
+      <c r="J75"/>
+      <c r="K75">
         <v>0</v>
       </c>
-      <c r="J75">
+      <c r="L75">
         <v>3</v>
       </c>
-      <c r="K75">
+      <c r="M75">
         <v>6</v>
       </c>
-      <c r="L75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N75" t="s">
-        <v>254</v>
-[...9 lines deleted...]
-      <c r="S75"/>
+        <v>396</v>
+      </c>
+      <c r="O75" t="s">
+        <v>109</v>
+      </c>
+      <c r="P75" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q75"/>
+      <c r="R75"/>
+      <c r="S75" t="s">
+        <v>112</v>
+      </c>
       <c r="T75" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="U75"/>
       <c r="V75" t="s">
-        <v>255</v>
+        <v>142</v>
       </c>
       <c r="W75"/>
-      <c r="X75"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X75" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y75"/>
+      <c r="Z75"/>
       <c r="AA75" t="s">
         <v>115</v>
       </c>
       <c r="AB75" t="s">
         <v>116</v>
       </c>
       <c r="AC75" t="s">
         <v>117</v>
       </c>
-      <c r="AD75"/>
+      <c r="AD75" t="s">
+        <v>118</v>
+      </c>
       <c r="AE75" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF75"/>
       <c r="AG75" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH75"/>
       <c r="AI75" t="s">
         <v>122</v>
       </c>
       <c r="AJ75" t="s">
         <v>123</v>
       </c>
       <c r="AK75" t="s">
         <v>124</v>
       </c>
-      <c r="AL75"/>
+      <c r="AL75" t="s">
+        <v>125</v>
+      </c>
       <c r="AM75" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN75" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN75"/>
+      <c r="AO75" t="s">
         <v>127</v>
       </c>
-      <c r="AO75" t="s">
-[...3 lines deleted...]
-      <c r="AQ75"/>
+      <c r="AP75" t="s">
+        <v>129</v>
+      </c>
+      <c r="AQ75" t="s">
+        <v>258</v>
+      </c>
       <c r="AR75"/>
-      <c r="AS75" t="s">
-[...6 lines deleted...]
-      <c r="AV75"/>
+      <c r="AS75"/>
+      <c r="AT75"/>
+      <c r="AU75" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV75" t="s">
+        <v>143</v>
+      </c>
       <c r="AW75"/>
       <c r="AX75"/>
       <c r="AY75"/>
       <c r="AZ75"/>
       <c r="BA75"/>
       <c r="BB75"/>
       <c r="BC75"/>
       <c r="BD75"/>
       <c r="BE75"/>
       <c r="BF75"/>
       <c r="BG75"/>
       <c r="BH75"/>
       <c r="BI75"/>
       <c r="BJ75"/>
       <c r="BK75"/>
       <c r="BL75"/>
       <c r="BM75"/>
       <c r="BN75"/>
       <c r="BO75"/>
       <c r="BP75"/>
       <c r="BQ75"/>
       <c r="BR75"/>
       <c r="BS75"/>
       <c r="BT75"/>
       <c r="BU75"/>
       <c r="BV75"/>
       <c r="BW75"/>
       <c r="BX75"/>
       <c r="BY75"/>
       <c r="BZ75"/>
       <c r="CA75"/>
       <c r="CB75"/>
       <c r="CC75"/>
       <c r="CD75"/>
+      <c r="CE75"/>
+      <c r="CF75"/>
     </row>
-    <row r="76" spans="1:82">
+    <row r="76" spans="1:84">
       <c r="A76" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B76" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C76" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D76">
         <v>2</v>
       </c>
       <c r="E76">
         <v>4</v>
       </c>
       <c r="F76">
         <v>6</v>
       </c>
       <c r="G76" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H76" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I76">
+        <v>147</v>
+      </c>
+      <c r="I76"/>
+      <c r="J76"/>
+      <c r="K76">
         <v>55</v>
       </c>
-      <c r="J76">
+      <c r="L76">
         <v>3</v>
       </c>
-      <c r="K76">
+      <c r="M76">
         <v>6</v>
       </c>
-      <c r="L76" t="s">
-[...3 lines deleted...]
-      <c r="N76"/>
+      <c r="N76" t="s">
+        <v>398</v>
+      </c>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
       <c r="AA76"/>
       <c r="AB76"/>
       <c r="AC76"/>
-      <c r="AD76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD76"/>
       <c r="AE76"/>
-      <c r="AF76"/>
+      <c r="AF76" t="s">
+        <v>149</v>
+      </c>
       <c r="AG76"/>
       <c r="AH76"/>
       <c r="AI76"/>
       <c r="AJ76"/>
       <c r="AK76"/>
       <c r="AL76"/>
       <c r="AM76"/>
       <c r="AN76"/>
       <c r="AO76"/>
       <c r="AP76"/>
       <c r="AQ76"/>
       <c r="AR76"/>
       <c r="AS76"/>
       <c r="AT76"/>
       <c r="AU76"/>
       <c r="AV76"/>
-      <c r="AW76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW76"/>
       <c r="AX76"/>
       <c r="AY76" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="AZ76"/>
-      <c r="BA76"/>
-[...3 lines deleted...]
-      <c r="BC76" t="s">
+      <c r="BA76" t="s">
         <v>150</v>
       </c>
+      <c r="BB76"/>
+      <c r="BC76"/>
       <c r="BD76" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="BE76"/>
+        <v>143</v>
+      </c>
+      <c r="BE76" t="s">
+        <v>152</v>
+      </c>
       <c r="BF76" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="BG76" t="s">
         <v>127</v>
       </c>
-      <c r="BH76"/>
+      <c r="BG76"/>
+      <c r="BH76" t="s">
+        <v>151</v>
+      </c>
       <c r="BI76" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ76"/>
+      <c r="BK76" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL76"/>
+      <c r="BM76"/>
+      <c r="BN76"/>
+      <c r="BO76" t="s">
+        <v>111</v>
+      </c>
+      <c r="BP76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BQ76" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR76" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS76" t="s">
+        <v>116</v>
+      </c>
+      <c r="BT76" t="s">
+        <v>118</v>
+      </c>
+      <c r="BU76"/>
+      <c r="BV76" t="s">
+        <v>227</v>
+      </c>
+      <c r="BW76" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX76" t="s">
+        <v>155</v>
+      </c>
+      <c r="BY76" t="s">
         <v>128</v>
       </c>
-      <c r="BJ76"/>
-[...34 lines deleted...]
-      <c r="BY76"/>
       <c r="BZ76"/>
       <c r="CA76"/>
       <c r="CB76"/>
       <c r="CC76"/>
       <c r="CD76"/>
+      <c r="CE76"/>
+      <c r="CF76"/>
     </row>
-    <row r="77" spans="1:82">
+    <row r="77" spans="1:84">
       <c r="A77" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B77" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C77" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D77">
         <v>2</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77">
         <v>10</v>
       </c>
       <c r="G77" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H77" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I77">
+        <v>107</v>
+      </c>
+      <c r="I77"/>
+      <c r="J77"/>
+      <c r="K77">
         <v>-3</v>
       </c>
-      <c r="J77">
+      <c r="L77">
         <v>3</v>
       </c>
-      <c r="K77">
+      <c r="M77">
         <v>6</v>
       </c>
-      <c r="L77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N77" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O77"/>
+        <v>400</v>
+      </c>
+      <c r="O77" t="s">
+        <v>160</v>
+      </c>
       <c r="P77" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q77" t="s">
         <v>161</v>
       </c>
+      <c r="Q77"/>
       <c r="R77" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S77"/>
+        <v>150</v>
+      </c>
+      <c r="S77" t="s">
+        <v>163</v>
+      </c>
       <c r="T77" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U77"/>
-      <c r="V77"/>
+      <c r="V77" t="s">
+        <v>180</v>
+      </c>
       <c r="W77"/>
       <c r="X77"/>
-      <c r="Y77" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y77"/>
+      <c r="Z77"/>
       <c r="AA77" t="s">
         <v>165</v>
       </c>
       <c r="AB77" t="s">
         <v>166</v>
       </c>
       <c r="AC77" t="s">
         <v>167</v>
       </c>
-      <c r="AD77"/>
+      <c r="AD77" t="s">
+        <v>168</v>
+      </c>
       <c r="AE77" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF77"/>
+      <c r="AG77" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH77" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI77" t="s">
         <v>93</v>
       </c>
-      <c r="AF77" t="s">
-[...2 lines deleted...]
-      <c r="AG77" t="s">
+      <c r="AJ77" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK77" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL77" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM77" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN77"/>
+      <c r="AO77" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP77" t="s">
         <v>91</v>
       </c>
-      <c r="AH77" t="s">
-[...22 lines deleted...]
-      <c r="AQ77"/>
+      <c r="AQ77" t="s">
+        <v>401</v>
+      </c>
       <c r="AR77"/>
-      <c r="AS77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS77"/>
       <c r="AT77"/>
-      <c r="AU77"/>
+      <c r="AU77" t="s">
+        <v>174</v>
+      </c>
       <c r="AV77"/>
       <c r="AW77"/>
       <c r="AX77"/>
       <c r="AY77"/>
       <c r="AZ77"/>
       <c r="BA77"/>
       <c r="BB77"/>
       <c r="BC77"/>
       <c r="BD77"/>
       <c r="BE77"/>
       <c r="BF77"/>
       <c r="BG77"/>
       <c r="BH77"/>
       <c r="BI77"/>
       <c r="BJ77"/>
       <c r="BK77"/>
       <c r="BL77"/>
       <c r="BM77"/>
       <c r="BN77"/>
       <c r="BO77"/>
       <c r="BP77"/>
       <c r="BQ77"/>
       <c r="BR77"/>
       <c r="BS77"/>
       <c r="BT77"/>
       <c r="BU77"/>
       <c r="BV77"/>
       <c r="BW77"/>
       <c r="BX77"/>
       <c r="BY77"/>
       <c r="BZ77"/>
       <c r="CA77"/>
       <c r="CB77"/>
       <c r="CC77"/>
       <c r="CD77"/>
+      <c r="CE77"/>
+      <c r="CF77"/>
     </row>
-    <row r="78" spans="1:82">
+    <row r="78" spans="1:84">
       <c r="A78" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B78" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C78" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D78">
         <v>2</v>
       </c>
       <c r="E78">
         <v>2</v>
       </c>
       <c r="F78">
         <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H78" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="I78">
+        <v>190</v>
+      </c>
+      <c r="I78"/>
+      <c r="J78"/>
+      <c r="K78">
         <v>9</v>
       </c>
-      <c r="J78">
+      <c r="L78">
         <v>3</v>
       </c>
-      <c r="K78">
+      <c r="M78">
         <v>6</v>
       </c>
-      <c r="L78" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N78" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q78" t="s">
+        <v>404</v>
+      </c>
+      <c r="O78" t="s">
+        <v>160</v>
+      </c>
+      <c r="P78" t="s">
         <v>161</v>
       </c>
-      <c r="R78" t="s">
-[...2 lines deleted...]
-      <c r="S78"/>
+      <c r="Q78"/>
+      <c r="R78"/>
+      <c r="S78" t="s">
+        <v>163</v>
+      </c>
       <c r="T78" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U78"/>
       <c r="V78" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W78"/>
-      <c r="X78"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X78" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y78"/>
+      <c r="Z78"/>
       <c r="AA78" t="s">
         <v>165</v>
       </c>
       <c r="AB78" t="s">
         <v>166</v>
       </c>
       <c r="AC78" t="s">
         <v>167</v>
       </c>
-      <c r="AD78"/>
+      <c r="AD78" t="s">
+        <v>168</v>
+      </c>
       <c r="AE78" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF78"/>
       <c r="AG78" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH78"/>
+      <c r="AI78" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ78" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK78" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL78" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM78" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN78"/>
+      <c r="AO78" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP78" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ78" t="s">
         <v>91</v>
       </c>
-      <c r="AH78" t="s">
-[...22 lines deleted...]
-      <c r="AQ78"/>
       <c r="AR78"/>
-      <c r="AS78" t="s">
-[...6 lines deleted...]
-      <c r="AV78"/>
+      <c r="AS78"/>
+      <c r="AT78"/>
+      <c r="AU78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV78" t="s">
+        <v>183</v>
+      </c>
       <c r="AW78"/>
       <c r="AX78"/>
       <c r="AY78"/>
       <c r="AZ78"/>
       <c r="BA78"/>
       <c r="BB78"/>
       <c r="BC78"/>
       <c r="BD78"/>
       <c r="BE78"/>
       <c r="BF78"/>
       <c r="BG78"/>
       <c r="BH78"/>
       <c r="BI78"/>
       <c r="BJ78"/>
       <c r="BK78"/>
       <c r="BL78"/>
       <c r="BM78"/>
       <c r="BN78"/>
       <c r="BO78"/>
       <c r="BP78"/>
       <c r="BQ78"/>
       <c r="BR78"/>
       <c r="BS78"/>
       <c r="BT78"/>
       <c r="BU78"/>
       <c r="BV78"/>
       <c r="BW78"/>
       <c r="BX78"/>
       <c r="BY78"/>
       <c r="BZ78"/>
       <c r="CA78"/>
       <c r="CB78"/>
       <c r="CC78"/>
       <c r="CD78"/>
+      <c r="CE78"/>
+      <c r="CF78"/>
     </row>
-    <row r="79" spans="1:82">
+    <row r="79" spans="1:84">
       <c r="A79" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B79" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C79" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D79">
         <v>2</v>
       </c>
       <c r="E79">
         <v>3</v>
       </c>
       <c r="F79">
         <v>4</v>
       </c>
       <c r="G79" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H79" t="s">
-        <v>204</v>
-[...6 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="I79"/>
+      <c r="J79"/>
       <c r="K79">
         <v>6</v>
       </c>
-      <c r="L79" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L79">
+        <v>3</v>
+      </c>
+      <c r="M79">
+        <v>6</v>
       </c>
       <c r="N79" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q79" t="s">
+        <v>406</v>
+      </c>
+      <c r="O79" t="s">
+        <v>160</v>
+      </c>
+      <c r="P79" t="s">
         <v>161</v>
       </c>
-      <c r="R79" t="s">
-[...2 lines deleted...]
-      <c r="S79"/>
+      <c r="Q79"/>
+      <c r="R79"/>
+      <c r="S79" t="s">
+        <v>163</v>
+      </c>
       <c r="T79" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U79"/>
       <c r="V79" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W79"/>
-      <c r="X79"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X79" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y79"/>
+      <c r="Z79"/>
       <c r="AA79" t="s">
         <v>165</v>
       </c>
       <c r="AB79" t="s">
         <v>166</v>
       </c>
       <c r="AC79" t="s">
         <v>167</v>
       </c>
-      <c r="AD79"/>
+      <c r="AD79" t="s">
+        <v>168</v>
+      </c>
       <c r="AE79" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF79"/>
       <c r="AG79" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH79"/>
       <c r="AI79" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ79"/>
       <c r="AK79" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL79" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM79" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="AN79" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AO79" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ79"/>
+        <v>173</v>
+      </c>
+      <c r="AP79" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ79" t="s">
+        <v>91</v>
+      </c>
       <c r="AR79"/>
-      <c r="AS79" t="s">
-[...6 lines deleted...]
-      <c r="AV79"/>
+      <c r="AS79"/>
+      <c r="AT79"/>
+      <c r="AU79" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV79" t="s">
+        <v>183</v>
+      </c>
       <c r="AW79"/>
       <c r="AX79"/>
       <c r="AY79"/>
       <c r="AZ79"/>
       <c r="BA79"/>
       <c r="BB79"/>
       <c r="BC79"/>
       <c r="BD79"/>
       <c r="BE79"/>
       <c r="BF79"/>
       <c r="BG79"/>
       <c r="BH79"/>
       <c r="BI79"/>
       <c r="BJ79"/>
       <c r="BK79"/>
       <c r="BL79"/>
       <c r="BM79"/>
       <c r="BN79"/>
       <c r="BO79"/>
       <c r="BP79"/>
       <c r="BQ79"/>
       <c r="BR79"/>
       <c r="BS79"/>
       <c r="BT79"/>
       <c r="BU79"/>
       <c r="BV79"/>
       <c r="BW79"/>
       <c r="BX79"/>
       <c r="BY79"/>
       <c r="BZ79"/>
       <c r="CA79"/>
       <c r="CB79"/>
       <c r="CC79"/>
       <c r="CD79"/>
+      <c r="CE79"/>
+      <c r="CF79"/>
     </row>
-    <row r="80" spans="1:82">
+    <row r="80" spans="1:84">
       <c r="A80" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B80" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C80" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D80">
         <v>2</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
         <v>10</v>
       </c>
       <c r="G80" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="H80" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I80">
+        <v>185</v>
+      </c>
+      <c r="I80"/>
+      <c r="J80"/>
+      <c r="K80">
         <v>1</v>
       </c>
-      <c r="J80">
+      <c r="L80">
         <v>3</v>
       </c>
-      <c r="K80">
+      <c r="M80">
         <v>6</v>
       </c>
-      <c r="L80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N80" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O80"/>
+        <v>410</v>
+      </c>
+      <c r="O80" t="s">
+        <v>160</v>
+      </c>
       <c r="P80" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q80" t="s">
         <v>161</v>
       </c>
+      <c r="Q80"/>
       <c r="R80" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S80"/>
+        <v>150</v>
+      </c>
+      <c r="S80" t="s">
+        <v>163</v>
+      </c>
       <c r="T80" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U80"/>
-      <c r="V80"/>
+      <c r="V80" t="s">
+        <v>180</v>
+      </c>
       <c r="W80"/>
       <c r="X80"/>
-      <c r="Y80" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y80"/>
+      <c r="Z80"/>
       <c r="AA80" t="s">
         <v>165</v>
       </c>
       <c r="AB80" t="s">
         <v>166</v>
       </c>
       <c r="AC80" t="s">
         <v>167</v>
       </c>
-      <c r="AD80"/>
+      <c r="AD80" t="s">
+        <v>168</v>
+      </c>
       <c r="AE80" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF80"/>
+      <c r="AG80" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH80" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI80" t="s">
         <v>93</v>
       </c>
-      <c r="AF80" t="s">
-[...2 lines deleted...]
-      <c r="AG80" t="s">
+      <c r="AJ80" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK80" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL80" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM80" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN80"/>
+      <c r="AO80" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP80" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ80" t="s">
         <v>91</v>
       </c>
-      <c r="AH80" t="s">
-[...22 lines deleted...]
-      <c r="AQ80"/>
       <c r="AR80"/>
-      <c r="AS80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS80"/>
       <c r="AT80"/>
-      <c r="AU80"/>
+      <c r="AU80" t="s">
+        <v>174</v>
+      </c>
       <c r="AV80"/>
       <c r="AW80"/>
       <c r="AX80"/>
       <c r="AY80"/>
       <c r="AZ80"/>
       <c r="BA80"/>
       <c r="BB80"/>
       <c r="BC80"/>
       <c r="BD80"/>
       <c r="BE80"/>
       <c r="BF80"/>
       <c r="BG80"/>
       <c r="BH80"/>
       <c r="BI80"/>
       <c r="BJ80"/>
       <c r="BK80"/>
       <c r="BL80"/>
       <c r="BM80"/>
       <c r="BN80"/>
       <c r="BO80"/>
       <c r="BP80"/>
       <c r="BQ80"/>
       <c r="BR80"/>
       <c r="BS80"/>
       <c r="BT80"/>
       <c r="BU80"/>
       <c r="BV80"/>
       <c r="BW80"/>
       <c r="BX80"/>
       <c r="BY80"/>
       <c r="BZ80"/>
       <c r="CA80"/>
       <c r="CB80"/>
       <c r="CC80"/>
       <c r="CD80"/>
+      <c r="CE80"/>
+      <c r="CF80"/>
     </row>
-    <row r="81" spans="1:82">
+    <row r="81" spans="1:84">
       <c r="A81" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B81" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C81" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D81">
         <v>2</v>
       </c>
       <c r="E81">
         <v>2</v>
       </c>
       <c r="F81">
         <v>9</v>
       </c>
       <c r="G81" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H81" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="I81">
+        <v>190</v>
+      </c>
+      <c r="I81"/>
+      <c r="J81"/>
+      <c r="K81">
         <v>0</v>
       </c>
-      <c r="J81">
+      <c r="L81">
         <v>3</v>
       </c>
-      <c r="K81">
+      <c r="M81">
         <v>6</v>
       </c>
-      <c r="L81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N81" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q81" t="s">
+        <v>412</v>
+      </c>
+      <c r="O81" t="s">
+        <v>160</v>
+      </c>
+      <c r="P81" t="s">
         <v>161</v>
       </c>
-      <c r="R81" t="s">
-[...2 lines deleted...]
-      <c r="S81"/>
+      <c r="Q81"/>
+      <c r="R81"/>
+      <c r="S81" t="s">
+        <v>163</v>
+      </c>
       <c r="T81" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U81"/>
       <c r="V81" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W81"/>
-      <c r="X81"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X81" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y81"/>
+      <c r="Z81"/>
       <c r="AA81" t="s">
         <v>165</v>
       </c>
       <c r="AB81" t="s">
         <v>166</v>
       </c>
       <c r="AC81" t="s">
         <v>167</v>
       </c>
-      <c r="AD81"/>
+      <c r="AD81" t="s">
+        <v>168</v>
+      </c>
       <c r="AE81" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF81"/>
       <c r="AG81" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH81"/>
+      <c r="AI81" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ81" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK81" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL81" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM81" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN81"/>
+      <c r="AO81" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP81" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ81" t="s">
         <v>91</v>
       </c>
-      <c r="AH81" t="s">
-[...22 lines deleted...]
-      <c r="AQ81"/>
       <c r="AR81"/>
-      <c r="AS81" t="s">
-[...6 lines deleted...]
-      <c r="AV81"/>
+      <c r="AS81"/>
+      <c r="AT81"/>
+      <c r="AU81" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV81" t="s">
+        <v>183</v>
+      </c>
       <c r="AW81"/>
       <c r="AX81"/>
       <c r="AY81"/>
       <c r="AZ81"/>
       <c r="BA81"/>
       <c r="BB81"/>
       <c r="BC81"/>
       <c r="BD81"/>
       <c r="BE81"/>
       <c r="BF81"/>
       <c r="BG81"/>
       <c r="BH81"/>
       <c r="BI81"/>
       <c r="BJ81"/>
       <c r="BK81"/>
       <c r="BL81"/>
       <c r="BM81"/>
       <c r="BN81"/>
       <c r="BO81"/>
       <c r="BP81"/>
       <c r="BQ81"/>
       <c r="BR81"/>
       <c r="BS81"/>
       <c r="BT81"/>
       <c r="BU81"/>
       <c r="BV81"/>
       <c r="BW81"/>
       <c r="BX81"/>
       <c r="BY81"/>
       <c r="BZ81"/>
       <c r="CA81"/>
       <c r="CB81"/>
       <c r="CC81"/>
       <c r="CD81"/>
+      <c r="CE81"/>
+      <c r="CF81"/>
     </row>
-    <row r="82" spans="1:82">
+    <row r="82" spans="1:84">
       <c r="A82" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B82" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C82" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D82">
         <v>2</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
         <v>10</v>
       </c>
       <c r="G82" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H82" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I82">
+        <v>185</v>
+      </c>
+      <c r="I82"/>
+      <c r="J82"/>
+      <c r="K82">
         <v>2</v>
       </c>
-      <c r="J82">
+      <c r="L82">
         <v>3</v>
       </c>
-      <c r="K82">
+      <c r="M82">
         <v>6</v>
       </c>
-      <c r="L82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N82" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O82"/>
+        <v>415</v>
+      </c>
+      <c r="O82" t="s">
+        <v>160</v>
+      </c>
       <c r="P82" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q82" t="s">
         <v>161</v>
       </c>
+      <c r="Q82"/>
       <c r="R82" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S82"/>
+        <v>150</v>
+      </c>
+      <c r="S82" t="s">
+        <v>163</v>
+      </c>
       <c r="T82" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U82"/>
-      <c r="V82"/>
+      <c r="V82" t="s">
+        <v>180</v>
+      </c>
       <c r="W82"/>
       <c r="X82"/>
-      <c r="Y82" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y82"/>
+      <c r="Z82"/>
       <c r="AA82" t="s">
         <v>165</v>
       </c>
       <c r="AB82" t="s">
         <v>166</v>
       </c>
       <c r="AC82" t="s">
         <v>167</v>
       </c>
-      <c r="AD82"/>
+      <c r="AD82" t="s">
+        <v>168</v>
+      </c>
       <c r="AE82" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF82"/>
+      <c r="AG82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH82" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI82" t="s">
         <v>93</v>
       </c>
-      <c r="AF82" t="s">
-[...2 lines deleted...]
-      <c r="AG82" t="s">
+      <c r="AJ82" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK82" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL82" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM82" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN82"/>
+      <c r="AO82" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP82" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ82" t="s">
         <v>91</v>
       </c>
-      <c r="AH82" t="s">
-[...22 lines deleted...]
-      <c r="AQ82"/>
       <c r="AR82"/>
-      <c r="AS82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS82"/>
       <c r="AT82"/>
-      <c r="AU82"/>
+      <c r="AU82" t="s">
+        <v>174</v>
+      </c>
       <c r="AV82"/>
       <c r="AW82"/>
       <c r="AX82"/>
       <c r="AY82"/>
       <c r="AZ82"/>
       <c r="BA82"/>
       <c r="BB82"/>
       <c r="BC82"/>
       <c r="BD82"/>
       <c r="BE82"/>
       <c r="BF82"/>
       <c r="BG82"/>
       <c r="BH82"/>
       <c r="BI82"/>
       <c r="BJ82"/>
       <c r="BK82"/>
       <c r="BL82"/>
       <c r="BM82"/>
       <c r="BN82"/>
       <c r="BO82"/>
       <c r="BP82"/>
       <c r="BQ82"/>
       <c r="BR82"/>
       <c r="BS82"/>
       <c r="BT82"/>
       <c r="BU82"/>
       <c r="BV82"/>
       <c r="BW82"/>
       <c r="BX82"/>
       <c r="BY82"/>
       <c r="BZ82"/>
       <c r="CA82"/>
       <c r="CB82"/>
       <c r="CC82"/>
       <c r="CD82"/>
+      <c r="CE82"/>
+      <c r="CF82"/>
     </row>
-    <row r="83" spans="1:82">
+    <row r="83" spans="1:84">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C83"/>
       <c r="D83">
         <v>2</v>
       </c>
       <c r="E83">
         <v>2</v>
       </c>
       <c r="F83">
         <v>8</v>
       </c>
-      <c r="I83">
+      <c r="I83"/>
+      <c r="J83"/>
+      <c r="K83">
         <v>0</v>
       </c>
-      <c r="J83">
+      <c r="L83">
         <v>3</v>
       </c>
-      <c r="K83">
+      <c r="M83">
         <v>6</v>
       </c>
-      <c r="L83" t="s">
-[...3 lines deleted...]
-      <c r="N83"/>
+      <c r="N83" t="s">
+        <v>417</v>
+      </c>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83"/>
       <c r="R83"/>
       <c r="S83"/>
       <c r="T83"/>
       <c r="U83"/>
       <c r="V83"/>
       <c r="W83"/>
       <c r="X83"/>
       <c r="Y83"/>
       <c r="Z83"/>
       <c r="AA83"/>
       <c r="AB83"/>
       <c r="AC83"/>
       <c r="AD83"/>
       <c r="AE83"/>
       <c r="AF83"/>
       <c r="AG83"/>
       <c r="AH83"/>
       <c r="AI83"/>
       <c r="AJ83"/>
       <c r="AK83"/>
       <c r="AL83"/>
       <c r="AM83"/>
@@ -14738,232 +14914,236 @@
       <c r="BF83"/>
       <c r="BG83"/>
       <c r="BH83"/>
       <c r="BI83"/>
       <c r="BJ83"/>
       <c r="BK83"/>
       <c r="BL83"/>
       <c r="BM83"/>
       <c r="BN83"/>
       <c r="BO83"/>
       <c r="BP83"/>
       <c r="BQ83"/>
       <c r="BR83"/>
       <c r="BS83"/>
       <c r="BT83"/>
       <c r="BU83"/>
       <c r="BV83"/>
       <c r="BW83"/>
       <c r="BX83"/>
       <c r="BY83"/>
       <c r="BZ83"/>
       <c r="CA83"/>
       <c r="CB83"/>
       <c r="CC83"/>
       <c r="CD83"/>
+      <c r="CE83"/>
+      <c r="CF83"/>
     </row>
-    <row r="84" spans="1:82">
+    <row r="84" spans="1:84">
       <c r="A84" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B84" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C84" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D84">
         <v>2</v>
       </c>
       <c r="E84">
         <v>2</v>
       </c>
       <c r="F84">
         <v>8</v>
       </c>
       <c r="G84" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H84" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I84">
+        <v>241</v>
+      </c>
+      <c r="I84"/>
+      <c r="J84"/>
+      <c r="K84">
         <v>30</v>
       </c>
-      <c r="J84">
+      <c r="L84">
         <v>3</v>
       </c>
-      <c r="K84">
+      <c r="M84">
         <v>6</v>
       </c>
-      <c r="L84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N84" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O84"/>
+        <v>419</v>
+      </c>
+      <c r="O84" t="s">
+        <v>160</v>
+      </c>
       <c r="P84" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q84" t="s">
         <v>161</v>
       </c>
+      <c r="Q84"/>
       <c r="R84" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S84"/>
+        <v>150</v>
+      </c>
+      <c r="S84" t="s">
+        <v>163</v>
+      </c>
       <c r="T84" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U84"/>
-      <c r="V84"/>
+      <c r="V84" t="s">
+        <v>180</v>
+      </c>
       <c r="W84"/>
       <c r="X84"/>
-      <c r="Y84" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y84"/>
+      <c r="Z84"/>
       <c r="AA84" t="s">
         <v>165</v>
       </c>
       <c r="AB84" t="s">
         <v>166</v>
       </c>
       <c r="AC84" t="s">
         <v>167</v>
       </c>
-      <c r="AD84"/>
+      <c r="AD84" t="s">
+        <v>168</v>
+      </c>
       <c r="AE84" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF84"/>
+      <c r="AG84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH84" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI84" t="s">
         <v>93</v>
       </c>
-      <c r="AF84" t="s">
-[...2 lines deleted...]
-      <c r="AG84" t="s">
+      <c r="AJ84" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK84" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL84" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM84" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN84"/>
+      <c r="AO84" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP84" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ84" t="s">
         <v>91</v>
       </c>
-      <c r="AH84" t="s">
-[...22 lines deleted...]
-      <c r="AQ84"/>
       <c r="AR84"/>
-      <c r="AS84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS84"/>
       <c r="AT84"/>
-      <c r="AU84"/>
+      <c r="AU84" t="s">
+        <v>174</v>
+      </c>
       <c r="AV84"/>
       <c r="AW84"/>
       <c r="AX84"/>
       <c r="AY84"/>
       <c r="AZ84"/>
       <c r="BA84"/>
       <c r="BB84"/>
       <c r="BC84"/>
       <c r="BD84"/>
       <c r="BE84"/>
       <c r="BF84"/>
       <c r="BG84"/>
       <c r="BH84"/>
       <c r="BI84"/>
       <c r="BJ84"/>
       <c r="BK84"/>
       <c r="BL84"/>
       <c r="BM84"/>
       <c r="BN84"/>
       <c r="BO84"/>
       <c r="BP84"/>
       <c r="BQ84"/>
       <c r="BR84"/>
       <c r="BS84"/>
       <c r="BT84"/>
       <c r="BU84"/>
       <c r="BV84"/>
       <c r="BW84"/>
       <c r="BX84"/>
       <c r="BY84"/>
       <c r="BZ84"/>
       <c r="CA84"/>
       <c r="CB84"/>
       <c r="CC84"/>
       <c r="CD84"/>
+      <c r="CE84"/>
+      <c r="CF84"/>
     </row>
-    <row r="85" spans="1:82">
+    <row r="85" spans="1:84">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C85"/>
       <c r="D85">
         <v>2</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
       <c r="F85">
         <v>10</v>
       </c>
-      <c r="I85">
+      <c r="I85"/>
+      <c r="J85"/>
+      <c r="K85">
         <v>0</v>
       </c>
-      <c r="J85">
+      <c r="L85">
         <v>3</v>
       </c>
-      <c r="K85">
+      <c r="M85">
         <v>6</v>
       </c>
-      <c r="L85" t="s">
-[...3 lines deleted...]
-      <c r="N85"/>
+      <c r="N85" t="s">
+        <v>421</v>
+      </c>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85"/>
       <c r="R85"/>
       <c r="S85"/>
       <c r="T85"/>
       <c r="U85"/>
       <c r="V85"/>
       <c r="W85"/>
       <c r="X85"/>
       <c r="Y85"/>
       <c r="Z85"/>
       <c r="AA85"/>
       <c r="AB85"/>
       <c r="AC85"/>
       <c r="AD85"/>
       <c r="AE85"/>
       <c r="AF85"/>
       <c r="AG85"/>
       <c r="AH85"/>
       <c r="AI85"/>
       <c r="AJ85"/>
       <c r="AK85"/>
       <c r="AL85"/>
       <c r="AM85"/>
@@ -14988,1124 +15168,1140 @@
       <c r="BF85"/>
       <c r="BG85"/>
       <c r="BH85"/>
       <c r="BI85"/>
       <c r="BJ85"/>
       <c r="BK85"/>
       <c r="BL85"/>
       <c r="BM85"/>
       <c r="BN85"/>
       <c r="BO85"/>
       <c r="BP85"/>
       <c r="BQ85"/>
       <c r="BR85"/>
       <c r="BS85"/>
       <c r="BT85"/>
       <c r="BU85"/>
       <c r="BV85"/>
       <c r="BW85"/>
       <c r="BX85"/>
       <c r="BY85"/>
       <c r="BZ85"/>
       <c r="CA85"/>
       <c r="CB85"/>
       <c r="CC85"/>
       <c r="CD85"/>
+      <c r="CE85"/>
+      <c r="CF85"/>
     </row>
-    <row r="86" spans="1:82">
+    <row r="86" spans="1:84">
       <c r="A86" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B86" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C86" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D86">
         <v>2</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
         <v>10</v>
       </c>
       <c r="G86" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H86" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="I86">
+        <v>364</v>
+      </c>
+      <c r="I86"/>
+      <c r="J86"/>
+      <c r="K86">
         <v>15</v>
       </c>
-      <c r="J86">
+      <c r="L86">
         <v>3</v>
       </c>
-      <c r="K86">
+      <c r="M86">
         <v>6</v>
       </c>
-      <c r="L86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N86" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q86" t="s">
+        <v>423</v>
+      </c>
+      <c r="O86" t="s">
+        <v>160</v>
+      </c>
+      <c r="P86" t="s">
         <v>161</v>
       </c>
+      <c r="Q86"/>
       <c r="R86"/>
-      <c r="S86"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S86" t="s">
+        <v>163</v>
+      </c>
+      <c r="T86"/>
+      <c r="U86"/>
       <c r="V86" t="s">
-        <v>179</v>
-[...8 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="W86" t="s">
+        <v>150</v>
+      </c>
+      <c r="X86" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y86"/>
+      <c r="Z86"/>
       <c r="AA86" t="s">
         <v>165</v>
       </c>
       <c r="AB86" t="s">
         <v>166</v>
       </c>
       <c r="AC86" t="s">
         <v>167</v>
       </c>
-      <c r="AD86"/>
+      <c r="AD86" t="s">
+        <v>168</v>
+      </c>
       <c r="AE86" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF86"/>
       <c r="AG86" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH86"/>
       <c r="AI86" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ86"/>
+        <v>93</v>
+      </c>
+      <c r="AJ86" t="s">
+        <v>171</v>
+      </c>
       <c r="AK86" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL86"/>
       <c r="AM86" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN86"/>
       <c r="AO86" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP86"/>
+        <v>173</v>
+      </c>
+      <c r="AP86" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ86" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR86"/>
       <c r="AS86" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV86"/>
+        <v>94</v>
+      </c>
+      <c r="AT86"/>
+      <c r="AU86" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV86" t="s">
+        <v>183</v>
+      </c>
       <c r="AW86"/>
       <c r="AX86"/>
       <c r="AY86"/>
       <c r="AZ86"/>
       <c r="BA86"/>
       <c r="BB86"/>
       <c r="BC86"/>
       <c r="BD86"/>
       <c r="BE86"/>
       <c r="BF86"/>
       <c r="BG86"/>
       <c r="BH86"/>
       <c r="BI86"/>
       <c r="BJ86"/>
       <c r="BK86"/>
       <c r="BL86"/>
       <c r="BM86"/>
       <c r="BN86"/>
       <c r="BO86"/>
       <c r="BP86"/>
       <c r="BQ86"/>
       <c r="BR86"/>
       <c r="BS86"/>
       <c r="BT86"/>
       <c r="BU86"/>
       <c r="BV86"/>
       <c r="BW86"/>
       <c r="BX86"/>
       <c r="BY86"/>
       <c r="BZ86"/>
       <c r="CA86"/>
       <c r="CB86"/>
       <c r="CC86"/>
       <c r="CD86"/>
+      <c r="CE86"/>
+      <c r="CF86"/>
     </row>
-    <row r="87" spans="1:82">
+    <row r="87" spans="1:84">
       <c r="A87" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C87" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D87">
         <v>2</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
         <v>10</v>
       </c>
       <c r="G87" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="H87" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="I87">
+        <v>427</v>
+      </c>
+      <c r="I87"/>
+      <c r="J87"/>
+      <c r="K87">
         <v>13</v>
       </c>
-      <c r="J87">
+      <c r="L87">
         <v>9</v>
       </c>
-      <c r="K87">
+      <c r="M87">
         <v>6</v>
       </c>
-      <c r="L87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N87" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P87"/>
+        <v>428</v>
+      </c>
+      <c r="O87" t="s">
+        <v>160</v>
+      </c>
+      <c r="P87" t="s">
+        <v>161</v>
+      </c>
       <c r="Q87"/>
-      <c r="R87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R87"/>
       <c r="S87"/>
       <c r="T87" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U87"/>
       <c r="V87" t="s">
         <v>180</v>
       </c>
-      <c r="W87"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W87" t="s">
+        <v>181</v>
+      </c>
+      <c r="X87" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y87"/>
+      <c r="Z87"/>
       <c r="AA87" t="s">
         <v>165</v>
       </c>
       <c r="AB87" t="s">
         <v>166</v>
       </c>
       <c r="AC87" t="s">
         <v>167</v>
       </c>
-      <c r="AD87"/>
+      <c r="AD87" t="s">
+        <v>168</v>
+      </c>
       <c r="AE87" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF87"/>
       <c r="AG87" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH87"/>
       <c r="AI87" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ87"/>
+        <v>93</v>
+      </c>
+      <c r="AJ87" t="s">
+        <v>171</v>
+      </c>
       <c r="AK87" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL87"/>
       <c r="AM87" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN87"/>
       <c r="AO87" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP87"/>
+        <v>173</v>
+      </c>
+      <c r="AP87" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ87" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR87"/>
       <c r="AS87" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV87"/>
+        <v>94</v>
+      </c>
+      <c r="AT87"/>
+      <c r="AU87" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV87" t="s">
+        <v>183</v>
+      </c>
       <c r="AW87"/>
       <c r="AX87"/>
       <c r="AY87"/>
       <c r="AZ87"/>
       <c r="BA87"/>
       <c r="BB87"/>
       <c r="BC87"/>
       <c r="BD87"/>
       <c r="BE87"/>
       <c r="BF87"/>
       <c r="BG87"/>
       <c r="BH87"/>
       <c r="BI87"/>
       <c r="BJ87"/>
       <c r="BK87"/>
       <c r="BL87"/>
       <c r="BM87"/>
       <c r="BN87"/>
       <c r="BO87"/>
       <c r="BP87"/>
       <c r="BQ87"/>
       <c r="BR87"/>
       <c r="BS87"/>
       <c r="BT87"/>
       <c r="BU87"/>
       <c r="BV87"/>
       <c r="BW87"/>
       <c r="BX87"/>
       <c r="BY87"/>
       <c r="BZ87"/>
       <c r="CA87"/>
       <c r="CB87"/>
       <c r="CC87"/>
       <c r="CD87"/>
+      <c r="CE87"/>
+      <c r="CF87"/>
     </row>
-    <row r="88" spans="1:82">
+    <row r="88" spans="1:84">
       <c r="A88" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B88" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C88" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="D88">
         <v>2</v>
       </c>
       <c r="E88">
         <v>7</v>
       </c>
       <c r="F88">
         <v>15</v>
       </c>
       <c r="G88" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H88" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I88">
+        <v>283</v>
+      </c>
+      <c r="I88"/>
+      <c r="J88"/>
+      <c r="K88">
         <v>25</v>
       </c>
-      <c r="J88">
+      <c r="L88">
         <v>10</v>
       </c>
-      <c r="K88">
+      <c r="M88">
         <v>6</v>
       </c>
-      <c r="L88" t="s">
-[...3 lines deleted...]
-      <c r="N88"/>
+      <c r="N88" t="s">
+        <v>431</v>
+      </c>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88"/>
       <c r="R88"/>
       <c r="S88"/>
       <c r="T88"/>
       <c r="U88"/>
       <c r="V88"/>
       <c r="W88"/>
       <c r="X88"/>
       <c r="Y88"/>
       <c r="Z88"/>
       <c r="AA88"/>
       <c r="AB88"/>
       <c r="AC88"/>
       <c r="AD88"/>
       <c r="AE88"/>
       <c r="AF88"/>
       <c r="AG88"/>
       <c r="AH88"/>
       <c r="AI88"/>
       <c r="AJ88"/>
       <c r="AK88"/>
       <c r="AL88"/>
       <c r="AM88"/>
       <c r="AN88"/>
       <c r="AO88"/>
       <c r="AP88"/>
       <c r="AQ88"/>
       <c r="AR88"/>
       <c r="AS88"/>
       <c r="AT88"/>
       <c r="AU88"/>
-      <c r="AV88" t="s">
-[...6 lines deleted...]
-      <c r="AY88"/>
+      <c r="AV88"/>
+      <c r="AW88"/>
+      <c r="AX88" t="s">
+        <v>378</v>
+      </c>
+      <c r="AY88" t="s">
+        <v>167</v>
+      </c>
       <c r="AZ88"/>
       <c r="BA88"/>
       <c r="BB88"/>
       <c r="BC88"/>
       <c r="BD88"/>
       <c r="BE88"/>
       <c r="BF88"/>
       <c r="BG88"/>
       <c r="BH88"/>
       <c r="BI88"/>
       <c r="BJ88"/>
-      <c r="BK88" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK88"/>
+      <c r="BL88"/>
       <c r="BM88" t="s">
-        <v>179</v>
+        <v>102</v>
       </c>
       <c r="BN88" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="BO88" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP88" t="s">
         <v>163</v>
       </c>
-      <c r="BP88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ88" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="BR88" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="BS88" t="s">
-        <v>364</v>
+        <v>169</v>
       </c>
       <c r="BT88" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="BU88" t="s">
-        <v>97</v>
+        <v>366</v>
       </c>
       <c r="BV88" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW88" t="s">
+        <v>99</v>
+      </c>
+      <c r="BX88" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY88" t="s">
+        <v>94</v>
+      </c>
+      <c r="BZ88" t="s">
+        <v>101</v>
+      </c>
+      <c r="CA88" t="s">
+        <v>379</v>
+      </c>
+      <c r="CB88" t="s">
+        <v>172</v>
+      </c>
+      <c r="CC88" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD88" t="s">
         <v>96</v>
       </c>
-      <c r="BW88" t="s">
-[...8 lines deleted...]
-      <c r="BZ88" t="s">
+      <c r="CE88" t="s">
+        <v>380</v>
+      </c>
+      <c r="CF88" t="s">
         <v>170</v>
       </c>
-      <c r="CA88" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="89" spans="1:82">
+    <row r="89" spans="1:84">
       <c r="A89" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B89" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C89" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D89">
         <v>2</v>
       </c>
       <c r="E89">
         <v>6</v>
       </c>
       <c r="F89">
         <v>10</v>
       </c>
       <c r="G89" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H89" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I89">
+        <v>89</v>
+      </c>
+      <c r="I89"/>
+      <c r="J89"/>
+      <c r="K89">
         <v>0</v>
       </c>
-      <c r="J89">
+      <c r="L89">
         <v>10</v>
       </c>
-      <c r="K89">
+      <c r="M89">
         <v>6</v>
       </c>
-      <c r="L89" t="s">
-[...3 lines deleted...]
-      <c r="N89"/>
+      <c r="N89" t="s">
+        <v>432</v>
+      </c>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89"/>
       <c r="R89"/>
       <c r="S89"/>
       <c r="T89"/>
       <c r="U89"/>
       <c r="V89"/>
       <c r="W89"/>
       <c r="X89"/>
       <c r="Y89"/>
       <c r="Z89"/>
       <c r="AA89"/>
       <c r="AB89"/>
       <c r="AC89"/>
       <c r="AD89"/>
       <c r="AE89"/>
       <c r="AF89"/>
       <c r="AG89"/>
       <c r="AH89"/>
       <c r="AI89"/>
       <c r="AJ89"/>
       <c r="AK89"/>
       <c r="AL89"/>
       <c r="AM89"/>
       <c r="AN89"/>
       <c r="AO89"/>
       <c r="AP89"/>
       <c r="AQ89"/>
       <c r="AR89"/>
       <c r="AS89"/>
       <c r="AT89"/>
       <c r="AU89"/>
       <c r="AV89"/>
       <c r="AW89"/>
-      <c r="AX89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX89"/>
       <c r="AY89"/>
       <c r="AZ89" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="BA89" t="s">
         <v>91</v>
       </c>
+      <c r="BA89"/>
       <c r="BB89" t="s">
         <v>92</v>
       </c>
       <c r="BC89" t="s">
         <v>93</v>
       </c>
       <c r="BD89" t="s">
         <v>94</v>
       </c>
       <c r="BE89" t="s">
         <v>95</v>
       </c>
       <c r="BF89" t="s">
         <v>96</v>
       </c>
       <c r="BG89" t="s">
         <v>97</v>
       </c>
       <c r="BH89" t="s">
         <v>98</v>
       </c>
       <c r="BI89" t="s">
         <v>99</v>
       </c>
       <c r="BJ89" t="s">
         <v>100</v>
       </c>
-      <c r="BK89"/>
-      <c r="BL89"/>
+      <c r="BK89" t="s">
+        <v>101</v>
+      </c>
+      <c r="BL89" t="s">
+        <v>102</v>
+      </c>
       <c r="BM89"/>
       <c r="BN89"/>
       <c r="BO89"/>
       <c r="BP89"/>
       <c r="BQ89"/>
       <c r="BR89"/>
       <c r="BS89"/>
       <c r="BT89"/>
       <c r="BU89"/>
       <c r="BV89"/>
       <c r="BW89"/>
       <c r="BX89"/>
       <c r="BY89"/>
       <c r="BZ89"/>
       <c r="CA89"/>
       <c r="CB89"/>
       <c r="CC89"/>
       <c r="CD89"/>
+      <c r="CE89"/>
+      <c r="CF89"/>
     </row>
-    <row r="90" spans="1:82">
+    <row r="90" spans="1:84">
       <c r="A90" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B90" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C90" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D90">
         <v>2</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
         <v>10</v>
       </c>
       <c r="G90" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H90" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I90">
+        <v>107</v>
+      </c>
+      <c r="I90"/>
+      <c r="J90"/>
+      <c r="K90">
         <v>-3</v>
       </c>
-      <c r="J90">
+      <c r="L90">
         <v>10</v>
       </c>
-      <c r="K90">
+      <c r="M90">
         <v>6</v>
       </c>
-      <c r="L90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N90" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O90"/>
+        <v>433</v>
+      </c>
+      <c r="O90" t="s">
+        <v>109</v>
+      </c>
       <c r="P90" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q90" t="s">
         <v>110</v>
       </c>
+      <c r="Q90"/>
       <c r="R90" t="s">
         <v>111</v>
       </c>
-      <c r="S90"/>
+      <c r="S90" t="s">
+        <v>112</v>
+      </c>
       <c r="T90" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U90"/>
-      <c r="V90"/>
+      <c r="V90" t="s">
+        <v>114</v>
+      </c>
       <c r="W90"/>
       <c r="X90"/>
-      <c r="Y90" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y90"/>
+      <c r="Z90"/>
       <c r="AA90" t="s">
-        <v>115</v>
+        <v>153</v>
       </c>
       <c r="AB90" t="s">
         <v>116</v>
       </c>
       <c r="AC90" t="s">
         <v>117</v>
       </c>
-      <c r="AD90"/>
+      <c r="AD90" t="s">
+        <v>118</v>
+      </c>
       <c r="AE90" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF90"/>
       <c r="AG90" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH90" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI90" t="s">
         <v>122</v>
       </c>
       <c r="AJ90" t="s">
         <v>123</v>
       </c>
       <c r="AK90" t="s">
         <v>124</v>
       </c>
-      <c r="AL90"/>
+      <c r="AL90" t="s">
+        <v>125</v>
+      </c>
       <c r="AM90" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN90" t="s">
         <v>126</v>
       </c>
+      <c r="AN90"/>
       <c r="AO90" t="s">
         <v>127</v>
       </c>
-      <c r="AP90"/>
-      <c r="AQ90"/>
+      <c r="AP90" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ90" t="s">
+        <v>129</v>
+      </c>
       <c r="AR90"/>
-      <c r="AS90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS90"/>
       <c r="AT90"/>
-      <c r="AU90"/>
+      <c r="AU90" t="s">
+        <v>130</v>
+      </c>
       <c r="AV90"/>
       <c r="AW90"/>
       <c r="AX90"/>
       <c r="AY90"/>
       <c r="AZ90"/>
       <c r="BA90"/>
       <c r="BB90"/>
       <c r="BC90"/>
       <c r="BD90"/>
       <c r="BE90"/>
       <c r="BF90"/>
       <c r="BG90"/>
       <c r="BH90"/>
       <c r="BI90"/>
       <c r="BJ90"/>
       <c r="BK90"/>
       <c r="BL90"/>
       <c r="BM90"/>
       <c r="BN90"/>
       <c r="BO90"/>
       <c r="BP90"/>
       <c r="BQ90"/>
       <c r="BR90"/>
       <c r="BS90"/>
       <c r="BT90"/>
       <c r="BU90"/>
       <c r="BV90"/>
       <c r="BW90"/>
       <c r="BX90"/>
       <c r="BY90"/>
       <c r="BZ90"/>
       <c r="CA90"/>
       <c r="CB90"/>
       <c r="CC90"/>
       <c r="CD90"/>
+      <c r="CE90"/>
+      <c r="CF90"/>
     </row>
-    <row r="91" spans="1:82">
+    <row r="91" spans="1:84">
       <c r="A91" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B91" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C91" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D91">
         <v>2</v>
       </c>
       <c r="E91">
         <v>2</v>
       </c>
       <c r="F91">
         <v>13</v>
       </c>
       <c r="G91" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="H91" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I91">
+        <v>107</v>
+      </c>
+      <c r="I91"/>
+      <c r="J91"/>
+      <c r="K91">
         <v>13</v>
       </c>
-      <c r="J91">
+      <c r="L91">
         <v>10</v>
       </c>
-      <c r="K91">
+      <c r="M91">
         <v>6</v>
       </c>
-      <c r="L91" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N91" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="O91"/>
+        <v>435</v>
+      </c>
+      <c r="O91" t="s">
+        <v>109</v>
+      </c>
       <c r="P91" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="Q91"/>
       <c r="R91" t="s">
         <v>111</v>
       </c>
       <c r="S91" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="U91"/>
+        <v>112</v>
+      </c>
+      <c r="T91" t="s">
+        <v>113</v>
+      </c>
+      <c r="U91" t="s">
+        <v>195</v>
+      </c>
       <c r="V91"/>
       <c r="W91"/>
       <c r="X91"/>
-      <c r="Y91" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y91"/>
+      <c r="Z91"/>
       <c r="AA91" t="s">
         <v>115</v>
       </c>
       <c r="AB91" t="s">
         <v>116</v>
       </c>
       <c r="AC91" t="s">
         <v>117</v>
       </c>
-      <c r="AD91"/>
+      <c r="AD91" t="s">
+        <v>118</v>
+      </c>
       <c r="AE91" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF91"/>
       <c r="AG91" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH91" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI91" t="s">
         <v>122</v>
       </c>
       <c r="AJ91" t="s">
         <v>123</v>
       </c>
       <c r="AK91" t="s">
         <v>124</v>
       </c>
-      <c r="AL91"/>
+      <c r="AL91" t="s">
+        <v>125</v>
+      </c>
       <c r="AM91" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN91" t="s">
         <v>126</v>
       </c>
+      <c r="AN91"/>
       <c r="AO91" t="s">
         <v>127</v>
       </c>
-      <c r="AP91"/>
-      <c r="AQ91"/>
+      <c r="AP91" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ91" t="s">
+        <v>129</v>
+      </c>
       <c r="AR91"/>
-      <c r="AS91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS91"/>
       <c r="AT91"/>
-      <c r="AU91"/>
+      <c r="AU91" t="s">
+        <v>130</v>
+      </c>
       <c r="AV91"/>
       <c r="AW91"/>
       <c r="AX91"/>
       <c r="AY91"/>
       <c r="AZ91"/>
       <c r="BA91"/>
       <c r="BB91"/>
       <c r="BC91"/>
       <c r="BD91"/>
       <c r="BE91"/>
       <c r="BF91"/>
       <c r="BG91"/>
       <c r="BH91"/>
       <c r="BI91"/>
       <c r="BJ91"/>
       <c r="BK91"/>
       <c r="BL91"/>
       <c r="BM91"/>
       <c r="BN91"/>
       <c r="BO91"/>
       <c r="BP91"/>
       <c r="BQ91"/>
       <c r="BR91"/>
       <c r="BS91"/>
       <c r="BT91"/>
       <c r="BU91"/>
       <c r="BV91"/>
       <c r="BW91"/>
       <c r="BX91"/>
       <c r="BY91"/>
       <c r="BZ91"/>
       <c r="CA91"/>
       <c r="CB91"/>
       <c r="CC91"/>
       <c r="CD91"/>
+      <c r="CE91"/>
+      <c r="CF91"/>
     </row>
-    <row r="92" spans="1:82">
+    <row r="92" spans="1:84">
       <c r="A92" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B92" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C92" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D92">
         <v>2</v>
       </c>
       <c r="E92">
         <v>3</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="H92" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I92">
+        <v>203</v>
+      </c>
+      <c r="I92"/>
+      <c r="J92"/>
+      <c r="K92">
         <v>2</v>
       </c>
-      <c r="J92">
+      <c r="L92">
         <v>10</v>
       </c>
-      <c r="K92">
+      <c r="M92">
         <v>6</v>
       </c>
-      <c r="L92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N92" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q92" t="s">
+        <v>437</v>
+      </c>
+      <c r="O92" t="s">
+        <v>109</v>
+      </c>
+      <c r="P92" t="s">
         <v>110</v>
       </c>
+      <c r="Q92"/>
       <c r="R92"/>
-      <c r="S92"/>
-      <c r="T92" t="s">
+      <c r="S92" t="s">
         <v>112</v>
       </c>
-      <c r="U92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T92"/>
+      <c r="U92"/>
       <c r="V92" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z92" t="s">
         <v>114</v>
       </c>
+      <c r="W92" t="s">
+        <v>257</v>
+      </c>
+      <c r="X92" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y92"/>
+      <c r="Z92"/>
       <c r="AA92" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="AB92" t="s">
         <v>116</v>
       </c>
       <c r="AC92" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AD92"/>
+        <v>92</v>
+      </c>
+      <c r="AD92" t="s">
+        <v>118</v>
+      </c>
       <c r="AE92" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF92"/>
       <c r="AG92" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH92"/>
       <c r="AI92" t="s">
         <v>122</v>
       </c>
-      <c r="AJ92"/>
+      <c r="AJ92" t="s">
+        <v>123</v>
+      </c>
       <c r="AK92" t="s">
         <v>124</v>
       </c>
       <c r="AL92"/>
       <c r="AM92" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN92" t="s">
         <v>126</v>
       </c>
+      <c r="AN92"/>
       <c r="AO92" t="s">
         <v>127</v>
       </c>
-      <c r="AP92"/>
+      <c r="AP92" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ92" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR92"/>
       <c r="AS92" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV92"/>
+        <v>258</v>
+      </c>
+      <c r="AT92"/>
+      <c r="AU92" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV92" t="s">
+        <v>143</v>
+      </c>
       <c r="AW92"/>
       <c r="AX92"/>
       <c r="AY92"/>
       <c r="AZ92"/>
       <c r="BA92"/>
       <c r="BB92"/>
       <c r="BC92"/>
       <c r="BD92"/>
       <c r="BE92"/>
       <c r="BF92"/>
       <c r="BG92"/>
       <c r="BH92"/>
       <c r="BI92"/>
       <c r="BJ92"/>
       <c r="BK92"/>
       <c r="BL92"/>
       <c r="BM92"/>
       <c r="BN92"/>
       <c r="BO92"/>
       <c r="BP92"/>
       <c r="BQ92"/>
       <c r="BR92"/>
       <c r="BS92"/>
       <c r="BT92"/>
       <c r="BU92"/>
       <c r="BV92"/>
       <c r="BW92"/>
       <c r="BX92"/>
       <c r="BY92"/>
       <c r="BZ92"/>
       <c r="CA92"/>
       <c r="CB92"/>
       <c r="CC92"/>
       <c r="CD92"/>
+      <c r="CE92"/>
+      <c r="CF92"/>
     </row>
-    <row r="93" spans="1:82">
+    <row r="93" spans="1:84">
       <c r="A93"/>
       <c r="B93" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C93"/>
       <c r="D93">
         <v>2</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
         <v>10</v>
       </c>
-      <c r="I93">
+      <c r="I93"/>
+      <c r="J93"/>
+      <c r="K93">
         <v>0</v>
       </c>
-      <c r="J93">
+      <c r="L93">
         <v>10</v>
       </c>
-      <c r="K93">
+      <c r="M93">
         <v>6</v>
       </c>
-      <c r="L93" t="s">
-[...3 lines deleted...]
-      <c r="N93"/>
+      <c r="N93" t="s">
+        <v>438</v>
+      </c>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93"/>
       <c r="R93"/>
       <c r="S93"/>
       <c r="T93"/>
       <c r="U93"/>
       <c r="V93"/>
       <c r="W93"/>
       <c r="X93"/>
       <c r="Y93"/>
       <c r="Z93"/>
       <c r="AA93"/>
       <c r="AB93"/>
       <c r="AC93"/>
       <c r="AD93"/>
       <c r="AE93"/>
       <c r="AF93"/>
       <c r="AG93"/>
       <c r="AH93"/>
       <c r="AI93"/>
       <c r="AJ93"/>
       <c r="AK93"/>
       <c r="AL93"/>
       <c r="AM93"/>
@@ -16130,4734 +16326,4798 @@
       <c r="BF93"/>
       <c r="BG93"/>
       <c r="BH93"/>
       <c r="BI93"/>
       <c r="BJ93"/>
       <c r="BK93"/>
       <c r="BL93"/>
       <c r="BM93"/>
       <c r="BN93"/>
       <c r="BO93"/>
       <c r="BP93"/>
       <c r="BQ93"/>
       <c r="BR93"/>
       <c r="BS93"/>
       <c r="BT93"/>
       <c r="BU93"/>
       <c r="BV93"/>
       <c r="BW93"/>
       <c r="BX93"/>
       <c r="BY93"/>
       <c r="BZ93"/>
       <c r="CA93"/>
       <c r="CB93"/>
       <c r="CC93"/>
       <c r="CD93"/>
+      <c r="CE93"/>
+      <c r="CF93"/>
     </row>
-    <row r="94" spans="1:82">
+    <row r="94" spans="1:84">
       <c r="A94" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B94" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C94" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D94">
         <v>3</v>
       </c>
       <c r="E94">
         <v>6</v>
       </c>
       <c r="F94">
         <v>10</v>
       </c>
       <c r="G94" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H94" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I94">
+        <v>89</v>
+      </c>
+      <c r="I94"/>
+      <c r="J94"/>
+      <c r="K94">
         <v>0</v>
       </c>
-      <c r="J94">
+      <c r="L94">
         <v>10</v>
       </c>
-      <c r="K94">
+      <c r="M94">
         <v>6</v>
       </c>
-      <c r="L94" t="s">
-[...3 lines deleted...]
-      <c r="N94"/>
+      <c r="N94" t="s">
+        <v>439</v>
+      </c>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94"/>
       <c r="R94"/>
       <c r="S94"/>
       <c r="T94"/>
       <c r="U94"/>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94"/>
       <c r="Y94"/>
       <c r="Z94"/>
       <c r="AA94"/>
       <c r="AB94"/>
       <c r="AC94"/>
       <c r="AD94"/>
       <c r="AE94"/>
       <c r="AF94"/>
       <c r="AG94"/>
       <c r="AH94"/>
       <c r="AI94"/>
       <c r="AJ94"/>
       <c r="AK94"/>
       <c r="AL94"/>
       <c r="AM94"/>
       <c r="AN94"/>
       <c r="AO94"/>
       <c r="AP94"/>
       <c r="AQ94"/>
       <c r="AR94"/>
       <c r="AS94"/>
       <c r="AT94"/>
       <c r="AU94"/>
       <c r="AV94"/>
       <c r="AW94"/>
-      <c r="AX94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX94"/>
       <c r="AY94"/>
       <c r="AZ94" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="BA94"/>
       <c r="BB94" t="s">
-        <v>141</v>
+        <v>258</v>
       </c>
       <c r="BC94" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="BD94" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="BE94" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="BF94" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="BG94" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BH94" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="BI94" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BJ94" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-      <c r="BL94"/>
+        <v>136</v>
+      </c>
+      <c r="BK94" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL94" t="s">
+        <v>286</v>
+      </c>
       <c r="BM94"/>
       <c r="BN94"/>
       <c r="BO94"/>
       <c r="BP94"/>
       <c r="BQ94"/>
       <c r="BR94"/>
       <c r="BS94"/>
       <c r="BT94"/>
       <c r="BU94"/>
       <c r="BV94"/>
       <c r="BW94"/>
       <c r="BX94"/>
       <c r="BY94"/>
       <c r="BZ94"/>
       <c r="CA94"/>
       <c r="CB94"/>
       <c r="CC94"/>
       <c r="CD94"/>
+      <c r="CE94"/>
+      <c r="CF94"/>
     </row>
-    <row r="95" spans="1:82">
+    <row r="95" spans="1:84">
       <c r="A95" t="s">
+        <v>86</v>
+      </c>
+      <c r="B95" t="s">
         <v>84</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D95">
         <v>3</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
         <v>10</v>
       </c>
       <c r="G95" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H95" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="I95">
+        <v>190</v>
+      </c>
+      <c r="I95"/>
+      <c r="J95"/>
+      <c r="K95">
         <v>0</v>
       </c>
-      <c r="J95">
+      <c r="L95">
         <v>10</v>
       </c>
-      <c r="K95">
+      <c r="M95">
         <v>6</v>
       </c>
-      <c r="L95" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N95" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q95" t="s">
+        <v>440</v>
+      </c>
+      <c r="O95" t="s">
+        <v>160</v>
+      </c>
+      <c r="P95" t="s">
         <v>161</v>
       </c>
-      <c r="R95" t="s">
-[...2 lines deleted...]
-      <c r="S95"/>
+      <c r="Q95"/>
+      <c r="R95"/>
+      <c r="S95" t="s">
+        <v>163</v>
+      </c>
       <c r="T95" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U95"/>
       <c r="V95" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W95"/>
-      <c r="X95"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X95" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y95"/>
+      <c r="Z95"/>
       <c r="AA95" t="s">
         <v>165</v>
       </c>
       <c r="AB95" t="s">
         <v>166</v>
       </c>
       <c r="AC95" t="s">
         <v>167</v>
       </c>
-      <c r="AD95"/>
+      <c r="AD95" t="s">
+        <v>168</v>
+      </c>
       <c r="AE95" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF95"/>
       <c r="AG95" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH95"/>
+      <c r="AI95" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ95" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK95" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL95" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM95" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN95"/>
+      <c r="AO95" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP95" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ95" t="s">
         <v>91</v>
       </c>
-      <c r="AH95" t="s">
-[...22 lines deleted...]
-      <c r="AQ95"/>
       <c r="AR95"/>
-      <c r="AS95" t="s">
-[...6 lines deleted...]
-      <c r="AV95"/>
+      <c r="AS95"/>
+      <c r="AT95"/>
+      <c r="AU95" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV95" t="s">
+        <v>183</v>
+      </c>
       <c r="AW95"/>
       <c r="AX95"/>
       <c r="AY95"/>
       <c r="AZ95"/>
       <c r="BA95"/>
       <c r="BB95"/>
       <c r="BC95"/>
       <c r="BD95"/>
       <c r="BE95"/>
       <c r="BF95"/>
       <c r="BG95"/>
       <c r="BH95"/>
       <c r="BI95"/>
       <c r="BJ95"/>
       <c r="BK95"/>
       <c r="BL95"/>
       <c r="BM95"/>
       <c r="BN95"/>
       <c r="BO95"/>
       <c r="BP95"/>
       <c r="BQ95"/>
       <c r="BR95"/>
       <c r="BS95"/>
       <c r="BT95"/>
       <c r="BU95"/>
       <c r="BV95"/>
       <c r="BW95"/>
       <c r="BX95"/>
       <c r="BY95"/>
       <c r="BZ95"/>
       <c r="CA95"/>
       <c r="CB95"/>
       <c r="CC95"/>
       <c r="CD95"/>
+      <c r="CE95"/>
+      <c r="CF95"/>
     </row>
-    <row r="96" spans="1:82">
+    <row r="96" spans="1:84">
       <c r="A96" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B96" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C96" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D96">
         <v>3</v>
       </c>
       <c r="E96">
         <v>2</v>
       </c>
       <c r="F96">
         <v>10</v>
       </c>
       <c r="G96" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H96" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="I96">
+        <v>206</v>
+      </c>
+      <c r="I96"/>
+      <c r="J96"/>
+      <c r="K96">
         <v>4</v>
       </c>
-      <c r="J96">
+      <c r="L96">
         <v>10</v>
       </c>
-      <c r="K96">
+      <c r="M96">
         <v>6</v>
       </c>
-      <c r="L96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N96" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q96" t="s">
+        <v>442</v>
+      </c>
+      <c r="O96" t="s">
+        <v>160</v>
+      </c>
+      <c r="P96" t="s">
         <v>161</v>
       </c>
-      <c r="R96" t="s">
-[...2 lines deleted...]
-      <c r="S96"/>
+      <c r="Q96"/>
+      <c r="R96"/>
+      <c r="S96" t="s">
+        <v>163</v>
+      </c>
       <c r="T96" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U96"/>
       <c r="V96" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W96"/>
-      <c r="X96"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X96" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y96"/>
+      <c r="Z96"/>
       <c r="AA96" t="s">
         <v>165</v>
       </c>
       <c r="AB96" t="s">
         <v>166</v>
       </c>
       <c r="AC96" t="s">
         <v>167</v>
       </c>
-      <c r="AD96"/>
+      <c r="AD96" t="s">
+        <v>168</v>
+      </c>
       <c r="AE96" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF96"/>
       <c r="AG96" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH96"/>
       <c r="AI96" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ96"/>
       <c r="AK96" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL96" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM96" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="AN96" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AO96" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ96"/>
+        <v>173</v>
+      </c>
+      <c r="AP96" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ96" t="s">
+        <v>91</v>
+      </c>
       <c r="AR96"/>
-      <c r="AS96" t="s">
-[...6 lines deleted...]
-      <c r="AV96"/>
+      <c r="AS96"/>
+      <c r="AT96"/>
+      <c r="AU96" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV96" t="s">
+        <v>183</v>
+      </c>
       <c r="AW96"/>
       <c r="AX96"/>
       <c r="AY96"/>
       <c r="AZ96"/>
       <c r="BA96"/>
       <c r="BB96"/>
       <c r="BC96"/>
       <c r="BD96"/>
       <c r="BE96"/>
       <c r="BF96"/>
       <c r="BG96"/>
       <c r="BH96"/>
       <c r="BI96"/>
       <c r="BJ96"/>
       <c r="BK96"/>
       <c r="BL96"/>
       <c r="BM96"/>
       <c r="BN96"/>
       <c r="BO96"/>
       <c r="BP96"/>
       <c r="BQ96"/>
       <c r="BR96"/>
       <c r="BS96"/>
       <c r="BT96"/>
       <c r="BU96"/>
       <c r="BV96"/>
       <c r="BW96"/>
       <c r="BX96"/>
       <c r="BY96"/>
       <c r="BZ96"/>
       <c r="CA96"/>
       <c r="CB96"/>
       <c r="CC96"/>
       <c r="CD96"/>
+      <c r="CE96"/>
+      <c r="CF96"/>
     </row>
-    <row r="97" spans="1:82">
+    <row r="97" spans="1:84">
       <c r="A97" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B97" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C97" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D97">
         <v>3</v>
       </c>
       <c r="E97">
         <v>3</v>
       </c>
       <c r="F97">
         <v>6</v>
       </c>
       <c r="G97" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H97" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I97">
+        <v>178</v>
+      </c>
+      <c r="I97"/>
+      <c r="J97"/>
+      <c r="K97">
         <v>12</v>
       </c>
-      <c r="J97">
+      <c r="L97">
         <v>10</v>
       </c>
-      <c r="K97">
+      <c r="M97">
         <v>6</v>
       </c>
-      <c r="L97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N97" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="P97"/>
+        <v>445</v>
+      </c>
+      <c r="O97" t="s">
+        <v>160</v>
+      </c>
+      <c r="P97" t="s">
+        <v>150</v>
+      </c>
       <c r="Q97"/>
-      <c r="R97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R97"/>
       <c r="S97"/>
       <c r="T97" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U97"/>
       <c r="V97" t="s">
         <v>180</v>
       </c>
-      <c r="W97"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W97" t="s">
+        <v>181</v>
+      </c>
+      <c r="X97" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y97"/>
+      <c r="Z97"/>
       <c r="AA97" t="s">
         <v>165</v>
       </c>
       <c r="AB97" t="s">
         <v>166</v>
       </c>
       <c r="AC97" t="s">
         <v>167</v>
       </c>
-      <c r="AD97"/>
+      <c r="AD97" t="s">
+        <v>168</v>
+      </c>
       <c r="AE97" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF97"/>
       <c r="AG97" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH97"/>
       <c r="AI97" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ97"/>
       <c r="AK97" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL97"/>
+        <v>172</v>
+      </c>
+      <c r="AL97" t="s">
+        <v>101</v>
+      </c>
       <c r="AM97" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN97"/>
       <c r="AO97" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP97"/>
+        <v>173</v>
+      </c>
+      <c r="AP97" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ97" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR97"/>
       <c r="AS97" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV97"/>
+        <v>94</v>
+      </c>
+      <c r="AT97"/>
+      <c r="AU97" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV97" t="s">
+        <v>183</v>
+      </c>
       <c r="AW97"/>
       <c r="AX97"/>
       <c r="AY97"/>
       <c r="AZ97"/>
       <c r="BA97"/>
       <c r="BB97"/>
       <c r="BC97"/>
       <c r="BD97"/>
       <c r="BE97"/>
       <c r="BF97"/>
       <c r="BG97"/>
       <c r="BH97"/>
       <c r="BI97"/>
       <c r="BJ97"/>
       <c r="BK97"/>
       <c r="BL97"/>
       <c r="BM97"/>
       <c r="BN97"/>
       <c r="BO97"/>
       <c r="BP97"/>
       <c r="BQ97"/>
       <c r="BR97"/>
       <c r="BS97"/>
       <c r="BT97"/>
       <c r="BU97"/>
       <c r="BV97"/>
       <c r="BW97"/>
       <c r="BX97"/>
       <c r="BY97"/>
       <c r="BZ97"/>
       <c r="CA97"/>
       <c r="CB97"/>
       <c r="CC97"/>
       <c r="CD97"/>
+      <c r="CE97"/>
+      <c r="CF97"/>
     </row>
-    <row r="98" spans="1:82">
+    <row r="98" spans="1:84">
       <c r="A98" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B98" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C98" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D98">
         <v>3</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98">
         <v>10</v>
       </c>
       <c r="G98" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H98" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="I98">
+        <v>427</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98"/>
+      <c r="K98">
         <v>18</v>
       </c>
-      <c r="J98">
+      <c r="L98">
         <v>10</v>
       </c>
-      <c r="K98">
+      <c r="M98">
         <v>6</v>
       </c>
-      <c r="L98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N98" t="s">
-        <v>159</v>
+        <v>446</v>
       </c>
       <c r="O98" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="Q98"/>
+        <v>160</v>
+      </c>
+      <c r="P98" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>181</v>
+      </c>
       <c r="R98"/>
       <c r="S98"/>
-      <c r="T98" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T98"/>
+      <c r="U98"/>
       <c r="V98" t="s">
         <v>180</v>
       </c>
-      <c r="W98"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W98" t="s">
+        <v>150</v>
+      </c>
+      <c r="X98" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y98"/>
+      <c r="Z98"/>
       <c r="AA98" t="s">
         <v>165</v>
       </c>
       <c r="AB98" t="s">
         <v>166</v>
       </c>
       <c r="AC98" t="s">
         <v>167</v>
       </c>
-      <c r="AD98"/>
+      <c r="AD98" t="s">
+        <v>168</v>
+      </c>
       <c r="AE98" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF98"/>
       <c r="AG98" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH98"/>
       <c r="AI98" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ98"/>
+        <v>93</v>
+      </c>
+      <c r="AJ98" t="s">
+        <v>171</v>
+      </c>
       <c r="AK98" t="s">
-        <v>98</v>
+        <v>172</v>
       </c>
       <c r="AL98"/>
       <c r="AM98" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="AN98"/>
       <c r="AO98" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP98"/>
+        <v>173</v>
+      </c>
+      <c r="AP98" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ98" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR98"/>
       <c r="AS98" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV98"/>
+        <v>94</v>
+      </c>
+      <c r="AT98"/>
+      <c r="AU98" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV98" t="s">
+        <v>183</v>
+      </c>
       <c r="AW98"/>
       <c r="AX98"/>
       <c r="AY98"/>
       <c r="AZ98"/>
       <c r="BA98"/>
       <c r="BB98"/>
       <c r="BC98"/>
       <c r="BD98"/>
       <c r="BE98"/>
       <c r="BF98"/>
       <c r="BG98"/>
       <c r="BH98"/>
       <c r="BI98"/>
       <c r="BJ98"/>
       <c r="BK98"/>
       <c r="BL98"/>
       <c r="BM98"/>
       <c r="BN98"/>
       <c r="BO98"/>
       <c r="BP98"/>
       <c r="BQ98"/>
       <c r="BR98"/>
       <c r="BS98"/>
       <c r="BT98"/>
       <c r="BU98"/>
       <c r="BV98"/>
       <c r="BW98"/>
       <c r="BX98"/>
       <c r="BY98"/>
       <c r="BZ98"/>
       <c r="CA98"/>
       <c r="CB98"/>
       <c r="CC98"/>
       <c r="CD98"/>
+      <c r="CE98"/>
+      <c r="CF98"/>
     </row>
-    <row r="99" spans="1:82">
+    <row r="99" spans="1:84">
       <c r="A99" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B99" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C99" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D99">
         <v>3</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
       <c r="F99">
         <v>10</v>
       </c>
       <c r="G99" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H99" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="I99">
+        <v>206</v>
+      </c>
+      <c r="I99"/>
+      <c r="J99"/>
+      <c r="K99">
         <v>27</v>
       </c>
-      <c r="J99">
+      <c r="L99">
         <v>10</v>
       </c>
-      <c r="K99">
+      <c r="M99">
         <v>6</v>
       </c>
-      <c r="L99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N99" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q99" t="s">
+        <v>448</v>
+      </c>
+      <c r="O99" t="s">
+        <v>160</v>
+      </c>
+      <c r="P99" t="s">
         <v>161</v>
       </c>
-      <c r="R99" t="s">
-[...2 lines deleted...]
-      <c r="S99"/>
+      <c r="Q99"/>
+      <c r="R99"/>
+      <c r="S99" t="s">
+        <v>163</v>
+      </c>
       <c r="T99" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U99"/>
       <c r="V99" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W99"/>
-      <c r="X99"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X99" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y99"/>
+      <c r="Z99"/>
       <c r="AA99" t="s">
         <v>165</v>
       </c>
       <c r="AB99" t="s">
         <v>166</v>
       </c>
       <c r="AC99" t="s">
         <v>167</v>
       </c>
-      <c r="AD99"/>
+      <c r="AD99" t="s">
+        <v>168</v>
+      </c>
       <c r="AE99" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF99"/>
       <c r="AG99" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH99"/>
       <c r="AI99" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ99"/>
       <c r="AK99" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL99" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM99" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="AN99" t="s">
+        <v>100</v>
+      </c>
+      <c r="AO99" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP99" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ99" t="s">
+        <v>401</v>
+      </c>
+      <c r="AR99"/>
+      <c r="AS99"/>
+      <c r="AT99"/>
+      <c r="AU99" t="s">
         <v>94</v>
       </c>
-      <c r="AO99" t="s">
-[...12 lines deleted...]
-      <c r="AV99"/>
+      <c r="AV99" t="s">
+        <v>380</v>
+      </c>
       <c r="AW99"/>
       <c r="AX99"/>
       <c r="AY99"/>
       <c r="AZ99"/>
       <c r="BA99"/>
       <c r="BB99"/>
       <c r="BC99"/>
       <c r="BD99"/>
       <c r="BE99"/>
       <c r="BF99"/>
       <c r="BG99"/>
       <c r="BH99"/>
       <c r="BI99"/>
       <c r="BJ99"/>
       <c r="BK99"/>
       <c r="BL99"/>
       <c r="BM99"/>
       <c r="BN99"/>
       <c r="BO99"/>
       <c r="BP99"/>
       <c r="BQ99"/>
       <c r="BR99"/>
       <c r="BS99"/>
       <c r="BT99"/>
       <c r="BU99"/>
       <c r="BV99"/>
       <c r="BW99"/>
       <c r="BX99"/>
       <c r="BY99"/>
       <c r="BZ99"/>
       <c r="CA99"/>
       <c r="CB99"/>
       <c r="CC99"/>
       <c r="CD99"/>
+      <c r="CE99"/>
+      <c r="CF99"/>
     </row>
-    <row r="100" spans="1:82">
+    <row r="100" spans="1:84">
       <c r="A100" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B100" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C100" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D100">
         <v>3</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
       <c r="F100">
         <v>10</v>
       </c>
       <c r="G100" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H100" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I100">
+        <v>185</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100"/>
+      <c r="K100">
         <v>3</v>
       </c>
-      <c r="J100">
+      <c r="L100">
         <v>10</v>
       </c>
-      <c r="K100">
+      <c r="M100">
         <v>6</v>
       </c>
-      <c r="L100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N100" t="s">
+        <v>451</v>
+      </c>
+      <c r="O100" t="s">
+        <v>160</v>
+      </c>
+      <c r="P100" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q100"/>
+      <c r="R100" t="s">
         <v>161</v>
       </c>
-      <c r="O100"/>
-[...6 lines deleted...]
-      <c r="R100" t="s">
+      <c r="S100" t="s">
         <v>162</v>
       </c>
-      <c r="S100" t="s">
-[...3 lines deleted...]
-      <c r="U100"/>
+      <c r="T100" t="s">
+        <v>164</v>
+      </c>
+      <c r="U100" t="s">
+        <v>150</v>
+      </c>
       <c r="V100"/>
       <c r="W100"/>
       <c r="X100"/>
-      <c r="Y100" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y100"/>
+      <c r="Z100"/>
       <c r="AA100" t="s">
         <v>165</v>
       </c>
       <c r="AB100" t="s">
         <v>166</v>
       </c>
       <c r="AC100" t="s">
         <v>167</v>
       </c>
-      <c r="AD100"/>
+      <c r="AD100" t="s">
+        <v>168</v>
+      </c>
       <c r="AE100" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF100"/>
+      <c r="AG100" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH100" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI100" t="s">
         <v>93</v>
       </c>
-      <c r="AF100" t="s">
-[...2 lines deleted...]
-      <c r="AG100" t="s">
+      <c r="AJ100" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK100" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL100" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM100" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN100"/>
+      <c r="AO100" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP100" t="s">
         <v>91</v>
       </c>
-      <c r="AH100" t="s">
-[...22 lines deleted...]
-      <c r="AQ100"/>
+      <c r="AQ100" t="s">
+        <v>401</v>
+      </c>
       <c r="AR100"/>
-      <c r="AS100" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS100"/>
       <c r="AT100"/>
-      <c r="AU100"/>
+      <c r="AU100" t="s">
+        <v>94</v>
+      </c>
       <c r="AV100"/>
       <c r="AW100"/>
       <c r="AX100"/>
       <c r="AY100"/>
       <c r="AZ100"/>
       <c r="BA100"/>
       <c r="BB100"/>
       <c r="BC100"/>
       <c r="BD100"/>
       <c r="BE100"/>
       <c r="BF100"/>
       <c r="BG100"/>
       <c r="BH100"/>
       <c r="BI100"/>
       <c r="BJ100"/>
       <c r="BK100"/>
       <c r="BL100"/>
       <c r="BM100"/>
       <c r="BN100"/>
       <c r="BO100"/>
       <c r="BP100"/>
       <c r="BQ100"/>
       <c r="BR100"/>
       <c r="BS100"/>
       <c r="BT100"/>
       <c r="BU100"/>
       <c r="BV100"/>
       <c r="BW100"/>
       <c r="BX100"/>
       <c r="BY100"/>
       <c r="BZ100"/>
       <c r="CA100"/>
       <c r="CB100"/>
       <c r="CC100"/>
       <c r="CD100"/>
+      <c r="CE100"/>
+      <c r="CF100"/>
     </row>
-    <row r="101" spans="1:82">
+    <row r="101" spans="1:84">
       <c r="A101" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B101" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C101" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D101">
         <v>3</v>
       </c>
       <c r="E101">
         <v>2</v>
       </c>
       <c r="F101">
         <v>7</v>
       </c>
       <c r="G101" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H101" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="I101">
+        <v>206</v>
+      </c>
+      <c r="I101"/>
+      <c r="J101"/>
+      <c r="K101">
         <v>0</v>
       </c>
-      <c r="J101">
+      <c r="L101">
         <v>10</v>
       </c>
-      <c r="K101">
+      <c r="M101">
         <v>6</v>
       </c>
-      <c r="L101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N101" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="Q101" t="s">
+        <v>454</v>
+      </c>
+      <c r="O101" t="s">
         <v>160</v>
       </c>
-      <c r="R101" t="s">
+      <c r="P101" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q101"/>
+      <c r="R101"/>
+      <c r="S101" t="s">
         <v>162</v>
       </c>
-      <c r="S101"/>
       <c r="T101" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="U101"/>
       <c r="V101" t="s">
-        <v>148</v>
+        <v>182</v>
       </c>
       <c r="W101"/>
-      <c r="X101"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X101" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y101"/>
+      <c r="Z101"/>
       <c r="AA101" t="s">
         <v>165</v>
       </c>
       <c r="AB101" t="s">
         <v>166</v>
       </c>
       <c r="AC101" t="s">
         <v>167</v>
       </c>
-      <c r="AD101"/>
+      <c r="AD101" t="s">
+        <v>168</v>
+      </c>
       <c r="AE101" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF101"/>
       <c r="AG101" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH101"/>
       <c r="AI101" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ101"/>
       <c r="AK101" t="s">
-        <v>98</v>
+        <v>172</v>
       </c>
       <c r="AL101" t="s">
-        <v>453</v>
+        <v>101</v>
       </c>
       <c r="AM101" t="s">
-        <v>171</v>
+        <v>100</v>
       </c>
       <c r="AN101" t="s">
-        <v>89</v>
+        <v>455</v>
       </c>
       <c r="AO101" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="AQ101"/>
+        <v>173</v>
+      </c>
+      <c r="AP101" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ101" t="s">
+        <v>94</v>
+      </c>
       <c r="AR101"/>
-      <c r="AS101" t="s">
-[...6 lines deleted...]
-      <c r="AV101"/>
+      <c r="AS101"/>
+      <c r="AT101"/>
+      <c r="AU101" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV101" t="s">
+        <v>183</v>
+      </c>
       <c r="AW101"/>
       <c r="AX101"/>
       <c r="AY101"/>
       <c r="AZ101"/>
       <c r="BA101"/>
       <c r="BB101"/>
       <c r="BC101"/>
       <c r="BD101"/>
       <c r="BE101"/>
       <c r="BF101"/>
       <c r="BG101"/>
       <c r="BH101"/>
       <c r="BI101"/>
       <c r="BJ101"/>
       <c r="BK101"/>
       <c r="BL101"/>
       <c r="BM101"/>
       <c r="BN101"/>
       <c r="BO101"/>
       <c r="BP101"/>
       <c r="BQ101"/>
       <c r="BR101"/>
       <c r="BS101"/>
       <c r="BT101"/>
       <c r="BU101"/>
       <c r="BV101"/>
       <c r="BW101"/>
       <c r="BX101"/>
       <c r="BY101"/>
       <c r="BZ101"/>
       <c r="CA101"/>
       <c r="CB101"/>
       <c r="CC101"/>
       <c r="CD101"/>
+      <c r="CE101"/>
+      <c r="CF101"/>
     </row>
-    <row r="102" spans="1:82">
+    <row r="102" spans="1:84">
       <c r="A102" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B102" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C102" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D102">
         <v>3</v>
       </c>
       <c r="E102">
         <v>3</v>
       </c>
       <c r="F102">
         <v>7</v>
       </c>
       <c r="G102" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H102" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="I102"/>
+      <c r="J102"/>
       <c r="K102">
         <v>6</v>
       </c>
-      <c r="L102" t="s">
-[...3 lines deleted...]
-        <v>376</v>
+      <c r="L102">
+        <v>10</v>
+      </c>
+      <c r="M102">
+        <v>6</v>
       </c>
       <c r="N102" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O102"/>
+        <v>458</v>
+      </c>
+      <c r="O102" t="s">
+        <v>378</v>
+      </c>
       <c r="P102" t="s">
         <v>161</v>
       </c>
-      <c r="Q102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q102"/>
       <c r="R102" t="s">
+        <v>163</v>
+      </c>
+      <c r="S102" t="s">
         <v>162</v>
       </c>
-      <c r="S102" t="s">
-[...3 lines deleted...]
-      <c r="U102"/>
+      <c r="T102" t="s">
+        <v>164</v>
+      </c>
+      <c r="U102" t="s">
+        <v>150</v>
+      </c>
       <c r="V102"/>
       <c r="W102"/>
       <c r="X102"/>
-      <c r="Y102" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y102"/>
+      <c r="Z102"/>
       <c r="AA102" t="s">
         <v>165</v>
       </c>
       <c r="AB102" t="s">
         <v>166</v>
       </c>
       <c r="AC102" t="s">
         <v>167</v>
       </c>
-      <c r="AD102"/>
+      <c r="AD102" t="s">
+        <v>168</v>
+      </c>
       <c r="AE102" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF102"/>
+      <c r="AG102" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH102" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI102" t="s">
         <v>93</v>
       </c>
-      <c r="AF102" t="s">
-[...2 lines deleted...]
-      <c r="AG102" t="s">
+      <c r="AJ102" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK102" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL102" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM102" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN102"/>
+      <c r="AO102" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP102" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ102" t="s">
         <v>91</v>
       </c>
-      <c r="AH102" t="s">
-[...22 lines deleted...]
-      <c r="AQ102"/>
       <c r="AR102"/>
-      <c r="AS102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS102"/>
       <c r="AT102"/>
-      <c r="AU102"/>
+      <c r="AU102" t="s">
+        <v>174</v>
+      </c>
       <c r="AV102"/>
       <c r="AW102"/>
       <c r="AX102"/>
       <c r="AY102"/>
       <c r="AZ102"/>
       <c r="BA102"/>
       <c r="BB102"/>
       <c r="BC102"/>
       <c r="BD102"/>
       <c r="BE102"/>
       <c r="BF102"/>
       <c r="BG102"/>
       <c r="BH102"/>
       <c r="BI102"/>
       <c r="BJ102"/>
       <c r="BK102"/>
       <c r="BL102"/>
       <c r="BM102"/>
       <c r="BN102"/>
       <c r="BO102"/>
       <c r="BP102"/>
       <c r="BQ102"/>
       <c r="BR102"/>
       <c r="BS102"/>
       <c r="BT102"/>
       <c r="BU102"/>
       <c r="BV102"/>
       <c r="BW102"/>
       <c r="BX102"/>
       <c r="BY102"/>
       <c r="BZ102"/>
       <c r="CA102"/>
       <c r="CB102"/>
       <c r="CC102"/>
       <c r="CD102"/>
+      <c r="CE102"/>
+      <c r="CF102"/>
     </row>
-    <row r="103" spans="1:82">
+    <row r="103" spans="1:84">
       <c r="A103" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B103" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C103" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D103">
         <v>3</v>
       </c>
       <c r="E103">
         <v>4</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H103" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I103">
+        <v>283</v>
+      </c>
+      <c r="I103"/>
+      <c r="J103"/>
+      <c r="K103">
         <v>15</v>
       </c>
-      <c r="J103">
+      <c r="L103">
         <v>13</v>
       </c>
-      <c r="K103">
+      <c r="M103">
         <v>6</v>
       </c>
-      <c r="L103" t="s">
-[...3 lines deleted...]
-      <c r="N103"/>
+      <c r="N103" t="s">
+        <v>461</v>
+      </c>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103"/>
       <c r="R103"/>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103"/>
       <c r="X103"/>
       <c r="Y103"/>
       <c r="Z103"/>
       <c r="AA103"/>
       <c r="AB103"/>
       <c r="AC103"/>
       <c r="AD103"/>
       <c r="AE103"/>
       <c r="AF103"/>
       <c r="AG103"/>
       <c r="AH103"/>
       <c r="AI103"/>
       <c r="AJ103"/>
       <c r="AK103"/>
       <c r="AL103"/>
       <c r="AM103"/>
       <c r="AN103"/>
       <c r="AO103"/>
       <c r="AP103"/>
       <c r="AQ103"/>
       <c r="AR103"/>
       <c r="AS103"/>
       <c r="AT103"/>
       <c r="AU103"/>
-      <c r="AV103" t="s">
-[...6 lines deleted...]
-      <c r="AY103"/>
+      <c r="AV103"/>
+      <c r="AW103"/>
+      <c r="AX103" t="s">
+        <v>378</v>
+      </c>
+      <c r="AY103" t="s">
+        <v>167</v>
+      </c>
       <c r="AZ103"/>
       <c r="BA103"/>
       <c r="BB103"/>
       <c r="BC103"/>
       <c r="BD103"/>
       <c r="BE103"/>
       <c r="BF103"/>
       <c r="BG103"/>
       <c r="BH103"/>
       <c r="BI103"/>
       <c r="BJ103"/>
-      <c r="BK103" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK103"/>
+      <c r="BL103"/>
       <c r="BM103" t="s">
+        <v>102</v>
+      </c>
+      <c r="BN103" t="s">
+        <v>162</v>
+      </c>
+      <c r="BO103" t="s">
+        <v>168</v>
+      </c>
+      <c r="BP103" t="s">
+        <v>181</v>
+      </c>
+      <c r="BQ103" t="s">
+        <v>165</v>
+      </c>
+      <c r="BR103" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS103" t="s">
+        <v>169</v>
+      </c>
+      <c r="BT103" t="s">
+        <v>366</v>
+      </c>
+      <c r="BU103" t="s">
         <v>166</v>
       </c>
-      <c r="BN103" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="BV103" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW103" t="s">
+        <v>99</v>
+      </c>
+      <c r="BX103" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY103" t="s">
+        <v>94</v>
+      </c>
+      <c r="BZ103" t="s">
+        <v>101</v>
+      </c>
+      <c r="CA103" t="s">
+        <v>379</v>
+      </c>
+      <c r="CB103" t="s">
+        <v>172</v>
+      </c>
+      <c r="CC103" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD103" t="s">
         <v>96</v>
       </c>
-      <c r="BW103" t="s">
-[...8 lines deleted...]
-      <c r="BZ103" t="s">
+      <c r="CE103" t="s">
+        <v>380</v>
+      </c>
+      <c r="CF103" t="s">
         <v>170</v>
       </c>
-      <c r="CA103" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="104" spans="1:82">
+    <row r="104" spans="1:84">
       <c r="A104" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B104" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C104" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D104">
         <v>3</v>
       </c>
       <c r="E104">
         <v>6</v>
       </c>
       <c r="F104">
         <v>10</v>
       </c>
       <c r="G104" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H104" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I104">
+        <v>89</v>
+      </c>
+      <c r="I104"/>
+      <c r="J104"/>
+      <c r="K104">
         <v>0</v>
       </c>
-      <c r="J104">
+      <c r="L104">
         <v>13</v>
       </c>
-      <c r="K104">
+      <c r="M104">
         <v>6</v>
       </c>
-      <c r="L104" t="s">
-[...3 lines deleted...]
-      <c r="N104"/>
+      <c r="N104" t="s">
+        <v>463</v>
+      </c>
       <c r="O104"/>
       <c r="P104"/>
       <c r="Q104"/>
       <c r="R104"/>
       <c r="S104"/>
       <c r="T104"/>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104"/>
       <c r="X104"/>
       <c r="Y104"/>
       <c r="Z104"/>
       <c r="AA104"/>
       <c r="AB104"/>
       <c r="AC104"/>
       <c r="AD104"/>
       <c r="AE104"/>
       <c r="AF104"/>
       <c r="AG104"/>
       <c r="AH104"/>
       <c r="AI104"/>
       <c r="AJ104"/>
       <c r="AK104"/>
       <c r="AL104"/>
       <c r="AM104"/>
       <c r="AN104"/>
       <c r="AO104"/>
       <c r="AP104"/>
       <c r="AQ104"/>
       <c r="AR104"/>
       <c r="AS104"/>
       <c r="AT104"/>
       <c r="AU104"/>
       <c r="AV104"/>
       <c r="AW104"/>
-      <c r="AX104" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX104"/>
       <c r="AY104"/>
       <c r="AZ104" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="BA104" t="s">
         <v>91</v>
       </c>
+      <c r="BA104"/>
       <c r="BB104" t="s">
         <v>92</v>
       </c>
       <c r="BC104" t="s">
         <v>93</v>
       </c>
       <c r="BD104" t="s">
         <v>94</v>
       </c>
       <c r="BE104" t="s">
         <v>95</v>
       </c>
       <c r="BF104" t="s">
         <v>96</v>
       </c>
       <c r="BG104" t="s">
         <v>97</v>
       </c>
       <c r="BH104" t="s">
         <v>98</v>
       </c>
       <c r="BI104" t="s">
         <v>99</v>
       </c>
       <c r="BJ104" t="s">
         <v>100</v>
       </c>
-      <c r="BK104"/>
-      <c r="BL104"/>
+      <c r="BK104" t="s">
+        <v>101</v>
+      </c>
+      <c r="BL104" t="s">
+        <v>102</v>
+      </c>
       <c r="BM104"/>
       <c r="BN104"/>
       <c r="BO104"/>
       <c r="BP104"/>
       <c r="BQ104"/>
       <c r="BR104"/>
       <c r="BS104"/>
       <c r="BT104"/>
       <c r="BU104"/>
       <c r="BV104"/>
       <c r="BW104"/>
       <c r="BX104"/>
       <c r="BY104"/>
       <c r="BZ104"/>
       <c r="CA104"/>
       <c r="CB104"/>
       <c r="CC104"/>
       <c r="CD104"/>
+      <c r="CE104"/>
+      <c r="CF104"/>
     </row>
-    <row r="105" spans="1:82">
+    <row r="105" spans="1:84">
       <c r="A105" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B105" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C105" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D105">
         <v>3</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
       <c r="F105">
         <v>10</v>
       </c>
       <c r="G105" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="H105" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="I105">
+        <v>464</v>
+      </c>
+      <c r="I105"/>
+      <c r="J105"/>
+      <c r="K105">
         <v>0</v>
       </c>
-      <c r="J105">
+      <c r="L105">
         <v>13</v>
       </c>
-      <c r="K105">
+      <c r="M105">
         <v>6</v>
       </c>
-      <c r="L105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N105" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q105" t="s">
+        <v>465</v>
+      </c>
+      <c r="O105" t="s">
+        <v>109</v>
+      </c>
+      <c r="P105" t="s">
         <v>110</v>
       </c>
-      <c r="R105" t="s">
-[...2 lines deleted...]
-      <c r="S105"/>
+      <c r="Q105"/>
+      <c r="R105"/>
+      <c r="S105" t="s">
+        <v>112</v>
+      </c>
       <c r="T105" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U105"/>
       <c r="V105" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W105"/>
-      <c r="X105"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X105" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y105"/>
+      <c r="Z105"/>
       <c r="AA105" t="s">
         <v>115</v>
       </c>
       <c r="AB105" t="s">
         <v>116</v>
       </c>
       <c r="AC105" t="s">
         <v>117</v>
       </c>
-      <c r="AD105"/>
+      <c r="AD105" t="s">
+        <v>118</v>
+      </c>
       <c r="AE105" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF105"/>
       <c r="AG105" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH105"/>
       <c r="AI105" t="s">
         <v>122</v>
       </c>
       <c r="AJ105" t="s">
         <v>123</v>
       </c>
       <c r="AK105" t="s">
         <v>124</v>
       </c>
-      <c r="AL105"/>
+      <c r="AL105" t="s">
+        <v>125</v>
+      </c>
       <c r="AM105" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN105" t="s">
         <v>126</v>
       </c>
+      <c r="AN105"/>
       <c r="AO105" t="s">
         <v>127</v>
       </c>
-      <c r="AP105"/>
-      <c r="AQ105"/>
+      <c r="AP105" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ105" t="s">
+        <v>129</v>
+      </c>
       <c r="AR105"/>
-      <c r="AS105" t="s">
-[...6 lines deleted...]
-      <c r="AV105"/>
+      <c r="AS105"/>
+      <c r="AT105"/>
+      <c r="AU105" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV105" t="s">
+        <v>143</v>
+      </c>
       <c r="AW105"/>
       <c r="AX105"/>
       <c r="AY105"/>
       <c r="AZ105"/>
       <c r="BA105"/>
       <c r="BB105"/>
       <c r="BC105"/>
       <c r="BD105"/>
       <c r="BE105"/>
       <c r="BF105"/>
       <c r="BG105"/>
       <c r="BH105"/>
       <c r="BI105"/>
       <c r="BJ105"/>
       <c r="BK105"/>
       <c r="BL105"/>
       <c r="BM105"/>
       <c r="BN105"/>
       <c r="BO105"/>
       <c r="BP105"/>
       <c r="BQ105"/>
       <c r="BR105"/>
       <c r="BS105"/>
       <c r="BT105"/>
       <c r="BU105"/>
       <c r="BV105"/>
       <c r="BW105"/>
       <c r="BX105"/>
       <c r="BY105"/>
       <c r="BZ105"/>
       <c r="CA105"/>
       <c r="CB105"/>
       <c r="CC105"/>
       <c r="CD105"/>
+      <c r="CE105"/>
+      <c r="CF105"/>
     </row>
-    <row r="106" spans="1:82">
+    <row r="106" spans="1:84">
       <c r="A106" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B106" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C106" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D106">
         <v>3</v>
       </c>
       <c r="E106">
         <v>2</v>
       </c>
       <c r="F106">
         <v>10</v>
       </c>
       <c r="G106" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="H106" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I106">
+        <v>140</v>
+      </c>
+      <c r="I106"/>
+      <c r="J106"/>
+      <c r="K106">
         <v>19</v>
       </c>
-      <c r="J106">
+      <c r="L106">
         <v>13</v>
       </c>
-      <c r="K106">
+      <c r="M106">
         <v>6</v>
       </c>
-      <c r="L106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N106" t="s">
-        <v>254</v>
-[...9 lines deleted...]
-      <c r="S106"/>
+        <v>468</v>
+      </c>
+      <c r="O106" t="s">
+        <v>109</v>
+      </c>
+      <c r="P106" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q106"/>
+      <c r="R106"/>
+      <c r="S106" t="s">
+        <v>112</v>
+      </c>
       <c r="T106" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U106"/>
       <c r="V106" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W106"/>
-      <c r="X106"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X106" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y106"/>
+      <c r="Z106"/>
       <c r="AA106" t="s">
         <v>115</v>
       </c>
       <c r="AB106" t="s">
         <v>116</v>
       </c>
       <c r="AC106" t="s">
         <v>117</v>
       </c>
-      <c r="AD106"/>
+      <c r="AD106" t="s">
+        <v>118</v>
+      </c>
       <c r="AE106" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF106"/>
       <c r="AG106" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH106"/>
       <c r="AI106" t="s">
         <v>122</v>
       </c>
       <c r="AJ106" t="s">
         <v>123</v>
       </c>
       <c r="AK106" t="s">
         <v>124</v>
       </c>
-      <c r="AL106"/>
+      <c r="AL106" t="s">
+        <v>125</v>
+      </c>
       <c r="AM106" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN106" t="s">
         <v>126</v>
       </c>
+      <c r="AN106"/>
       <c r="AO106" t="s">
         <v>127</v>
       </c>
-      <c r="AP106"/>
-      <c r="AQ106"/>
+      <c r="AP106" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ106" t="s">
+        <v>129</v>
+      </c>
       <c r="AR106"/>
-      <c r="AS106" t="s">
-[...6 lines deleted...]
-      <c r="AV106"/>
+      <c r="AS106"/>
+      <c r="AT106"/>
+      <c r="AU106" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV106" t="s">
+        <v>143</v>
+      </c>
       <c r="AW106"/>
       <c r="AX106"/>
       <c r="AY106"/>
       <c r="AZ106"/>
       <c r="BA106"/>
       <c r="BB106"/>
       <c r="BC106"/>
       <c r="BD106"/>
       <c r="BE106"/>
       <c r="BF106"/>
       <c r="BG106"/>
       <c r="BH106"/>
       <c r="BI106"/>
       <c r="BJ106"/>
       <c r="BK106"/>
       <c r="BL106"/>
       <c r="BM106"/>
       <c r="BN106"/>
       <c r="BO106"/>
       <c r="BP106"/>
       <c r="BQ106"/>
       <c r="BR106"/>
       <c r="BS106"/>
       <c r="BT106"/>
       <c r="BU106"/>
       <c r="BV106"/>
       <c r="BW106"/>
       <c r="BX106"/>
       <c r="BY106"/>
       <c r="BZ106"/>
       <c r="CA106"/>
       <c r="CB106"/>
       <c r="CC106"/>
       <c r="CD106"/>
+      <c r="CE106"/>
+      <c r="CF106"/>
     </row>
-    <row r="107" spans="1:82">
+    <row r="107" spans="1:84">
       <c r="A107" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B107" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C107" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D107">
         <v>3</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
         <v>10</v>
       </c>
       <c r="G107" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H107" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I107">
+        <v>107</v>
+      </c>
+      <c r="I107"/>
+      <c r="J107"/>
+      <c r="K107">
         <v>1</v>
       </c>
-      <c r="J107">
+      <c r="L107">
         <v>13</v>
       </c>
-      <c r="K107">
+      <c r="M107">
         <v>6</v>
       </c>
-      <c r="L107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N107" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="O107"/>
+        <v>471</v>
+      </c>
+      <c r="O107" t="s">
+        <v>109</v>
+      </c>
       <c r="P107" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="Q107"/>
       <c r="R107" t="s">
+        <v>250</v>
+      </c>
+      <c r="S107" t="s">
         <v>111</v>
       </c>
-      <c r="S107" t="s">
-[...3 lines deleted...]
-      <c r="U107"/>
+      <c r="T107" t="s">
+        <v>113</v>
+      </c>
+      <c r="U107" t="s">
+        <v>195</v>
+      </c>
       <c r="V107"/>
       <c r="W107"/>
       <c r="X107"/>
-      <c r="Y107" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y107"/>
+      <c r="Z107"/>
       <c r="AA107" t="s">
         <v>115</v>
       </c>
       <c r="AB107" t="s">
         <v>116</v>
       </c>
       <c r="AC107" t="s">
         <v>117</v>
       </c>
-      <c r="AD107"/>
+      <c r="AD107" t="s">
+        <v>118</v>
+      </c>
       <c r="AE107" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF107"/>
       <c r="AG107" t="s">
         <v>120</v>
       </c>
       <c r="AH107" t="s">
-        <v>121</v>
+        <v>472</v>
       </c>
       <c r="AI107" t="s">
         <v>122</v>
       </c>
       <c r="AJ107" t="s">
         <v>123</v>
       </c>
       <c r="AK107" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="AL107"/>
+        <v>124</v>
+      </c>
+      <c r="AL107" t="s">
+        <v>125</v>
+      </c>
       <c r="AM107" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="AN107"/>
       <c r="AO107" t="s">
         <v>127</v>
       </c>
-      <c r="AP107"/>
-      <c r="AQ107"/>
+      <c r="AP107" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ107" t="s">
+        <v>129</v>
+      </c>
       <c r="AR107"/>
-      <c r="AS107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS107"/>
       <c r="AT107"/>
-      <c r="AU107"/>
+      <c r="AU107" t="s">
+        <v>473</v>
+      </c>
       <c r="AV107"/>
       <c r="AW107"/>
       <c r="AX107"/>
       <c r="AY107"/>
       <c r="AZ107"/>
       <c r="BA107"/>
       <c r="BB107"/>
       <c r="BC107"/>
       <c r="BD107"/>
       <c r="BE107"/>
       <c r="BF107"/>
       <c r="BG107"/>
       <c r="BH107"/>
       <c r="BI107"/>
       <c r="BJ107"/>
       <c r="BK107"/>
       <c r="BL107"/>
       <c r="BM107"/>
       <c r="BN107"/>
       <c r="BO107"/>
       <c r="BP107"/>
       <c r="BQ107"/>
       <c r="BR107"/>
       <c r="BS107"/>
       <c r="BT107"/>
       <c r="BU107"/>
       <c r="BV107"/>
       <c r="BW107"/>
       <c r="BX107"/>
       <c r="BY107"/>
       <c r="BZ107"/>
       <c r="CA107"/>
       <c r="CB107"/>
       <c r="CC107"/>
       <c r="CD107"/>
+      <c r="CE107"/>
+      <c r="CF107"/>
     </row>
-    <row r="108" spans="1:82">
+    <row r="108" spans="1:84">
       <c r="A108" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B108" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C108" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D108">
         <v>3</v>
       </c>
       <c r="E108">
         <v>2</v>
       </c>
       <c r="F108">
         <v>9</v>
       </c>
       <c r="G108" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H108" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I108">
+        <v>107</v>
+      </c>
+      <c r="I108"/>
+      <c r="J108"/>
+      <c r="K108">
         <v>0</v>
       </c>
-      <c r="J108">
+      <c r="L108">
         <v>13</v>
       </c>
-      <c r="K108">
+      <c r="M108">
         <v>6</v>
       </c>
-      <c r="L108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N108" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O108"/>
+        <v>475</v>
+      </c>
+      <c r="O108" t="s">
+        <v>109</v>
+      </c>
       <c r="P108" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="Q108"/>
       <c r="R108" t="s">
+        <v>250</v>
+      </c>
+      <c r="S108" t="s">
         <v>111</v>
       </c>
-      <c r="S108" t="s">
-[...3 lines deleted...]
-      <c r="U108"/>
+      <c r="T108" t="s">
+        <v>113</v>
+      </c>
+      <c r="U108" t="s">
+        <v>195</v>
+      </c>
       <c r="V108"/>
       <c r="W108"/>
       <c r="X108"/>
-      <c r="Y108" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y108"/>
+      <c r="Z108"/>
       <c r="AA108" t="s">
         <v>115</v>
       </c>
       <c r="AB108" t="s">
         <v>116</v>
       </c>
       <c r="AC108" t="s">
         <v>117</v>
       </c>
-      <c r="AD108"/>
+      <c r="AD108" t="s">
+        <v>118</v>
+      </c>
       <c r="AE108" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF108"/>
       <c r="AG108" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH108" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI108" t="s">
         <v>122</v>
       </c>
       <c r="AJ108" t="s">
         <v>123</v>
       </c>
       <c r="AK108" t="s">
         <v>124</v>
       </c>
-      <c r="AL108"/>
+      <c r="AL108" t="s">
+        <v>125</v>
+      </c>
       <c r="AM108" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN108" t="s">
         <v>126</v>
       </c>
+      <c r="AN108"/>
       <c r="AO108" t="s">
         <v>127</v>
       </c>
-      <c r="AP108"/>
-      <c r="AQ108"/>
+      <c r="AP108" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ108" t="s">
+        <v>129</v>
+      </c>
       <c r="AR108"/>
-      <c r="AS108" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS108"/>
       <c r="AT108"/>
-      <c r="AU108"/>
+      <c r="AU108" t="s">
+        <v>473</v>
+      </c>
       <c r="AV108"/>
       <c r="AW108"/>
       <c r="AX108"/>
       <c r="AY108"/>
       <c r="AZ108"/>
       <c r="BA108"/>
       <c r="BB108"/>
       <c r="BC108"/>
       <c r="BD108"/>
       <c r="BE108"/>
       <c r="BF108"/>
       <c r="BG108"/>
       <c r="BH108"/>
       <c r="BI108"/>
       <c r="BJ108"/>
       <c r="BK108"/>
       <c r="BL108"/>
       <c r="BM108"/>
       <c r="BN108"/>
       <c r="BO108"/>
       <c r="BP108"/>
       <c r="BQ108"/>
       <c r="BR108"/>
       <c r="BS108"/>
       <c r="BT108"/>
       <c r="BU108"/>
       <c r="BV108"/>
       <c r="BW108"/>
       <c r="BX108"/>
       <c r="BY108"/>
       <c r="BZ108"/>
       <c r="CA108"/>
       <c r="CB108"/>
       <c r="CC108"/>
       <c r="CD108"/>
+      <c r="CE108"/>
+      <c r="CF108"/>
     </row>
-    <row r="109" spans="1:82">
+    <row r="109" spans="1:84">
       <c r="A109" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B109" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C109" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D109">
         <v>3</v>
       </c>
       <c r="E109">
         <v>3</v>
       </c>
       <c r="F109">
         <v>9</v>
       </c>
       <c r="G109" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="H109" t="s">
-        <v>197</v>
-[...6 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="I109"/>
+      <c r="J109"/>
       <c r="K109">
         <v>6</v>
       </c>
-      <c r="L109" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="L109">
+        <v>13</v>
+      </c>
+      <c r="M109">
+        <v>6</v>
       </c>
       <c r="N109" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      <c r="Q109" t="s">
+        <v>478</v>
+      </c>
+      <c r="O109" t="s">
         <v>109</v>
       </c>
-      <c r="R109" t="s">
+      <c r="P109" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q109"/>
+      <c r="R109"/>
+      <c r="S109" t="s">
         <v>111</v>
       </c>
-      <c r="S109"/>
       <c r="T109" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U109"/>
       <c r="V109" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W109"/>
-      <c r="X109"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X109" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y109"/>
+      <c r="Z109"/>
       <c r="AA109" t="s">
         <v>115</v>
       </c>
       <c r="AB109" t="s">
         <v>116</v>
       </c>
       <c r="AC109" t="s">
         <v>117</v>
       </c>
-      <c r="AD109"/>
+      <c r="AD109" t="s">
+        <v>118</v>
+      </c>
       <c r="AE109" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF109"/>
       <c r="AG109" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH109"/>
       <c r="AI109" t="s">
         <v>122</v>
       </c>
       <c r="AJ109" t="s">
-        <v>287</v>
+        <v>123</v>
       </c>
       <c r="AK109" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="AL109"/>
+        <v>124</v>
+      </c>
+      <c r="AL109" t="s">
+        <v>289</v>
+      </c>
       <c r="AM109" t="s">
         <v>125</v>
       </c>
-      <c r="AN109" t="s">
+      <c r="AN109"/>
+      <c r="AO109" t="s">
         <v>127</v>
       </c>
-      <c r="AO109" t="s">
-[...3 lines deleted...]
-      <c r="AQ109"/>
+      <c r="AP109" t="s">
+        <v>129</v>
+      </c>
+      <c r="AQ109" t="s">
+        <v>258</v>
+      </c>
       <c r="AR109"/>
-      <c r="AS109" t="s">
-[...6 lines deleted...]
-      <c r="AV109"/>
+      <c r="AS109"/>
+      <c r="AT109"/>
+      <c r="AU109" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV109" t="s">
+        <v>143</v>
+      </c>
       <c r="AW109"/>
       <c r="AX109"/>
       <c r="AY109"/>
       <c r="AZ109"/>
       <c r="BA109"/>
       <c r="BB109"/>
       <c r="BC109"/>
       <c r="BD109"/>
       <c r="BE109"/>
       <c r="BF109"/>
       <c r="BG109"/>
       <c r="BH109"/>
       <c r="BI109"/>
       <c r="BJ109"/>
       <c r="BK109"/>
       <c r="BL109"/>
       <c r="BM109"/>
       <c r="BN109"/>
       <c r="BO109"/>
       <c r="BP109"/>
       <c r="BQ109"/>
       <c r="BR109"/>
       <c r="BS109"/>
       <c r="BT109"/>
       <c r="BU109"/>
       <c r="BV109"/>
       <c r="BW109"/>
       <c r="BX109"/>
       <c r="BY109"/>
       <c r="BZ109"/>
       <c r="CA109"/>
       <c r="CB109"/>
       <c r="CC109"/>
       <c r="CD109"/>
+      <c r="CE109"/>
+      <c r="CF109"/>
     </row>
-    <row r="110" spans="1:82">
+    <row r="110" spans="1:84">
       <c r="A110" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B110" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C110" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D110">
         <v>3</v>
       </c>
       <c r="E110">
         <v>4</v>
       </c>
       <c r="F110">
         <v>3</v>
       </c>
       <c r="G110" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H110" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I110">
+        <v>147</v>
+      </c>
+      <c r="I110"/>
+      <c r="J110"/>
+      <c r="K110">
         <v>52</v>
       </c>
-      <c r="J110">
+      <c r="L110">
         <v>13</v>
       </c>
-      <c r="K110">
+      <c r="M110">
         <v>6</v>
       </c>
-      <c r="L110" t="s">
-[...3 lines deleted...]
-      <c r="N110"/>
+      <c r="N110" t="s">
+        <v>481</v>
+      </c>
       <c r="O110"/>
       <c r="P110"/>
       <c r="Q110"/>
       <c r="R110"/>
       <c r="S110"/>
       <c r="T110"/>
       <c r="U110"/>
       <c r="V110"/>
       <c r="W110"/>
       <c r="X110"/>
       <c r="Y110"/>
       <c r="Z110"/>
       <c r="AA110"/>
       <c r="AB110"/>
       <c r="AC110"/>
-      <c r="AD110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD110"/>
       <c r="AE110"/>
-      <c r="AF110"/>
+      <c r="AF110" t="s">
+        <v>149</v>
+      </c>
       <c r="AG110"/>
       <c r="AH110"/>
       <c r="AI110"/>
       <c r="AJ110"/>
       <c r="AK110"/>
       <c r="AL110"/>
       <c r="AM110"/>
       <c r="AN110"/>
       <c r="AO110"/>
       <c r="AP110"/>
       <c r="AQ110"/>
       <c r="AR110"/>
       <c r="AS110"/>
       <c r="AT110"/>
       <c r="AU110"/>
       <c r="AV110"/>
-      <c r="AW110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW110"/>
       <c r="AX110"/>
       <c r="AY110" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="AZ110"/>
-      <c r="BA110"/>
-[...3 lines deleted...]
-      <c r="BC110" t="s">
+      <c r="BA110" t="s">
         <v>150</v>
       </c>
+      <c r="BB110"/>
+      <c r="BC110"/>
       <c r="BD110" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="BE110"/>
+        <v>143</v>
+      </c>
+      <c r="BE110" t="s">
+        <v>152</v>
+      </c>
       <c r="BF110" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="BG110" t="s">
         <v>127</v>
       </c>
-      <c r="BH110"/>
+      <c r="BG110"/>
+      <c r="BH110" t="s">
+        <v>151</v>
+      </c>
       <c r="BI110" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ110"/>
+      <c r="BK110" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL110"/>
+      <c r="BM110"/>
+      <c r="BN110"/>
+      <c r="BO110" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP110" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ110" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR110" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS110" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT110" t="s">
+        <v>111</v>
+      </c>
+      <c r="BU110"/>
+      <c r="BV110" t="s">
+        <v>227</v>
+      </c>
+      <c r="BW110" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX110" t="s">
+        <v>155</v>
+      </c>
+      <c r="BY110" t="s">
         <v>128</v>
       </c>
-      <c r="BJ110"/>
-[...34 lines deleted...]
-      <c r="BY110"/>
       <c r="BZ110"/>
       <c r="CA110"/>
       <c r="CB110"/>
       <c r="CC110"/>
       <c r="CD110"/>
+      <c r="CE110"/>
+      <c r="CF110"/>
     </row>
-    <row r="111" spans="1:82">
+    <row r="111" spans="1:84">
       <c r="A111" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B111" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C111" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D111">
         <v>3</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
         <v>10</v>
       </c>
       <c r="G111" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="H111" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I111">
+        <v>107</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111"/>
+      <c r="K111">
         <v>5</v>
       </c>
-      <c r="J111">
+      <c r="L111">
         <v>13</v>
       </c>
-      <c r="K111">
+      <c r="M111">
         <v>6</v>
       </c>
-      <c r="L111" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N111" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O111"/>
+        <v>483</v>
+      </c>
+      <c r="O111" t="s">
+        <v>160</v>
+      </c>
       <c r="P111" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q111" t="s">
         <v>161</v>
       </c>
+      <c r="Q111"/>
       <c r="R111" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S111"/>
+        <v>150</v>
+      </c>
+      <c r="S111" t="s">
+        <v>163</v>
+      </c>
       <c r="T111" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U111"/>
-      <c r="V111"/>
+      <c r="V111" t="s">
+        <v>180</v>
+      </c>
       <c r="W111"/>
       <c r="X111"/>
-      <c r="Y111" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y111"/>
+      <c r="Z111"/>
       <c r="AA111" t="s">
         <v>165</v>
       </c>
       <c r="AB111" t="s">
         <v>166</v>
       </c>
       <c r="AC111" t="s">
         <v>167</v>
       </c>
-      <c r="AD111"/>
+      <c r="AD111" t="s">
+        <v>168</v>
+      </c>
       <c r="AE111" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF111"/>
+      <c r="AG111" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH111" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI111" t="s">
         <v>93</v>
       </c>
-      <c r="AF111" t="s">
-[...2 lines deleted...]
-      <c r="AG111" t="s">
+      <c r="AJ111" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK111" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL111" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM111" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN111"/>
+      <c r="AO111" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP111" t="s">
         <v>91</v>
       </c>
-      <c r="AH111" t="s">
-[...22 lines deleted...]
-      <c r="AQ111"/>
+      <c r="AQ111" t="s">
+        <v>401</v>
+      </c>
       <c r="AR111"/>
-      <c r="AS111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS111"/>
       <c r="AT111"/>
-      <c r="AU111"/>
+      <c r="AU111" t="s">
+        <v>174</v>
+      </c>
       <c r="AV111"/>
       <c r="AW111"/>
       <c r="AX111"/>
       <c r="AY111"/>
       <c r="AZ111"/>
       <c r="BA111"/>
       <c r="BB111"/>
       <c r="BC111"/>
       <c r="BD111"/>
       <c r="BE111"/>
       <c r="BF111"/>
       <c r="BG111"/>
       <c r="BH111"/>
       <c r="BI111"/>
       <c r="BJ111"/>
       <c r="BK111"/>
       <c r="BL111"/>
       <c r="BM111"/>
       <c r="BN111"/>
       <c r="BO111"/>
       <c r="BP111"/>
       <c r="BQ111"/>
       <c r="BR111"/>
       <c r="BS111"/>
       <c r="BT111"/>
       <c r="BU111"/>
       <c r="BV111"/>
       <c r="BW111"/>
       <c r="BX111"/>
       <c r="BY111"/>
       <c r="BZ111"/>
       <c r="CA111"/>
       <c r="CB111"/>
       <c r="CC111"/>
       <c r="CD111"/>
+      <c r="CE111"/>
+      <c r="CF111"/>
     </row>
-    <row r="112" spans="1:82">
+    <row r="112" spans="1:84">
       <c r="A112" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B112" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C112" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D112">
         <v>3</v>
       </c>
       <c r="E112">
         <v>2</v>
       </c>
       <c r="F112">
         <v>5</v>
       </c>
       <c r="G112" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H112" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="I112">
+        <v>485</v>
+      </c>
+      <c r="I112"/>
+      <c r="J112"/>
+      <c r="K112">
         <v>2</v>
       </c>
-      <c r="J112">
+      <c r="L112">
         <v>13</v>
       </c>
-      <c r="K112">
+      <c r="M112">
         <v>6</v>
       </c>
-      <c r="L112" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N112" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P112"/>
+        <v>486</v>
+      </c>
+      <c r="O112" t="s">
+        <v>160</v>
+      </c>
+      <c r="P112" t="s">
+        <v>161</v>
+      </c>
       <c r="Q112"/>
-      <c r="R112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R112"/>
       <c r="S112"/>
       <c r="T112" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U112"/>
       <c r="V112" t="s">
         <v>180</v>
       </c>
-      <c r="W112"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W112" t="s">
+        <v>181</v>
+      </c>
+      <c r="X112" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y112"/>
+      <c r="Z112"/>
       <c r="AA112" t="s">
         <v>165</v>
       </c>
       <c r="AB112" t="s">
         <v>166</v>
       </c>
       <c r="AC112" t="s">
         <v>167</v>
       </c>
-      <c r="AD112"/>
+      <c r="AD112" t="s">
+        <v>168</v>
+      </c>
       <c r="AE112" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF112"/>
       <c r="AG112" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH112"/>
       <c r="AI112" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ112"/>
+        <v>93</v>
+      </c>
+      <c r="AJ112" t="s">
+        <v>171</v>
+      </c>
       <c r="AK112" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL112"/>
       <c r="AM112" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN112"/>
       <c r="AO112" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="AP112"/>
+        <v>173</v>
+      </c>
+      <c r="AP112" t="s">
+        <v>91</v>
+      </c>
       <c r="AQ112" t="s">
-        <v>399</v>
+        <v>94</v>
       </c>
       <c r="AR112"/>
       <c r="AS112" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV112"/>
+        <v>401</v>
+      </c>
+      <c r="AT112"/>
+      <c r="AU112" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV112" t="s">
+        <v>183</v>
+      </c>
       <c r="AW112"/>
       <c r="AX112"/>
       <c r="AY112"/>
       <c r="AZ112"/>
       <c r="BA112"/>
       <c r="BB112"/>
       <c r="BC112"/>
       <c r="BD112"/>
       <c r="BE112"/>
       <c r="BF112"/>
       <c r="BG112"/>
       <c r="BH112"/>
       <c r="BI112"/>
       <c r="BJ112"/>
       <c r="BK112"/>
       <c r="BL112"/>
       <c r="BM112"/>
       <c r="BN112"/>
       <c r="BO112"/>
       <c r="BP112"/>
       <c r="BQ112"/>
       <c r="BR112"/>
       <c r="BS112"/>
       <c r="BT112"/>
       <c r="BU112"/>
       <c r="BV112"/>
       <c r="BW112"/>
       <c r="BX112"/>
       <c r="BY112"/>
       <c r="BZ112"/>
       <c r="CA112"/>
       <c r="CB112"/>
       <c r="CC112"/>
       <c r="CD112"/>
+      <c r="CE112"/>
+      <c r="CF112"/>
     </row>
-    <row r="113" spans="1:82">
+    <row r="113" spans="1:84">
       <c r="A113" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B113" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C113" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D113">
         <v>3</v>
       </c>
       <c r="E113">
         <v>3</v>
       </c>
       <c r="F113">
         <v>3</v>
       </c>
       <c r="G113" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H113" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I113">
+        <v>178</v>
+      </c>
+      <c r="I113"/>
+      <c r="J113"/>
+      <c r="K113">
         <v>0</v>
       </c>
-      <c r="J113">
+      <c r="L113">
         <v>13</v>
       </c>
-      <c r="K113">
+      <c r="M113">
         <v>6</v>
       </c>
-      <c r="L113" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N113" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P113"/>
+        <v>488</v>
+      </c>
+      <c r="O113" t="s">
+        <v>160</v>
+      </c>
+      <c r="P113" t="s">
+        <v>161</v>
+      </c>
       <c r="Q113"/>
-      <c r="R113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R113"/>
       <c r="S113"/>
       <c r="T113" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U113"/>
       <c r="V113" t="s">
         <v>180</v>
       </c>
-      <c r="W113"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W113" t="s">
+        <v>181</v>
+      </c>
+      <c r="X113" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y113"/>
+      <c r="Z113"/>
       <c r="AA113" t="s">
         <v>165</v>
       </c>
       <c r="AB113" t="s">
         <v>166</v>
       </c>
       <c r="AC113" t="s">
         <v>167</v>
       </c>
-      <c r="AD113"/>
+      <c r="AD113" t="s">
+        <v>168</v>
+      </c>
       <c r="AE113" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF113"/>
       <c r="AG113" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH113"/>
       <c r="AI113" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ113"/>
       <c r="AK113" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL113"/>
+        <v>171</v>
+      </c>
+      <c r="AL113" t="s">
+        <v>101</v>
+      </c>
       <c r="AM113" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN113"/>
       <c r="AO113" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP113"/>
+        <v>173</v>
+      </c>
+      <c r="AP113" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ113" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR113"/>
       <c r="AS113" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV113"/>
+        <v>94</v>
+      </c>
+      <c r="AT113"/>
+      <c r="AU113" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV113" t="s">
+        <v>183</v>
+      </c>
       <c r="AW113"/>
       <c r="AX113"/>
       <c r="AY113"/>
       <c r="AZ113"/>
       <c r="BA113"/>
       <c r="BB113"/>
       <c r="BC113"/>
       <c r="BD113"/>
       <c r="BE113"/>
       <c r="BF113"/>
       <c r="BG113"/>
       <c r="BH113"/>
       <c r="BI113"/>
       <c r="BJ113"/>
       <c r="BK113"/>
       <c r="BL113"/>
       <c r="BM113"/>
       <c r="BN113"/>
       <c r="BO113"/>
       <c r="BP113"/>
       <c r="BQ113"/>
       <c r="BR113"/>
       <c r="BS113"/>
       <c r="BT113"/>
       <c r="BU113"/>
       <c r="BV113"/>
       <c r="BW113"/>
       <c r="BX113"/>
       <c r="BY113"/>
       <c r="BZ113"/>
       <c r="CA113"/>
       <c r="CB113"/>
       <c r="CC113"/>
       <c r="CD113"/>
+      <c r="CE113"/>
+      <c r="CF113"/>
     </row>
-    <row r="114" spans="1:82">
+    <row r="114" spans="1:84">
       <c r="A114" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B114" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C114" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D114">
         <v>3</v>
       </c>
       <c r="E114">
         <v>4</v>
       </c>
       <c r="F114">
         <v>2</v>
       </c>
       <c r="G114" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H114" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I114">
+        <v>147</v>
+      </c>
+      <c r="I114"/>
+      <c r="J114"/>
+      <c r="K114">
         <v>42</v>
       </c>
-      <c r="J114">
+      <c r="L114">
         <v>13</v>
       </c>
-      <c r="K114">
+      <c r="M114">
         <v>6</v>
       </c>
-      <c r="L114" t="s">
-[...3 lines deleted...]
-      <c r="N114"/>
+      <c r="N114" t="s">
+        <v>491</v>
+      </c>
       <c r="O114"/>
       <c r="P114"/>
       <c r="Q114"/>
       <c r="R114"/>
       <c r="S114"/>
       <c r="T114"/>
       <c r="U114"/>
       <c r="V114"/>
       <c r="W114"/>
       <c r="X114"/>
       <c r="Y114"/>
       <c r="Z114"/>
       <c r="AA114"/>
       <c r="AB114"/>
       <c r="AC114"/>
-      <c r="AD114" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD114"/>
       <c r="AE114"/>
-      <c r="AF114"/>
+      <c r="AF114" t="s">
+        <v>214</v>
+      </c>
       <c r="AG114"/>
       <c r="AH114"/>
       <c r="AI114"/>
       <c r="AJ114"/>
       <c r="AK114"/>
       <c r="AL114"/>
       <c r="AM114"/>
       <c r="AN114"/>
       <c r="AO114"/>
       <c r="AP114"/>
       <c r="AQ114"/>
       <c r="AR114"/>
       <c r="AS114"/>
       <c r="AT114"/>
       <c r="AU114"/>
       <c r="AV114"/>
-      <c r="AW114" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW114"/>
       <c r="AX114"/>
       <c r="AY114" t="s">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="AZ114"/>
-      <c r="BA114"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA114" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB114"/>
+      <c r="BC114"/>
       <c r="BD114" t="s">
         <v>94</v>
       </c>
-      <c r="BE114"/>
+      <c r="BE114" t="s">
+        <v>97</v>
+      </c>
       <c r="BF114" t="s">
+        <v>96</v>
+      </c>
+      <c r="BG114"/>
+      <c r="BH114" t="s">
+        <v>101</v>
+      </c>
+      <c r="BI114" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ114"/>
+      <c r="BK114" t="s">
+        <v>93</v>
+      </c>
+      <c r="BL114"/>
+      <c r="BM114"/>
+      <c r="BN114"/>
+      <c r="BO114" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP114" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ114" t="s">
+        <v>165</v>
+      </c>
+      <c r="BR114" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS114" t="s">
+        <v>169</v>
+      </c>
+      <c r="BT114" t="s">
+        <v>168</v>
+      </c>
+      <c r="BU114"/>
+      <c r="BV114" t="s">
+        <v>173</v>
+      </c>
+      <c r="BW114" t="s">
         <v>99</v>
       </c>
-      <c r="BG114" t="s">
-[...41 lines deleted...]
-      <c r="BY114"/>
+      <c r="BX114" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY114" t="s">
+        <v>117</v>
+      </c>
       <c r="BZ114"/>
       <c r="CA114"/>
       <c r="CB114"/>
       <c r="CC114"/>
       <c r="CD114"/>
+      <c r="CE114"/>
+      <c r="CF114"/>
     </row>
-    <row r="115" spans="1:82">
+    <row r="115" spans="1:84">
       <c r="A115" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B115" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C115" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D115">
         <v>3</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
       <c r="F115">
         <v>10</v>
       </c>
       <c r="G115" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H115" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I115">
+        <v>134</v>
+      </c>
+      <c r="I115"/>
+      <c r="J115"/>
+      <c r="K115">
         <v>0</v>
       </c>
-      <c r="J115">
+      <c r="L115">
         <v>13</v>
       </c>
-      <c r="K115">
+      <c r="M115">
         <v>6</v>
       </c>
-      <c r="L115" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N115" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O115"/>
+        <v>493</v>
+      </c>
+      <c r="O115" t="s">
+        <v>109</v>
+      </c>
       <c r="P115" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="Q115"/>
       <c r="R115" t="s">
+        <v>250</v>
+      </c>
+      <c r="S115" t="s">
         <v>111</v>
       </c>
-      <c r="S115" t="s">
-[...3 lines deleted...]
-      <c r="U115"/>
+      <c r="T115" t="s">
+        <v>113</v>
+      </c>
+      <c r="U115" t="s">
+        <v>195</v>
+      </c>
       <c r="V115"/>
       <c r="W115"/>
       <c r="X115"/>
-      <c r="Y115" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y115"/>
+      <c r="Z115"/>
       <c r="AA115" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="AB115" t="s">
         <v>116</v>
       </c>
       <c r="AC115" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AD115"/>
+        <v>92</v>
+      </c>
+      <c r="AD115" t="s">
+        <v>118</v>
+      </c>
       <c r="AE115" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF115"/>
       <c r="AG115" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH115" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI115" t="s">
         <v>122</v>
       </c>
       <c r="AJ115" t="s">
         <v>123</v>
       </c>
       <c r="AK115" t="s">
         <v>124</v>
       </c>
-      <c r="AL115"/>
+      <c r="AL115" t="s">
+        <v>125</v>
+      </c>
       <c r="AM115" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="AN115" t="s">
         <v>126</v>
       </c>
+      <c r="AN115"/>
       <c r="AO115" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="AQ115"/>
+        <v>227</v>
+      </c>
+      <c r="AP115" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ115" t="s">
+        <v>129</v>
+      </c>
       <c r="AR115"/>
-      <c r="AS115" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS115"/>
       <c r="AT115"/>
-      <c r="AU115"/>
+      <c r="AU115" t="s">
+        <v>130</v>
+      </c>
       <c r="AV115"/>
       <c r="AW115"/>
       <c r="AX115"/>
       <c r="AY115"/>
       <c r="AZ115"/>
       <c r="BA115"/>
       <c r="BB115"/>
       <c r="BC115"/>
       <c r="BD115"/>
       <c r="BE115"/>
       <c r="BF115"/>
       <c r="BG115"/>
       <c r="BH115"/>
       <c r="BI115"/>
       <c r="BJ115"/>
       <c r="BK115"/>
       <c r="BL115"/>
       <c r="BM115"/>
       <c r="BN115"/>
       <c r="BO115"/>
       <c r="BP115"/>
       <c r="BQ115"/>
       <c r="BR115"/>
       <c r="BS115"/>
       <c r="BT115"/>
       <c r="BU115"/>
       <c r="BV115"/>
       <c r="BW115"/>
       <c r="BX115"/>
       <c r="BY115"/>
       <c r="BZ115"/>
       <c r="CA115"/>
       <c r="CB115"/>
       <c r="CC115"/>
       <c r="CD115"/>
+      <c r="CE115"/>
+      <c r="CF115"/>
     </row>
-    <row r="116" spans="1:82">
+    <row r="116" spans="1:84">
       <c r="A116" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B116" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C116" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D116">
         <v>3</v>
       </c>
       <c r="E116">
         <v>2</v>
       </c>
       <c r="F116">
         <v>10</v>
       </c>
       <c r="G116" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H116" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="I116">
+        <v>263</v>
+      </c>
+      <c r="I116"/>
+      <c r="J116"/>
+      <c r="K116">
         <v>-4</v>
       </c>
-      <c r="J116">
+      <c r="L116">
         <v>13</v>
       </c>
-      <c r="K116">
+      <c r="M116">
         <v>6</v>
       </c>
-      <c r="L116" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N116" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      <c r="Q116" t="s">
+        <v>495</v>
+      </c>
+      <c r="O116" t="s">
         <v>109</v>
       </c>
+      <c r="P116" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q116"/>
       <c r="R116"/>
-      <c r="S116"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S116" t="s">
+        <v>111</v>
+      </c>
+      <c r="T116"/>
+      <c r="U116"/>
       <c r="V116" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z116" t="s">
         <v>114</v>
       </c>
+      <c r="W116" t="s">
+        <v>257</v>
+      </c>
+      <c r="X116" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y116"/>
+      <c r="Z116"/>
       <c r="AA116" t="s">
         <v>115</v>
       </c>
       <c r="AB116" t="s">
         <v>116</v>
       </c>
       <c r="AC116" t="s">
         <v>117</v>
       </c>
-      <c r="AD116"/>
+      <c r="AD116" t="s">
+        <v>118</v>
+      </c>
       <c r="AE116" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF116"/>
       <c r="AG116" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH116"/>
       <c r="AI116" t="s">
         <v>122</v>
       </c>
-      <c r="AJ116"/>
+      <c r="AJ116" t="s">
+        <v>123</v>
+      </c>
       <c r="AK116" t="s">
         <v>124</v>
       </c>
       <c r="AL116"/>
       <c r="AM116" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN116" t="s">
         <v>126</v>
       </c>
+      <c r="AN116"/>
       <c r="AO116" t="s">
         <v>127</v>
       </c>
-      <c r="AP116"/>
+      <c r="AP116" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ116" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR116"/>
       <c r="AS116" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV116"/>
+        <v>258</v>
+      </c>
+      <c r="AT116"/>
+      <c r="AU116" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV116" t="s">
+        <v>155</v>
+      </c>
       <c r="AW116"/>
       <c r="AX116"/>
       <c r="AY116"/>
       <c r="AZ116"/>
       <c r="BA116"/>
       <c r="BB116"/>
       <c r="BC116"/>
       <c r="BD116"/>
       <c r="BE116"/>
       <c r="BF116"/>
       <c r="BG116"/>
       <c r="BH116"/>
       <c r="BI116"/>
       <c r="BJ116"/>
       <c r="BK116"/>
       <c r="BL116"/>
       <c r="BM116"/>
       <c r="BN116"/>
       <c r="BO116"/>
       <c r="BP116"/>
       <c r="BQ116"/>
       <c r="BR116"/>
       <c r="BS116"/>
       <c r="BT116"/>
       <c r="BU116"/>
       <c r="BV116"/>
       <c r="BW116"/>
       <c r="BX116"/>
       <c r="BY116"/>
       <c r="BZ116"/>
       <c r="CA116"/>
       <c r="CB116"/>
       <c r="CC116"/>
       <c r="CD116"/>
+      <c r="CE116"/>
+      <c r="CF116"/>
     </row>
-    <row r="117" spans="1:82">
+    <row r="117" spans="1:84">
       <c r="A117" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B117" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C117" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D117">
         <v>3</v>
       </c>
       <c r="E117">
         <v>3</v>
       </c>
       <c r="F117">
         <v>14</v>
       </c>
       <c r="G117" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H117" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I117">
+        <v>241</v>
+      </c>
+      <c r="I117"/>
+      <c r="J117"/>
+      <c r="K117">
         <v>2</v>
       </c>
-      <c r="J117">
+      <c r="L117">
         <v>13</v>
       </c>
-      <c r="K117">
+      <c r="M117">
         <v>6</v>
       </c>
-      <c r="L117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N117" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O117"/>
+        <v>497</v>
+      </c>
+      <c r="O117" t="s">
+        <v>109</v>
+      </c>
       <c r="P117" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="Q117"/>
       <c r="R117" t="s">
+        <v>250</v>
+      </c>
+      <c r="S117" t="s">
         <v>111</v>
       </c>
-      <c r="S117"/>
       <c r="T117" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U117"/>
-      <c r="V117"/>
+      <c r="V117" t="s">
+        <v>114</v>
+      </c>
       <c r="W117"/>
       <c r="X117"/>
-      <c r="Y117" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y117"/>
+      <c r="Z117"/>
       <c r="AA117" t="s">
         <v>115</v>
       </c>
       <c r="AB117" t="s">
         <v>116</v>
       </c>
       <c r="AC117" t="s">
         <v>117</v>
       </c>
-      <c r="AD117"/>
+      <c r="AD117" t="s">
+        <v>118</v>
+      </c>
       <c r="AE117" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF117"/>
       <c r="AG117" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH117" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI117" t="s">
         <v>122</v>
       </c>
       <c r="AJ117" t="s">
         <v>123</v>
       </c>
       <c r="AK117" t="s">
         <v>124</v>
       </c>
-      <c r="AL117"/>
+      <c r="AL117" t="s">
+        <v>125</v>
+      </c>
       <c r="AM117" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="AN117" t="s">
         <v>126</v>
       </c>
+      <c r="AN117"/>
       <c r="AO117" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="AQ117"/>
+        <v>227</v>
+      </c>
+      <c r="AP117" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ117" t="s">
+        <v>129</v>
+      </c>
       <c r="AR117"/>
-      <c r="AS117" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS117"/>
       <c r="AT117"/>
-      <c r="AU117"/>
+      <c r="AU117" t="s">
+        <v>130</v>
+      </c>
       <c r="AV117"/>
       <c r="AW117"/>
       <c r="AX117"/>
       <c r="AY117"/>
       <c r="AZ117"/>
       <c r="BA117"/>
       <c r="BB117"/>
       <c r="BC117"/>
       <c r="BD117"/>
       <c r="BE117"/>
       <c r="BF117"/>
       <c r="BG117"/>
       <c r="BH117"/>
       <c r="BI117"/>
       <c r="BJ117"/>
       <c r="BK117"/>
       <c r="BL117"/>
       <c r="BM117"/>
       <c r="BN117"/>
       <c r="BO117"/>
       <c r="BP117"/>
       <c r="BQ117"/>
       <c r="BR117"/>
       <c r="BS117"/>
       <c r="BT117"/>
       <c r="BU117"/>
       <c r="BV117"/>
       <c r="BW117"/>
       <c r="BX117"/>
       <c r="BY117"/>
       <c r="BZ117"/>
       <c r="CA117"/>
       <c r="CB117"/>
       <c r="CC117"/>
       <c r="CD117"/>
+      <c r="CE117"/>
+      <c r="CF117"/>
     </row>
-    <row r="118" spans="1:82">
+    <row r="118" spans="1:84">
       <c r="A118" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B118" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C118" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D118">
         <v>3</v>
       </c>
       <c r="E118">
         <v>4</v>
       </c>
       <c r="F118">
         <v>12</v>
       </c>
       <c r="G118" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H118" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I118">
+        <v>147</v>
+      </c>
+      <c r="I118"/>
+      <c r="J118"/>
+      <c r="K118">
         <v>0</v>
       </c>
-      <c r="J118">
+      <c r="L118">
         <v>13</v>
       </c>
-      <c r="K118">
+      <c r="M118">
         <v>6</v>
       </c>
-      <c r="L118" t="s">
-[...3 lines deleted...]
-      <c r="N118"/>
+      <c r="N118" t="s">
+        <v>500</v>
+      </c>
       <c r="O118"/>
       <c r="P118"/>
       <c r="Q118"/>
       <c r="R118"/>
       <c r="S118"/>
       <c r="T118"/>
       <c r="U118"/>
       <c r="V118"/>
       <c r="W118"/>
       <c r="X118"/>
       <c r="Y118"/>
       <c r="Z118"/>
       <c r="AA118"/>
       <c r="AB118"/>
       <c r="AC118"/>
-      <c r="AD118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD118"/>
       <c r="AE118"/>
-      <c r="AF118"/>
+      <c r="AF118" t="s">
+        <v>149</v>
+      </c>
       <c r="AG118"/>
       <c r="AH118"/>
       <c r="AI118"/>
       <c r="AJ118"/>
       <c r="AK118"/>
       <c r="AL118"/>
       <c r="AM118"/>
       <c r="AN118"/>
       <c r="AO118"/>
       <c r="AP118"/>
       <c r="AQ118"/>
       <c r="AR118"/>
       <c r="AS118"/>
       <c r="AT118"/>
       <c r="AU118"/>
       <c r="AV118"/>
-      <c r="AW118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW118"/>
       <c r="AX118"/>
       <c r="AY118" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="AZ118"/>
-      <c r="BA118"/>
-[...3 lines deleted...]
-      <c r="BC118" t="s">
+      <c r="BA118" t="s">
         <v>150</v>
       </c>
+      <c r="BB118"/>
+      <c r="BC118"/>
       <c r="BD118" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="BE118"/>
+        <v>143</v>
+      </c>
+      <c r="BE118" t="s">
+        <v>152</v>
+      </c>
       <c r="BF118" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="BG118" t="s">
         <v>127</v>
       </c>
-      <c r="BH118"/>
+      <c r="BG118"/>
+      <c r="BH118" t="s">
+        <v>151</v>
+      </c>
       <c r="BI118" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ118"/>
+      <c r="BK118" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL118"/>
+      <c r="BM118"/>
+      <c r="BN118"/>
+      <c r="BO118" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP118" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ118" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR118" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS118" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT118" t="s">
+        <v>111</v>
+      </c>
+      <c r="BU118"/>
+      <c r="BV118" t="s">
+        <v>227</v>
+      </c>
+      <c r="BW118" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX118" t="s">
+        <v>155</v>
+      </c>
+      <c r="BY118" t="s">
         <v>128</v>
       </c>
-      <c r="BJ118"/>
-[...34 lines deleted...]
-      <c r="BY118"/>
       <c r="BZ118"/>
       <c r="CA118"/>
       <c r="CB118"/>
       <c r="CC118"/>
       <c r="CD118"/>
+      <c r="CE118"/>
+      <c r="CF118"/>
     </row>
-    <row r="119" spans="1:82">
+    <row r="119" spans="1:84">
       <c r="A119" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B119" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C119" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D119">
         <v>3</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
       <c r="F119">
         <v>10</v>
       </c>
       <c r="G119" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="H119" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="I119">
+        <v>501</v>
+      </c>
+      <c r="I119"/>
+      <c r="J119"/>
+      <c r="K119">
         <v>13</v>
       </c>
-      <c r="J119">
+      <c r="L119">
         <v>13</v>
       </c>
-      <c r="K119">
+      <c r="M119">
         <v>6</v>
       </c>
-      <c r="L119" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N119" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P119"/>
+        <v>502</v>
+      </c>
+      <c r="O119" t="s">
+        <v>160</v>
+      </c>
+      <c r="P119" t="s">
+        <v>161</v>
+      </c>
       <c r="Q119"/>
-      <c r="R119" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R119"/>
       <c r="S119"/>
       <c r="T119" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U119"/>
       <c r="V119" t="s">
         <v>180</v>
       </c>
-      <c r="W119"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W119" t="s">
+        <v>181</v>
+      </c>
+      <c r="X119" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y119"/>
+      <c r="Z119"/>
       <c r="AA119" t="s">
         <v>165</v>
       </c>
       <c r="AB119" t="s">
         <v>166</v>
       </c>
       <c r="AC119" t="s">
         <v>167</v>
       </c>
-      <c r="AD119"/>
+      <c r="AD119" t="s">
+        <v>168</v>
+      </c>
       <c r="AE119" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF119"/>
       <c r="AG119" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH119"/>
       <c r="AI119" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="AJ119"/>
+        <v>93</v>
+      </c>
+      <c r="AJ119" t="s">
+        <v>99</v>
+      </c>
       <c r="AK119" t="s">
-        <v>95</v>
+        <v>171</v>
       </c>
       <c r="AL119"/>
       <c r="AM119" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN119"/>
       <c r="AO119" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="AP119"/>
+        <v>173</v>
+      </c>
+      <c r="AP119" t="s">
+        <v>91</v>
+      </c>
       <c r="AQ119" t="s">
-        <v>399</v>
+        <v>94</v>
       </c>
       <c r="AR119"/>
       <c r="AS119" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV119"/>
+        <v>401</v>
+      </c>
+      <c r="AT119"/>
+      <c r="AU119" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV119" t="s">
+        <v>183</v>
+      </c>
       <c r="AW119"/>
       <c r="AX119"/>
       <c r="AY119"/>
       <c r="AZ119"/>
       <c r="BA119"/>
       <c r="BB119"/>
       <c r="BC119"/>
       <c r="BD119"/>
       <c r="BE119"/>
       <c r="BF119"/>
       <c r="BG119"/>
       <c r="BH119"/>
       <c r="BI119"/>
       <c r="BJ119"/>
       <c r="BK119"/>
       <c r="BL119"/>
       <c r="BM119"/>
       <c r="BN119"/>
       <c r="BO119"/>
       <c r="BP119"/>
       <c r="BQ119"/>
       <c r="BR119"/>
       <c r="BS119"/>
       <c r="BT119"/>
       <c r="BU119"/>
       <c r="BV119"/>
       <c r="BW119"/>
       <c r="BX119"/>
       <c r="BY119"/>
       <c r="BZ119"/>
       <c r="CA119"/>
       <c r="CB119"/>
       <c r="CC119"/>
       <c r="CD119"/>
+      <c r="CE119"/>
+      <c r="CF119"/>
     </row>
-    <row r="120" spans="1:82">
+    <row r="120" spans="1:84">
       <c r="A120" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B120" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C120" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D120">
         <v>3</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
         <v>10</v>
       </c>
       <c r="G120" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H120" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I120">
+        <v>241</v>
+      </c>
+      <c r="I120"/>
+      <c r="J120"/>
+      <c r="K120">
         <v>4</v>
       </c>
-      <c r="J120">
+      <c r="L120">
         <v>13</v>
       </c>
-      <c r="K120">
+      <c r="M120">
         <v>6</v>
       </c>
-      <c r="L120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N120" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O120"/>
+        <v>504</v>
+      </c>
+      <c r="O120" t="s">
+        <v>160</v>
+      </c>
       <c r="P120" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q120" t="s">
         <v>161</v>
       </c>
+      <c r="Q120"/>
       <c r="R120" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S120"/>
+        <v>150</v>
+      </c>
+      <c r="S120" t="s">
+        <v>163</v>
+      </c>
       <c r="T120" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U120"/>
-      <c r="V120"/>
+      <c r="V120" t="s">
+        <v>180</v>
+      </c>
       <c r="W120"/>
       <c r="X120"/>
-      <c r="Y120" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y120"/>
+      <c r="Z120"/>
       <c r="AA120" t="s">
         <v>165</v>
       </c>
       <c r="AB120" t="s">
         <v>166</v>
       </c>
       <c r="AC120" t="s">
         <v>167</v>
       </c>
-      <c r="AD120"/>
+      <c r="AD120" t="s">
+        <v>168</v>
+      </c>
       <c r="AE120" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF120"/>
+      <c r="AG120" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH120" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI120" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
       <c r="AJ120" t="s">
         <v>99</v>
       </c>
       <c r="AK120" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL120"/>
+        <v>171</v>
+      </c>
+      <c r="AL120" t="s">
+        <v>101</v>
+      </c>
       <c r="AM120" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN120"/>
       <c r="AO120" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ120"/>
+        <v>173</v>
+      </c>
+      <c r="AP120" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ120" t="s">
+        <v>91</v>
+      </c>
       <c r="AR120"/>
-      <c r="AS120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS120"/>
       <c r="AT120"/>
-      <c r="AU120"/>
+      <c r="AU120" t="s">
+        <v>174</v>
+      </c>
       <c r="AV120"/>
       <c r="AW120"/>
       <c r="AX120"/>
       <c r="AY120"/>
       <c r="AZ120"/>
       <c r="BA120"/>
       <c r="BB120"/>
       <c r="BC120"/>
       <c r="BD120"/>
       <c r="BE120"/>
       <c r="BF120"/>
       <c r="BG120"/>
       <c r="BH120"/>
       <c r="BI120"/>
       <c r="BJ120"/>
       <c r="BK120"/>
       <c r="BL120"/>
       <c r="BM120"/>
       <c r="BN120"/>
       <c r="BO120"/>
       <c r="BP120"/>
       <c r="BQ120"/>
       <c r="BR120"/>
       <c r="BS120"/>
       <c r="BT120"/>
       <c r="BU120"/>
       <c r="BV120"/>
       <c r="BW120"/>
       <c r="BX120"/>
       <c r="BY120"/>
       <c r="BZ120"/>
       <c r="CA120"/>
       <c r="CB120"/>
       <c r="CC120"/>
       <c r="CD120"/>
+      <c r="CE120"/>
+      <c r="CF120"/>
     </row>
-    <row r="121" spans="1:82">
+    <row r="121" spans="1:84">
       <c r="A121" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B121" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C121" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D121">
         <v>3</v>
       </c>
       <c r="E121">
         <v>2</v>
       </c>
       <c r="F121">
         <v>6</v>
       </c>
       <c r="G121" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="H121" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I121">
+        <v>185</v>
+      </c>
+      <c r="I121"/>
+      <c r="J121"/>
+      <c r="K121">
         <v>4</v>
       </c>
-      <c r="J121">
+      <c r="L121">
         <v>13</v>
       </c>
-      <c r="K121">
+      <c r="M121">
         <v>6</v>
       </c>
-      <c r="L121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N121" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="O121"/>
+        <v>507</v>
+      </c>
+      <c r="O121" t="s">
+        <v>160</v>
+      </c>
       <c r="P121" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="Q121"/>
       <c r="R121" t="s">
         <v>162</v>
       </c>
       <c r="S121" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U121"/>
+        <v>163</v>
+      </c>
+      <c r="T121" t="s">
+        <v>164</v>
+      </c>
+      <c r="U121" t="s">
+        <v>150</v>
+      </c>
       <c r="V121"/>
       <c r="W121"/>
       <c r="X121"/>
-      <c r="Y121" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y121"/>
+      <c r="Z121"/>
       <c r="AA121" t="s">
         <v>165</v>
       </c>
       <c r="AB121" t="s">
         <v>166</v>
       </c>
       <c r="AC121" t="s">
         <v>167</v>
       </c>
-      <c r="AD121"/>
+      <c r="AD121" t="s">
+        <v>168</v>
+      </c>
       <c r="AE121" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF121"/>
+      <c r="AG121" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH121" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI121" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
       <c r="AJ121" t="s">
         <v>99</v>
       </c>
       <c r="AK121" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL121"/>
+        <v>171</v>
+      </c>
+      <c r="AL121" t="s">
+        <v>101</v>
+      </c>
       <c r="AM121" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN121"/>
       <c r="AO121" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ121"/>
+        <v>173</v>
+      </c>
+      <c r="AP121" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ121" t="s">
+        <v>91</v>
+      </c>
       <c r="AR121"/>
-      <c r="AS121" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS121"/>
       <c r="AT121"/>
-      <c r="AU121"/>
+      <c r="AU121" t="s">
+        <v>174</v>
+      </c>
       <c r="AV121"/>
       <c r="AW121"/>
       <c r="AX121"/>
       <c r="AY121"/>
       <c r="AZ121"/>
       <c r="BA121"/>
       <c r="BB121"/>
       <c r="BC121"/>
       <c r="BD121"/>
       <c r="BE121"/>
       <c r="BF121"/>
       <c r="BG121"/>
       <c r="BH121"/>
       <c r="BI121"/>
       <c r="BJ121"/>
       <c r="BK121"/>
       <c r="BL121"/>
       <c r="BM121"/>
       <c r="BN121"/>
       <c r="BO121"/>
       <c r="BP121"/>
       <c r="BQ121"/>
       <c r="BR121"/>
       <c r="BS121"/>
       <c r="BT121"/>
       <c r="BU121"/>
       <c r="BV121"/>
       <c r="BW121"/>
       <c r="BX121"/>
       <c r="BY121"/>
       <c r="BZ121"/>
       <c r="CA121"/>
       <c r="CB121"/>
       <c r="CC121"/>
       <c r="CD121"/>
+      <c r="CE121"/>
+      <c r="CF121"/>
     </row>
-    <row r="122" spans="1:82">
+    <row r="122" spans="1:84">
       <c r="A122" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B122" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C122" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D122">
         <v>3</v>
       </c>
       <c r="E122">
         <v>3</v>
       </c>
       <c r="F122">
         <v>2</v>
       </c>
       <c r="G122" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H122" t="s">
-        <v>176</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="I122"/>
+      <c r="J122"/>
       <c r="K122">
         <v>6</v>
       </c>
-      <c r="L122" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L122">
+        <v>13</v>
+      </c>
+      <c r="M122">
+        <v>6</v>
       </c>
       <c r="N122" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P122"/>
+        <v>510</v>
+      </c>
+      <c r="O122" t="s">
+        <v>160</v>
+      </c>
+      <c r="P122" t="s">
+        <v>161</v>
+      </c>
       <c r="Q122"/>
-      <c r="R122" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R122"/>
       <c r="S122"/>
       <c r="T122" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U122"/>
       <c r="V122" t="s">
         <v>180</v>
       </c>
-      <c r="W122"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W122" t="s">
+        <v>181</v>
+      </c>
+      <c r="X122" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y122"/>
+      <c r="Z122"/>
       <c r="AA122" t="s">
         <v>165</v>
       </c>
       <c r="AB122" t="s">
         <v>166</v>
       </c>
       <c r="AC122" t="s">
         <v>167</v>
       </c>
-      <c r="AD122"/>
+      <c r="AD122" t="s">
+        <v>168</v>
+      </c>
       <c r="AE122" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF122"/>
       <c r="AG122" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH122"/>
       <c r="AI122" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ122"/>
       <c r="AK122" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL122"/>
+        <v>171</v>
+      </c>
+      <c r="AL122" t="s">
+        <v>101</v>
+      </c>
       <c r="AM122" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN122"/>
       <c r="AO122" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP122"/>
+        <v>173</v>
+      </c>
+      <c r="AP122" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ122" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR122"/>
       <c r="AS122" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV122"/>
+        <v>94</v>
+      </c>
+      <c r="AT122"/>
+      <c r="AU122" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV122" t="s">
+        <v>183</v>
+      </c>
       <c r="AW122"/>
       <c r="AX122"/>
       <c r="AY122"/>
       <c r="AZ122"/>
       <c r="BA122"/>
       <c r="BB122"/>
       <c r="BC122"/>
       <c r="BD122"/>
       <c r="BE122"/>
       <c r="BF122"/>
       <c r="BG122"/>
       <c r="BH122"/>
       <c r="BI122"/>
       <c r="BJ122"/>
       <c r="BK122"/>
       <c r="BL122"/>
       <c r="BM122"/>
       <c r="BN122"/>
       <c r="BO122"/>
       <c r="BP122"/>
       <c r="BQ122"/>
       <c r="BR122"/>
       <c r="BS122"/>
       <c r="BT122"/>
       <c r="BU122"/>
       <c r="BV122"/>
       <c r="BW122"/>
       <c r="BX122"/>
       <c r="BY122"/>
       <c r="BZ122"/>
       <c r="CA122"/>
       <c r="CB122"/>
       <c r="CC122"/>
       <c r="CD122"/>
+      <c r="CE122"/>
+      <c r="CF122"/>
     </row>
-    <row r="123" spans="1:82">
+    <row r="123" spans="1:84">
       <c r="A123" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B123" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C123" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D123">
         <v>3</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123">
         <v>10</v>
       </c>
       <c r="G123" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H123" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="I123">
+        <v>512</v>
+      </c>
+      <c r="I123"/>
+      <c r="J123"/>
+      <c r="K123">
         <v>9</v>
       </c>
-      <c r="J123">
+      <c r="L123">
         <v>13</v>
       </c>
-      <c r="K123">
+      <c r="M123">
         <v>6</v>
       </c>
-      <c r="L123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N123" t="s">
-        <v>148</v>
-[...9 lines deleted...]
-      <c r="S123"/>
+        <v>513</v>
+      </c>
+      <c r="O123" t="s">
+        <v>160</v>
+      </c>
+      <c r="P123" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q123"/>
+      <c r="R123"/>
+      <c r="S123" t="s">
+        <v>163</v>
+      </c>
       <c r="T123" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U123"/>
       <c r="V123" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W123"/>
-      <c r="X123"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X123" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y123"/>
+      <c r="Z123"/>
       <c r="AA123" t="s">
         <v>165</v>
       </c>
       <c r="AB123" t="s">
         <v>166</v>
       </c>
       <c r="AC123" t="s">
         <v>167</v>
       </c>
-      <c r="AD123"/>
+      <c r="AD123" t="s">
+        <v>168</v>
+      </c>
       <c r="AE123" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF123"/>
       <c r="AG123" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH123"/>
       <c r="AI123" t="s">
-        <v>169</v>
+        <v>93</v>
       </c>
       <c r="AJ123" t="s">
         <v>99</v>
       </c>
       <c r="AK123" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL123"/>
+        <v>171</v>
+      </c>
+      <c r="AL123" t="s">
+        <v>101</v>
+      </c>
       <c r="AM123" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN123"/>
       <c r="AO123" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ123"/>
+        <v>173</v>
+      </c>
+      <c r="AP123" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ123" t="s">
+        <v>91</v>
+      </c>
       <c r="AR123"/>
-      <c r="AS123" t="s">
-[...6 lines deleted...]
-      <c r="AV123"/>
+      <c r="AS123"/>
+      <c r="AT123"/>
+      <c r="AU123" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV123" t="s">
+        <v>183</v>
+      </c>
       <c r="AW123"/>
       <c r="AX123"/>
       <c r="AY123"/>
       <c r="AZ123"/>
       <c r="BA123"/>
       <c r="BB123"/>
       <c r="BC123"/>
       <c r="BD123"/>
       <c r="BE123"/>
       <c r="BF123"/>
       <c r="BG123"/>
       <c r="BH123"/>
       <c r="BI123"/>
       <c r="BJ123"/>
       <c r="BK123"/>
       <c r="BL123"/>
       <c r="BM123"/>
       <c r="BN123"/>
       <c r="BO123"/>
       <c r="BP123"/>
       <c r="BQ123"/>
       <c r="BR123"/>
       <c r="BS123"/>
       <c r="BT123"/>
       <c r="BU123"/>
       <c r="BV123"/>
       <c r="BW123"/>
       <c r="BX123"/>
       <c r="BY123"/>
       <c r="BZ123"/>
       <c r="CA123"/>
       <c r="CB123"/>
       <c r="CC123"/>
       <c r="CD123"/>
+      <c r="CE123"/>
+      <c r="CF123"/>
     </row>
-    <row r="124" spans="1:82">
+    <row r="124" spans="1:84">
       <c r="A124" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B124" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C124" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D124">
         <v>3</v>
       </c>
       <c r="E124">
         <v>2</v>
       </c>
       <c r="F124">
         <v>1</v>
       </c>
       <c r="G124" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H124" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="I124"/>
+      <c r="J124"/>
       <c r="K124">
         <v>6</v>
       </c>
-      <c r="L124" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L124">
+        <v>13</v>
+      </c>
+      <c r="M124">
+        <v>6</v>
       </c>
       <c r="N124" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="O124"/>
+        <v>516</v>
+      </c>
+      <c r="O124" t="s">
+        <v>160</v>
+      </c>
       <c r="P124" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="Q124"/>
       <c r="R124" t="s">
         <v>162</v>
       </c>
       <c r="S124" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U124"/>
+        <v>163</v>
+      </c>
+      <c r="T124" t="s">
+        <v>164</v>
+      </c>
+      <c r="U124" t="s">
+        <v>150</v>
+      </c>
       <c r="V124"/>
       <c r="W124"/>
       <c r="X124"/>
-      <c r="Y124" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y124"/>
+      <c r="Z124"/>
       <c r="AA124" t="s">
         <v>165</v>
       </c>
       <c r="AB124" t="s">
         <v>166</v>
       </c>
       <c r="AC124" t="s">
         <v>167</v>
       </c>
-      <c r="AD124"/>
+      <c r="AD124" t="s">
+        <v>168</v>
+      </c>
       <c r="AE124" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF124"/>
+      <c r="AG124" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH124" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI124" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
       <c r="AJ124" t="s">
         <v>99</v>
       </c>
       <c r="AK124" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL124"/>
+        <v>171</v>
+      </c>
+      <c r="AL124" t="s">
+        <v>101</v>
+      </c>
       <c r="AM124" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN124"/>
       <c r="AO124" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ124"/>
+        <v>173</v>
+      </c>
+      <c r="AP124" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ124" t="s">
+        <v>91</v>
+      </c>
       <c r="AR124"/>
-      <c r="AS124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS124"/>
       <c r="AT124"/>
-      <c r="AU124"/>
+      <c r="AU124" t="s">
+        <v>174</v>
+      </c>
       <c r="AV124"/>
       <c r="AW124"/>
       <c r="AX124"/>
       <c r="AY124"/>
       <c r="AZ124"/>
       <c r="BA124"/>
       <c r="BB124"/>
       <c r="BC124"/>
       <c r="BD124"/>
       <c r="BE124"/>
       <c r="BF124"/>
       <c r="BG124"/>
       <c r="BH124"/>
       <c r="BI124"/>
       <c r="BJ124"/>
       <c r="BK124"/>
       <c r="BL124"/>
       <c r="BM124"/>
       <c r="BN124"/>
       <c r="BO124"/>
       <c r="BP124"/>
       <c r="BQ124"/>
       <c r="BR124"/>
       <c r="BS124"/>
       <c r="BT124"/>
       <c r="BU124"/>
       <c r="BV124"/>
       <c r="BW124"/>
       <c r="BX124"/>
       <c r="BY124"/>
       <c r="BZ124"/>
       <c r="CA124"/>
       <c r="CB124"/>
       <c r="CC124"/>
       <c r="CD124"/>
+      <c r="CE124"/>
+      <c r="CF124"/>
     </row>
-    <row r="125" spans="1:82">
+    <row r="125" spans="1:84">
       <c r="A125"/>
       <c r="B125" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C125"/>
       <c r="D125">
         <v>3</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125">
         <v>10</v>
       </c>
-      <c r="I125">
+      <c r="I125"/>
+      <c r="J125"/>
+      <c r="K125">
         <v>0</v>
       </c>
-      <c r="J125">
+      <c r="L125">
         <v>13</v>
       </c>
-      <c r="K125">
+      <c r="M125">
         <v>6</v>
       </c>
-      <c r="L125" t="s">
-[...3 lines deleted...]
-      <c r="N125"/>
+      <c r="N125" t="s">
+        <v>517</v>
+      </c>
       <c r="O125"/>
       <c r="P125"/>
       <c r="Q125"/>
       <c r="R125"/>
       <c r="S125"/>
       <c r="T125"/>
       <c r="U125"/>
       <c r="V125"/>
       <c r="W125"/>
       <c r="X125"/>
       <c r="Y125"/>
       <c r="Z125"/>
       <c r="AA125"/>
       <c r="AB125"/>
       <c r="AC125"/>
       <c r="AD125"/>
       <c r="AE125"/>
       <c r="AF125"/>
       <c r="AG125"/>
       <c r="AH125"/>
       <c r="AI125"/>
       <c r="AJ125"/>
       <c r="AK125"/>
       <c r="AL125"/>
       <c r="AM125"/>
@@ -20882,6108 +21142,6190 @@
       <c r="BF125"/>
       <c r="BG125"/>
       <c r="BH125"/>
       <c r="BI125"/>
       <c r="BJ125"/>
       <c r="BK125"/>
       <c r="BL125"/>
       <c r="BM125"/>
       <c r="BN125"/>
       <c r="BO125"/>
       <c r="BP125"/>
       <c r="BQ125"/>
       <c r="BR125"/>
       <c r="BS125"/>
       <c r="BT125"/>
       <c r="BU125"/>
       <c r="BV125"/>
       <c r="BW125"/>
       <c r="BX125"/>
       <c r="BY125"/>
       <c r="BZ125"/>
       <c r="CA125"/>
       <c r="CB125"/>
       <c r="CC125"/>
       <c r="CD125"/>
+      <c r="CE125"/>
+      <c r="CF125"/>
     </row>
-    <row r="126" spans="1:82">
+    <row r="126" spans="1:84">
       <c r="A126" t="s">
+        <v>86</v>
+      </c>
+      <c r="B126" t="s">
         <v>84</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D126">
         <v>4</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
       <c r="F126">
         <v>10</v>
       </c>
       <c r="G126" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H126" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="I126"/>
+      <c r="J126"/>
       <c r="K126">
         <v>6</v>
       </c>
-      <c r="L126" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L126">
+        <v>13</v>
+      </c>
+      <c r="M126">
+        <v>6</v>
       </c>
       <c r="N126" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O126"/>
+        <v>518</v>
+      </c>
+      <c r="O126" t="s">
+        <v>160</v>
+      </c>
       <c r="P126" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="Q126" t="s">
         <v>161</v>
       </c>
+      <c r="Q126"/>
       <c r="R126" t="s">
         <v>162</v>
       </c>
       <c r="S126" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U126"/>
+        <v>163</v>
+      </c>
+      <c r="T126" t="s">
+        <v>164</v>
+      </c>
+      <c r="U126" t="s">
+        <v>150</v>
+      </c>
       <c r="V126"/>
       <c r="W126"/>
       <c r="X126"/>
-      <c r="Y126" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y126"/>
+      <c r="Z126"/>
       <c r="AA126" t="s">
         <v>165</v>
       </c>
       <c r="AB126" t="s">
         <v>166</v>
       </c>
       <c r="AC126" t="s">
         <v>167</v>
       </c>
-      <c r="AD126"/>
+      <c r="AD126" t="s">
+        <v>168</v>
+      </c>
       <c r="AE126" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF126"/>
+      <c r="AG126" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH126" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI126" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
       <c r="AJ126" t="s">
         <v>99</v>
       </c>
       <c r="AK126" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL126"/>
+        <v>171</v>
+      </c>
+      <c r="AL126" t="s">
+        <v>101</v>
+      </c>
       <c r="AM126" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="AN126" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN126"/>
+      <c r="AO126" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP126" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ126" t="s">
+        <v>91</v>
+      </c>
+      <c r="AR126"/>
+      <c r="AS126"/>
+      <c r="AT126"/>
+      <c r="AU126" t="s">
         <v>94</v>
       </c>
-      <c r="AO126" t="s">
-[...9 lines deleted...]
-      <c r="AU126"/>
       <c r="AV126"/>
       <c r="AW126"/>
       <c r="AX126"/>
       <c r="AY126"/>
       <c r="AZ126"/>
       <c r="BA126"/>
       <c r="BB126"/>
       <c r="BC126"/>
       <c r="BD126"/>
       <c r="BE126"/>
       <c r="BF126"/>
       <c r="BG126"/>
       <c r="BH126"/>
       <c r="BI126"/>
       <c r="BJ126"/>
       <c r="BK126"/>
       <c r="BL126"/>
       <c r="BM126"/>
       <c r="BN126"/>
       <c r="BO126"/>
       <c r="BP126"/>
       <c r="BQ126"/>
       <c r="BR126"/>
       <c r="BS126"/>
       <c r="BT126"/>
       <c r="BU126"/>
       <c r="BV126"/>
       <c r="BW126"/>
       <c r="BX126"/>
       <c r="BY126"/>
       <c r="BZ126"/>
       <c r="CA126"/>
       <c r="CB126"/>
       <c r="CC126"/>
       <c r="CD126"/>
+      <c r="CE126"/>
+      <c r="CF126"/>
     </row>
-    <row r="127" spans="1:82">
+    <row r="127" spans="1:84">
       <c r="A127" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B127" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C127" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D127">
         <v>4</v>
       </c>
       <c r="E127">
         <v>2</v>
       </c>
       <c r="F127">
         <v>4</v>
       </c>
       <c r="G127" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="H127" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I127">
+        <v>107</v>
+      </c>
+      <c r="I127"/>
+      <c r="J127"/>
+      <c r="K127">
         <v>5</v>
       </c>
-      <c r="J127">
+      <c r="L127">
         <v>13</v>
       </c>
-      <c r="K127">
+      <c r="M127">
         <v>6</v>
       </c>
-      <c r="L127" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N127" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O127"/>
+        <v>521</v>
+      </c>
+      <c r="O127" t="s">
+        <v>160</v>
+      </c>
       <c r="P127" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="Q127" t="s">
         <v>161</v>
       </c>
+      <c r="Q127"/>
       <c r="R127" t="s">
         <v>162</v>
       </c>
       <c r="S127" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U127"/>
+        <v>163</v>
+      </c>
+      <c r="T127" t="s">
+        <v>164</v>
+      </c>
+      <c r="U127" t="s">
+        <v>150</v>
+      </c>
       <c r="V127"/>
       <c r="W127"/>
       <c r="X127"/>
-      <c r="Y127" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y127"/>
+      <c r="Z127"/>
       <c r="AA127" t="s">
         <v>165</v>
       </c>
       <c r="AB127" t="s">
         <v>166</v>
       </c>
       <c r="AC127" t="s">
         <v>167</v>
       </c>
-      <c r="AD127"/>
+      <c r="AD127" t="s">
+        <v>168</v>
+      </c>
       <c r="AE127" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF127"/>
+      <c r="AG127" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH127" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI127" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
       <c r="AJ127" t="s">
         <v>99</v>
       </c>
       <c r="AK127" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL127"/>
+        <v>171</v>
+      </c>
+      <c r="AL127" t="s">
+        <v>101</v>
+      </c>
       <c r="AM127" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN127"/>
       <c r="AO127" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ127"/>
+        <v>173</v>
+      </c>
+      <c r="AP127" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ127" t="s">
+        <v>91</v>
+      </c>
       <c r="AR127"/>
-      <c r="AS127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS127"/>
       <c r="AT127"/>
-      <c r="AU127"/>
+      <c r="AU127" t="s">
+        <v>174</v>
+      </c>
       <c r="AV127"/>
       <c r="AW127"/>
       <c r="AX127"/>
       <c r="AY127"/>
       <c r="AZ127"/>
       <c r="BA127"/>
       <c r="BB127"/>
       <c r="BC127"/>
       <c r="BD127"/>
       <c r="BE127"/>
       <c r="BF127"/>
       <c r="BG127"/>
       <c r="BH127"/>
       <c r="BI127"/>
       <c r="BJ127"/>
       <c r="BK127"/>
       <c r="BL127"/>
       <c r="BM127"/>
       <c r="BN127"/>
       <c r="BO127"/>
       <c r="BP127"/>
       <c r="BQ127"/>
       <c r="BR127"/>
       <c r="BS127"/>
       <c r="BT127"/>
       <c r="BU127"/>
       <c r="BV127"/>
       <c r="BW127"/>
       <c r="BX127"/>
       <c r="BY127"/>
       <c r="BZ127"/>
       <c r="CA127"/>
       <c r="CB127"/>
       <c r="CC127"/>
       <c r="CD127"/>
+      <c r="CE127"/>
+      <c r="CF127"/>
     </row>
-    <row r="128" spans="1:82">
+    <row r="128" spans="1:84">
       <c r="A128" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B128" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C128" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D128">
         <v>4</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
       <c r="F128">
         <v>10</v>
       </c>
       <c r="G128" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H128" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="I128">
+        <v>512</v>
+      </c>
+      <c r="I128"/>
+      <c r="J128"/>
+      <c r="K128">
         <v>0</v>
       </c>
-      <c r="J128">
+      <c r="L128">
         <v>13</v>
       </c>
-      <c r="K128">
+      <c r="M128">
         <v>6</v>
       </c>
-      <c r="L128" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N128" t="s">
-        <v>148</v>
-[...9 lines deleted...]
-      <c r="S128"/>
+        <v>523</v>
+      </c>
+      <c r="O128" t="s">
+        <v>160</v>
+      </c>
+      <c r="P128" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q128"/>
+      <c r="R128"/>
+      <c r="S128" t="s">
+        <v>163</v>
+      </c>
       <c r="T128" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U128"/>
       <c r="V128" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W128"/>
-      <c r="X128"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X128" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y128"/>
+      <c r="Z128"/>
       <c r="AA128" t="s">
         <v>165</v>
       </c>
       <c r="AB128" t="s">
         <v>166</v>
       </c>
       <c r="AC128" t="s">
         <v>167</v>
       </c>
-      <c r="AD128"/>
+      <c r="AD128" t="s">
+        <v>168</v>
+      </c>
       <c r="AE128" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF128"/>
       <c r="AG128" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH128"/>
       <c r="AI128" t="s">
-        <v>169</v>
+        <v>93</v>
       </c>
       <c r="AJ128" t="s">
         <v>99</v>
       </c>
       <c r="AK128" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL128"/>
+        <v>171</v>
+      </c>
+      <c r="AL128" t="s">
+        <v>101</v>
+      </c>
       <c r="AM128" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN128"/>
       <c r="AO128" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="AQ128"/>
+        <v>173</v>
+      </c>
+      <c r="AP128" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ128" t="s">
+        <v>91</v>
+      </c>
       <c r="AR128"/>
-      <c r="AS128" t="s">
-[...6 lines deleted...]
-      <c r="AV128"/>
+      <c r="AS128"/>
+      <c r="AT128"/>
+      <c r="AU128" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV128" t="s">
+        <v>183</v>
+      </c>
       <c r="AW128"/>
       <c r="AX128"/>
       <c r="AY128"/>
       <c r="AZ128"/>
       <c r="BA128"/>
       <c r="BB128"/>
       <c r="BC128"/>
       <c r="BD128"/>
       <c r="BE128"/>
       <c r="BF128"/>
       <c r="BG128"/>
       <c r="BH128"/>
       <c r="BI128"/>
       <c r="BJ128"/>
       <c r="BK128"/>
       <c r="BL128"/>
       <c r="BM128"/>
       <c r="BN128"/>
       <c r="BO128"/>
       <c r="BP128"/>
       <c r="BQ128"/>
       <c r="BR128"/>
       <c r="BS128"/>
       <c r="BT128"/>
       <c r="BU128"/>
       <c r="BV128"/>
       <c r="BW128"/>
       <c r="BX128"/>
       <c r="BY128"/>
       <c r="BZ128"/>
       <c r="CA128"/>
       <c r="CB128"/>
       <c r="CC128"/>
       <c r="CD128"/>
+      <c r="CE128"/>
+      <c r="CF128"/>
     </row>
-    <row r="129" spans="1:82">
+    <row r="129" spans="1:84">
       <c r="A129" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B129" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C129" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D129">
         <v>4</v>
       </c>
       <c r="E129">
         <v>2</v>
       </c>
       <c r="F129">
         <v>10</v>
       </c>
       <c r="G129" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="H129" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="I129">
+        <v>427</v>
+      </c>
+      <c r="I129"/>
+      <c r="J129"/>
+      <c r="K129">
         <v>20</v>
       </c>
-      <c r="J129">
+      <c r="L129">
         <v>19</v>
       </c>
-      <c r="K129">
+      <c r="M129">
         <v>6</v>
       </c>
-      <c r="L129" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N129" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P129"/>
+        <v>525</v>
+      </c>
+      <c r="O129" t="s">
+        <v>160</v>
+      </c>
+      <c r="P129" t="s">
+        <v>161</v>
+      </c>
       <c r="Q129"/>
-      <c r="R129" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R129"/>
       <c r="S129"/>
       <c r="T129" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U129"/>
       <c r="V129" t="s">
         <v>180</v>
       </c>
-      <c r="W129"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W129" t="s">
+        <v>181</v>
+      </c>
+      <c r="X129" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y129"/>
+      <c r="Z129"/>
       <c r="AA129" t="s">
         <v>165</v>
       </c>
       <c r="AB129" t="s">
         <v>166</v>
       </c>
       <c r="AC129" t="s">
         <v>167</v>
       </c>
-      <c r="AD129"/>
+      <c r="AD129" t="s">
+        <v>168</v>
+      </c>
       <c r="AE129" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF129"/>
       <c r="AG129" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH129"/>
       <c r="AI129" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ129"/>
+        <v>93</v>
+      </c>
+      <c r="AJ129" t="s">
+        <v>171</v>
+      </c>
       <c r="AK129" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL129"/>
       <c r="AM129" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN129"/>
       <c r="AO129" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP129"/>
+        <v>173</v>
+      </c>
+      <c r="AP129" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ129" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR129"/>
       <c r="AS129" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV129"/>
+        <v>94</v>
+      </c>
+      <c r="AT129"/>
+      <c r="AU129" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV129" t="s">
+        <v>183</v>
+      </c>
       <c r="AW129"/>
       <c r="AX129"/>
       <c r="AY129"/>
       <c r="AZ129"/>
       <c r="BA129"/>
       <c r="BB129"/>
       <c r="BC129"/>
       <c r="BD129"/>
       <c r="BE129"/>
       <c r="BF129"/>
       <c r="BG129"/>
       <c r="BH129"/>
       <c r="BI129"/>
       <c r="BJ129"/>
       <c r="BK129"/>
       <c r="BL129"/>
       <c r="BM129"/>
       <c r="BN129"/>
       <c r="BO129"/>
       <c r="BP129"/>
       <c r="BQ129"/>
       <c r="BR129"/>
       <c r="BS129"/>
       <c r="BT129"/>
       <c r="BU129"/>
       <c r="BV129"/>
       <c r="BW129"/>
       <c r="BX129"/>
       <c r="BY129"/>
       <c r="BZ129"/>
       <c r="CA129"/>
       <c r="CB129"/>
       <c r="CC129"/>
       <c r="CD129"/>
+      <c r="CE129"/>
+      <c r="CF129"/>
     </row>
-    <row r="130" spans="1:82">
+    <row r="130" spans="1:84">
       <c r="A130" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B130" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C130" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="D130">
         <v>4</v>
       </c>
       <c r="E130">
         <v>7</v>
       </c>
       <c r="F130">
         <v>15</v>
       </c>
       <c r="G130" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H130" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I130">
+        <v>283</v>
+      </c>
+      <c r="I130"/>
+      <c r="J130"/>
+      <c r="K130">
         <v>25</v>
       </c>
-      <c r="J130">
+      <c r="L130">
         <v>20</v>
       </c>
-      <c r="K130">
+      <c r="M130">
         <v>6</v>
       </c>
-      <c r="L130" t="s">
-[...3 lines deleted...]
-      <c r="N130"/>
+      <c r="N130" t="s">
+        <v>527</v>
+      </c>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130"/>
       <c r="R130"/>
       <c r="S130"/>
       <c r="T130"/>
       <c r="U130"/>
       <c r="V130"/>
       <c r="W130"/>
       <c r="X130"/>
       <c r="Y130"/>
       <c r="Z130"/>
       <c r="AA130"/>
       <c r="AB130"/>
       <c r="AC130"/>
       <c r="AD130"/>
       <c r="AE130"/>
       <c r="AF130"/>
       <c r="AG130"/>
       <c r="AH130"/>
       <c r="AI130"/>
       <c r="AJ130"/>
       <c r="AK130"/>
       <c r="AL130"/>
       <c r="AM130"/>
       <c r="AN130"/>
       <c r="AO130"/>
       <c r="AP130"/>
       <c r="AQ130"/>
       <c r="AR130"/>
       <c r="AS130"/>
       <c r="AT130"/>
       <c r="AU130"/>
-      <c r="AV130" t="s">
-[...6 lines deleted...]
-      <c r="AY130"/>
+      <c r="AV130"/>
+      <c r="AW130"/>
+      <c r="AX130" t="s">
+        <v>378</v>
+      </c>
+      <c r="AY130" t="s">
+        <v>167</v>
+      </c>
       <c r="AZ130"/>
       <c r="BA130"/>
       <c r="BB130"/>
       <c r="BC130"/>
       <c r="BD130"/>
       <c r="BE130"/>
       <c r="BF130"/>
       <c r="BG130"/>
       <c r="BH130"/>
       <c r="BI130"/>
       <c r="BJ130"/>
-      <c r="BK130" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK130"/>
+      <c r="BL130"/>
       <c r="BM130" t="s">
-        <v>179</v>
+        <v>102</v>
       </c>
       <c r="BN130" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="BO130" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP130" t="s">
         <v>163</v>
       </c>
-      <c r="BP130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ130" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="BR130" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="BS130" t="s">
-        <v>364</v>
+        <v>169</v>
       </c>
       <c r="BT130" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="BU130" t="s">
-        <v>97</v>
+        <v>366</v>
       </c>
       <c r="BV130" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW130" t="s">
+        <v>99</v>
+      </c>
+      <c r="BX130" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY130" t="s">
+        <v>94</v>
+      </c>
+      <c r="BZ130" t="s">
+        <v>101</v>
+      </c>
+      <c r="CA130" t="s">
+        <v>379</v>
+      </c>
+      <c r="CB130" t="s">
+        <v>172</v>
+      </c>
+      <c r="CC130" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD130" t="s">
         <v>96</v>
       </c>
-      <c r="BW130" t="s">
-[...8 lines deleted...]
-      <c r="BZ130" t="s">
+      <c r="CE130" t="s">
+        <v>380</v>
+      </c>
+      <c r="CF130" t="s">
         <v>170</v>
       </c>
-      <c r="CA130" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="131" spans="1:82">
+    <row r="131" spans="1:84">
       <c r="A131" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B131" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C131" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D131">
         <v>4</v>
       </c>
       <c r="E131">
         <v>6</v>
       </c>
       <c r="F131">
         <v>10</v>
       </c>
       <c r="G131" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H131" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I131">
+        <v>89</v>
+      </c>
+      <c r="I131"/>
+      <c r="J131"/>
+      <c r="K131">
         <v>0</v>
       </c>
-      <c r="J131">
+      <c r="L131">
         <v>20</v>
       </c>
-      <c r="K131">
+      <c r="M131">
         <v>6</v>
       </c>
-      <c r="L131" t="s">
-[...3 lines deleted...]
-      <c r="N131"/>
+      <c r="N131" t="s">
+        <v>528</v>
+      </c>
       <c r="O131"/>
       <c r="P131"/>
       <c r="Q131"/>
       <c r="R131"/>
       <c r="S131"/>
       <c r="T131"/>
       <c r="U131"/>
       <c r="V131"/>
       <c r="W131"/>
       <c r="X131"/>
       <c r="Y131"/>
       <c r="Z131"/>
       <c r="AA131"/>
       <c r="AB131"/>
       <c r="AC131"/>
       <c r="AD131"/>
       <c r="AE131"/>
       <c r="AF131"/>
       <c r="AG131"/>
       <c r="AH131"/>
       <c r="AI131"/>
       <c r="AJ131"/>
       <c r="AK131"/>
       <c r="AL131"/>
       <c r="AM131"/>
       <c r="AN131"/>
       <c r="AO131"/>
       <c r="AP131"/>
       <c r="AQ131"/>
       <c r="AR131"/>
       <c r="AS131"/>
       <c r="AT131"/>
       <c r="AU131"/>
       <c r="AV131"/>
       <c r="AW131"/>
-      <c r="AX131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX131"/>
       <c r="AY131"/>
       <c r="AZ131" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="BA131" t="s">
         <v>91</v>
       </c>
+      <c r="BA131"/>
       <c r="BB131" t="s">
         <v>92</v>
       </c>
       <c r="BC131" t="s">
         <v>93</v>
       </c>
       <c r="BD131" t="s">
         <v>94</v>
       </c>
       <c r="BE131" t="s">
         <v>95</v>
       </c>
       <c r="BF131" t="s">
         <v>96</v>
       </c>
       <c r="BG131" t="s">
         <v>97</v>
       </c>
       <c r="BH131" t="s">
         <v>98</v>
       </c>
       <c r="BI131" t="s">
         <v>99</v>
       </c>
       <c r="BJ131" t="s">
         <v>100</v>
       </c>
-      <c r="BK131"/>
-      <c r="BL131"/>
+      <c r="BK131" t="s">
+        <v>101</v>
+      </c>
+      <c r="BL131" t="s">
+        <v>102</v>
+      </c>
       <c r="BM131"/>
       <c r="BN131"/>
       <c r="BO131"/>
       <c r="BP131"/>
       <c r="BQ131"/>
       <c r="BR131"/>
       <c r="BS131"/>
       <c r="BT131"/>
       <c r="BU131"/>
       <c r="BV131"/>
       <c r="BW131"/>
       <c r="BX131"/>
       <c r="BY131"/>
       <c r="BZ131"/>
       <c r="CA131"/>
       <c r="CB131"/>
       <c r="CC131"/>
       <c r="CD131"/>
+      <c r="CE131"/>
+      <c r="CF131"/>
     </row>
-    <row r="132" spans="1:82">
+    <row r="132" spans="1:84">
       <c r="A132" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B132" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C132" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D132">
         <v>4</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
         <v>10</v>
       </c>
       <c r="G132" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H132" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I132">
+        <v>134</v>
+      </c>
+      <c r="I132"/>
+      <c r="J132"/>
+      <c r="K132">
         <v>-2</v>
       </c>
-      <c r="J132">
+      <c r="L132">
         <v>20</v>
       </c>
-      <c r="K132">
+      <c r="M132">
         <v>6</v>
       </c>
-      <c r="L132" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N132" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O132"/>
+        <v>529</v>
+      </c>
+      <c r="O132" t="s">
+        <v>109</v>
+      </c>
       <c r="P132" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="Q132" t="s">
         <v>110</v>
       </c>
+      <c r="Q132"/>
       <c r="R132" t="s">
         <v>111</v>
       </c>
-      <c r="S132"/>
+      <c r="S132" t="s">
+        <v>112</v>
+      </c>
       <c r="T132" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U132"/>
-      <c r="V132"/>
+      <c r="V132" t="s">
+        <v>114</v>
+      </c>
       <c r="W132"/>
       <c r="X132"/>
-      <c r="Y132" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y132"/>
+      <c r="Z132"/>
       <c r="AA132" t="s">
         <v>115</v>
       </c>
       <c r="AB132" t="s">
         <v>116</v>
       </c>
       <c r="AC132" t="s">
         <v>117</v>
       </c>
-      <c r="AD132"/>
+      <c r="AD132" t="s">
+        <v>118</v>
+      </c>
       <c r="AE132" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF132"/>
       <c r="AG132" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH132" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI132" t="s">
         <v>122</v>
       </c>
       <c r="AJ132" t="s">
         <v>123</v>
       </c>
       <c r="AK132" t="s">
         <v>124</v>
       </c>
-      <c r="AL132"/>
+      <c r="AL132" t="s">
+        <v>125</v>
+      </c>
       <c r="AM132" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN132" t="s">
         <v>126</v>
       </c>
+      <c r="AN132"/>
       <c r="AO132" t="s">
         <v>127</v>
       </c>
-      <c r="AP132"/>
-      <c r="AQ132"/>
+      <c r="AP132" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ132" t="s">
+        <v>129</v>
+      </c>
       <c r="AR132"/>
-      <c r="AS132" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS132"/>
       <c r="AT132"/>
-      <c r="AU132"/>
+      <c r="AU132" t="s">
+        <v>130</v>
+      </c>
       <c r="AV132"/>
       <c r="AW132"/>
       <c r="AX132"/>
       <c r="AY132"/>
       <c r="AZ132"/>
       <c r="BA132"/>
       <c r="BB132"/>
       <c r="BC132"/>
       <c r="BD132"/>
       <c r="BE132"/>
       <c r="BF132"/>
       <c r="BG132"/>
       <c r="BH132"/>
       <c r="BI132"/>
       <c r="BJ132"/>
       <c r="BK132"/>
       <c r="BL132"/>
       <c r="BM132"/>
       <c r="BN132"/>
       <c r="BO132"/>
       <c r="BP132"/>
       <c r="BQ132"/>
       <c r="BR132"/>
       <c r="BS132"/>
       <c r="BT132"/>
       <c r="BU132"/>
       <c r="BV132"/>
       <c r="BW132"/>
       <c r="BX132"/>
       <c r="BY132"/>
       <c r="BZ132"/>
       <c r="CA132"/>
       <c r="CB132"/>
       <c r="CC132"/>
       <c r="CD132"/>
+      <c r="CE132"/>
+      <c r="CF132"/>
     </row>
-    <row r="133" spans="1:82">
+    <row r="133" spans="1:84">
       <c r="A133" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B133" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C133" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D133">
         <v>4</v>
       </c>
       <c r="E133">
         <v>2</v>
       </c>
       <c r="F133">
         <v>12</v>
       </c>
       <c r="G133" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H133" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I133">
+        <v>241</v>
+      </c>
+      <c r="I133"/>
+      <c r="J133"/>
+      <c r="K133">
         <v>0</v>
       </c>
-      <c r="J133">
+      <c r="L133">
         <v>20</v>
       </c>
-      <c r="K133">
+      <c r="M133">
         <v>6</v>
       </c>
-      <c r="L133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N133" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="O133"/>
+        <v>531</v>
+      </c>
+      <c r="O133" t="s">
+        <v>109</v>
+      </c>
       <c r="P133" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="Q133"/>
       <c r="R133" t="s">
         <v>111</v>
       </c>
       <c r="S133" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="U133"/>
+        <v>112</v>
+      </c>
+      <c r="T133" t="s">
+        <v>113</v>
+      </c>
+      <c r="U133" t="s">
+        <v>195</v>
+      </c>
       <c r="V133"/>
       <c r="W133"/>
       <c r="X133"/>
-      <c r="Y133" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y133"/>
+      <c r="Z133"/>
       <c r="AA133" t="s">
         <v>115</v>
       </c>
       <c r="AB133" t="s">
         <v>116</v>
       </c>
       <c r="AC133" t="s">
         <v>117</v>
       </c>
-      <c r="AD133"/>
+      <c r="AD133" t="s">
+        <v>118</v>
+      </c>
       <c r="AE133" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF133"/>
       <c r="AG133" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH133" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI133" t="s">
         <v>122</v>
       </c>
       <c r="AJ133" t="s">
         <v>123</v>
       </c>
       <c r="AK133" t="s">
         <v>124</v>
       </c>
-      <c r="AL133"/>
+      <c r="AL133" t="s">
+        <v>125</v>
+      </c>
       <c r="AM133" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN133" t="s">
         <v>126</v>
       </c>
+      <c r="AN133"/>
       <c r="AO133" t="s">
         <v>127</v>
       </c>
-      <c r="AP133"/>
-      <c r="AQ133"/>
+      <c r="AP133" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ133" t="s">
+        <v>129</v>
+      </c>
       <c r="AR133"/>
-      <c r="AS133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS133"/>
       <c r="AT133"/>
-      <c r="AU133"/>
+      <c r="AU133" t="s">
+        <v>130</v>
+      </c>
       <c r="AV133"/>
       <c r="AW133"/>
       <c r="AX133"/>
       <c r="AY133"/>
       <c r="AZ133"/>
       <c r="BA133"/>
       <c r="BB133"/>
       <c r="BC133"/>
       <c r="BD133"/>
       <c r="BE133"/>
       <c r="BF133"/>
       <c r="BG133"/>
       <c r="BH133"/>
       <c r="BI133"/>
       <c r="BJ133"/>
       <c r="BK133"/>
       <c r="BL133"/>
       <c r="BM133"/>
       <c r="BN133"/>
       <c r="BO133"/>
       <c r="BP133"/>
       <c r="BQ133"/>
       <c r="BR133"/>
       <c r="BS133"/>
       <c r="BT133"/>
       <c r="BU133"/>
       <c r="BV133"/>
       <c r="BW133"/>
       <c r="BX133"/>
       <c r="BY133"/>
       <c r="BZ133"/>
       <c r="CA133"/>
       <c r="CB133"/>
       <c r="CC133"/>
       <c r="CD133"/>
+      <c r="CE133"/>
+      <c r="CF133"/>
     </row>
-    <row r="134" spans="1:82">
+    <row r="134" spans="1:84">
       <c r="A134" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B134" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C134" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D134">
         <v>4</v>
       </c>
       <c r="E134">
         <v>2</v>
       </c>
       <c r="F134">
         <v>17</v>
       </c>
       <c r="G134" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H134" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="I134">
+        <v>308</v>
+      </c>
+      <c r="I134"/>
+      <c r="J134"/>
+      <c r="K134">
         <v>2</v>
       </c>
-      <c r="J134">
+      <c r="L134">
         <v>20</v>
       </c>
-      <c r="K134">
+      <c r="M134">
         <v>6</v>
       </c>
-      <c r="L134" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N134" t="s">
-        <v>254</v>
-[...9 lines deleted...]
-      <c r="S134"/>
+        <v>533</v>
+      </c>
+      <c r="O134" t="s">
+        <v>109</v>
+      </c>
+      <c r="P134" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q134"/>
+      <c r="R134"/>
+      <c r="S134" t="s">
+        <v>112</v>
+      </c>
       <c r="T134" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U134"/>
       <c r="V134" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W134"/>
-      <c r="X134"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X134" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y134"/>
+      <c r="Z134"/>
       <c r="AA134" t="s">
         <v>115</v>
       </c>
       <c r="AB134" t="s">
         <v>116</v>
       </c>
       <c r="AC134" t="s">
         <v>117</v>
       </c>
-      <c r="AD134"/>
+      <c r="AD134" t="s">
+        <v>118</v>
+      </c>
       <c r="AE134" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF134"/>
       <c r="AG134" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH134"/>
       <c r="AI134" t="s">
         <v>122</v>
       </c>
       <c r="AJ134" t="s">
         <v>123</v>
       </c>
       <c r="AK134" t="s">
         <v>124</v>
       </c>
-      <c r="AL134"/>
+      <c r="AL134" t="s">
+        <v>125</v>
+      </c>
       <c r="AM134" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN134" t="s">
         <v>126</v>
       </c>
+      <c r="AN134"/>
       <c r="AO134" t="s">
         <v>127</v>
       </c>
-      <c r="AP134"/>
-      <c r="AQ134"/>
+      <c r="AP134" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ134" t="s">
+        <v>129</v>
+      </c>
       <c r="AR134"/>
-      <c r="AS134" t="s">
-[...6 lines deleted...]
-      <c r="AV134"/>
+      <c r="AS134"/>
+      <c r="AT134"/>
+      <c r="AU134" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV134" t="s">
+        <v>143</v>
+      </c>
       <c r="AW134"/>
       <c r="AX134"/>
       <c r="AY134"/>
       <c r="AZ134"/>
       <c r="BA134"/>
       <c r="BB134"/>
       <c r="BC134"/>
       <c r="BD134"/>
       <c r="BE134"/>
       <c r="BF134"/>
       <c r="BG134"/>
       <c r="BH134"/>
       <c r="BI134"/>
       <c r="BJ134"/>
       <c r="BK134"/>
       <c r="BL134"/>
       <c r="BM134"/>
       <c r="BN134"/>
       <c r="BO134"/>
       <c r="BP134"/>
       <c r="BQ134"/>
       <c r="BR134"/>
       <c r="BS134"/>
       <c r="BT134"/>
       <c r="BU134"/>
       <c r="BV134"/>
       <c r="BW134"/>
       <c r="BX134"/>
       <c r="BY134"/>
       <c r="BZ134"/>
       <c r="CA134"/>
       <c r="CB134"/>
       <c r="CC134"/>
       <c r="CD134"/>
+      <c r="CE134"/>
+      <c r="CF134"/>
     </row>
-    <row r="135" spans="1:82">
+    <row r="135" spans="1:84">
       <c r="A135" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B135" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C135" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="D135">
         <v>4</v>
       </c>
       <c r="E135">
         <v>3</v>
       </c>
       <c r="F135">
         <v>15</v>
       </c>
       <c r="G135" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="H135" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="I135">
+        <v>331</v>
+      </c>
+      <c r="I135"/>
+      <c r="J135"/>
+      <c r="K135">
         <v>4</v>
       </c>
-      <c r="J135">
+      <c r="L135">
         <v>20</v>
       </c>
-      <c r="K135">
+      <c r="M135">
         <v>6</v>
       </c>
-      <c r="L135" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N135" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      <c r="Q135" t="s">
+        <v>536</v>
+      </c>
+      <c r="O135" t="s">
         <v>109</v>
       </c>
-      <c r="R135" t="s">
+      <c r="P135" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q135"/>
+      <c r="R135"/>
+      <c r="S135" t="s">
         <v>111</v>
       </c>
-      <c r="S135"/>
       <c r="T135" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U135"/>
       <c r="V135" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W135"/>
-      <c r="X135"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X135" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y135"/>
+      <c r="Z135"/>
       <c r="AA135" t="s">
         <v>115</v>
       </c>
       <c r="AB135" t="s">
         <v>116</v>
       </c>
       <c r="AC135" t="s">
         <v>117</v>
       </c>
-      <c r="AD135"/>
+      <c r="AD135" t="s">
+        <v>118</v>
+      </c>
       <c r="AE135" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF135"/>
       <c r="AG135" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH135"/>
       <c r="AI135" t="s">
         <v>122</v>
       </c>
       <c r="AJ135" t="s">
         <v>123</v>
       </c>
       <c r="AK135" t="s">
         <v>124</v>
       </c>
-      <c r="AL135"/>
+      <c r="AL135" t="s">
+        <v>125</v>
+      </c>
       <c r="AM135" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN135" t="s">
         <v>126</v>
       </c>
+      <c r="AN135"/>
       <c r="AO135" t="s">
         <v>127</v>
       </c>
-      <c r="AP135"/>
-      <c r="AQ135"/>
+      <c r="AP135" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ135" t="s">
+        <v>129</v>
+      </c>
       <c r="AR135"/>
-      <c r="AS135" t="s">
-[...6 lines deleted...]
-      <c r="AV135"/>
+      <c r="AS135"/>
+      <c r="AT135"/>
+      <c r="AU135" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV135" t="s">
+        <v>143</v>
+      </c>
       <c r="AW135"/>
       <c r="AX135"/>
       <c r="AY135"/>
       <c r="AZ135"/>
       <c r="BA135"/>
       <c r="BB135"/>
       <c r="BC135"/>
       <c r="BD135"/>
       <c r="BE135"/>
       <c r="BF135"/>
       <c r="BG135"/>
       <c r="BH135"/>
       <c r="BI135"/>
       <c r="BJ135"/>
       <c r="BK135"/>
       <c r="BL135"/>
       <c r="BM135"/>
       <c r="BN135"/>
       <c r="BO135"/>
       <c r="BP135"/>
       <c r="BQ135"/>
       <c r="BR135"/>
       <c r="BS135"/>
       <c r="BT135"/>
       <c r="BU135"/>
       <c r="BV135"/>
       <c r="BW135"/>
       <c r="BX135"/>
       <c r="BY135"/>
       <c r="BZ135"/>
       <c r="CA135"/>
       <c r="CB135"/>
       <c r="CC135"/>
       <c r="CD135"/>
+      <c r="CE135"/>
+      <c r="CF135"/>
     </row>
-    <row r="136" spans="1:82">
+    <row r="136" spans="1:84">
       <c r="A136" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B136" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C136" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D136">
         <v>4</v>
       </c>
       <c r="E136">
         <v>4</v>
       </c>
       <c r="F136">
         <v>11</v>
       </c>
       <c r="G136" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H136" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I136">
+        <v>147</v>
+      </c>
+      <c r="I136"/>
+      <c r="J136"/>
+      <c r="K136">
         <v>0</v>
       </c>
-      <c r="J136">
+      <c r="L136">
         <v>20</v>
       </c>
-      <c r="K136">
+      <c r="M136">
         <v>6</v>
       </c>
-      <c r="L136" t="s">
-[...3 lines deleted...]
-      <c r="N136"/>
+      <c r="N136" t="s">
+        <v>538</v>
+      </c>
       <c r="O136"/>
       <c r="P136"/>
       <c r="Q136"/>
       <c r="R136"/>
       <c r="S136"/>
       <c r="T136"/>
       <c r="U136"/>
       <c r="V136"/>
       <c r="W136"/>
       <c r="X136"/>
       <c r="Y136"/>
       <c r="Z136"/>
       <c r="AA136"/>
       <c r="AB136"/>
       <c r="AC136"/>
-      <c r="AD136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD136"/>
       <c r="AE136"/>
-      <c r="AF136"/>
+      <c r="AF136" t="s">
+        <v>149</v>
+      </c>
       <c r="AG136"/>
       <c r="AH136"/>
       <c r="AI136"/>
       <c r="AJ136"/>
       <c r="AK136"/>
       <c r="AL136"/>
       <c r="AM136"/>
       <c r="AN136"/>
       <c r="AO136"/>
       <c r="AP136"/>
       <c r="AQ136"/>
       <c r="AR136"/>
       <c r="AS136"/>
       <c r="AT136"/>
       <c r="AU136"/>
       <c r="AV136"/>
-      <c r="AW136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW136"/>
       <c r="AX136"/>
       <c r="AY136" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="AZ136"/>
-      <c r="BA136"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA136" t="s">
+        <v>150</v>
+      </c>
+      <c r="BB136"/>
+      <c r="BC136"/>
       <c r="BD136" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="BE136"/>
+        <v>151</v>
+      </c>
+      <c r="BE136" t="s">
+        <v>126</v>
+      </c>
       <c r="BF136" t="s">
         <v>127</v>
       </c>
-      <c r="BG136" t="s">
+      <c r="BG136"/>
+      <c r="BH136" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI136" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ136"/>
+      <c r="BK136" t="s">
+        <v>152</v>
+      </c>
+      <c r="BL136"/>
+      <c r="BM136"/>
+      <c r="BN136"/>
+      <c r="BO136" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP136" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ136" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR136" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS136" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT136" t="s">
+        <v>111</v>
+      </c>
+      <c r="BU136"/>
+      <c r="BV136" t="s">
         <v>128</v>
       </c>
-      <c r="BH136"/>
-[...33 lines deleted...]
-      </c>
       <c r="BW136" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="BY136"/>
+        <v>154</v>
+      </c>
+      <c r="BX136" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY136" t="s">
+        <v>155</v>
+      </c>
       <c r="BZ136"/>
       <c r="CA136"/>
       <c r="CB136"/>
       <c r="CC136"/>
       <c r="CD136"/>
+      <c r="CE136"/>
+      <c r="CF136"/>
     </row>
-    <row r="137" spans="1:82">
+    <row r="137" spans="1:84">
       <c r="A137" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B137" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C137" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D137">
         <v>4</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
       <c r="F137">
         <v>10</v>
       </c>
       <c r="G137" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="H137" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="I137">
+        <v>540</v>
+      </c>
+      <c r="I137"/>
+      <c r="J137"/>
+      <c r="K137">
         <v>16</v>
       </c>
-      <c r="J137">
+      <c r="L137">
         <v>20</v>
       </c>
-      <c r="K137">
+      <c r="M137">
         <v>6</v>
       </c>
-      <c r="L137" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N137" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P137"/>
+        <v>541</v>
+      </c>
+      <c r="O137" t="s">
+        <v>160</v>
+      </c>
+      <c r="P137" t="s">
+        <v>161</v>
+      </c>
       <c r="Q137"/>
-      <c r="R137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R137"/>
       <c r="S137"/>
       <c r="T137" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U137"/>
       <c r="V137" t="s">
         <v>180</v>
       </c>
-      <c r="W137"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W137" t="s">
+        <v>181</v>
+      </c>
+      <c r="X137" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y137"/>
+      <c r="Z137"/>
       <c r="AA137" t="s">
         <v>165</v>
       </c>
       <c r="AB137" t="s">
         <v>166</v>
       </c>
       <c r="AC137" t="s">
         <v>167</v>
       </c>
-      <c r="AD137"/>
+      <c r="AD137" t="s">
+        <v>168</v>
+      </c>
       <c r="AE137" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF137"/>
       <c r="AG137" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH137"/>
       <c r="AI137" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ137"/>
       <c r="AK137" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL137"/>
+        <v>172</v>
+      </c>
+      <c r="AL137" t="s">
+        <v>101</v>
+      </c>
       <c r="AM137" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN137"/>
       <c r="AO137" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="AP137"/>
+        <v>173</v>
+      </c>
+      <c r="AP137" t="s">
+        <v>91</v>
+      </c>
       <c r="AQ137" t="s">
-        <v>378</v>
+        <v>401</v>
       </c>
       <c r="AR137"/>
       <c r="AS137" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV137"/>
+        <v>380</v>
+      </c>
+      <c r="AT137"/>
+      <c r="AU137" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV137" t="s">
+        <v>183</v>
+      </c>
       <c r="AW137"/>
       <c r="AX137"/>
       <c r="AY137"/>
       <c r="AZ137"/>
       <c r="BA137"/>
       <c r="BB137"/>
       <c r="BC137"/>
       <c r="BD137"/>
       <c r="BE137"/>
       <c r="BF137"/>
       <c r="BG137"/>
       <c r="BH137"/>
       <c r="BI137"/>
       <c r="BJ137"/>
       <c r="BK137"/>
       <c r="BL137"/>
       <c r="BM137"/>
       <c r="BN137"/>
       <c r="BO137"/>
       <c r="BP137"/>
       <c r="BQ137"/>
       <c r="BR137"/>
       <c r="BS137"/>
       <c r="BT137"/>
       <c r="BU137"/>
       <c r="BV137"/>
       <c r="BW137"/>
       <c r="BX137"/>
       <c r="BY137"/>
       <c r="BZ137"/>
       <c r="CA137"/>
       <c r="CB137"/>
       <c r="CC137"/>
       <c r="CD137"/>
+      <c r="CE137"/>
+      <c r="CF137"/>
     </row>
-    <row r="138" spans="1:82">
+    <row r="138" spans="1:84">
       <c r="A138" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B138" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C138" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D138">
         <v>4</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
         <v>10</v>
       </c>
       <c r="G138" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H138" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I138">
+        <v>185</v>
+      </c>
+      <c r="I138"/>
+      <c r="J138"/>
+      <c r="K138">
         <v>0</v>
       </c>
-      <c r="J138">
+      <c r="L138">
         <v>20</v>
       </c>
-      <c r="K138">
+      <c r="M138">
         <v>6</v>
       </c>
-      <c r="L138" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N138" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O138"/>
+        <v>543</v>
+      </c>
+      <c r="O138" t="s">
+        <v>160</v>
+      </c>
       <c r="P138" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q138" t="s">
         <v>161</v>
       </c>
+      <c r="Q138"/>
       <c r="R138" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S138"/>
+        <v>150</v>
+      </c>
+      <c r="S138" t="s">
+        <v>163</v>
+      </c>
       <c r="T138" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U138"/>
-      <c r="V138"/>
+      <c r="V138" t="s">
+        <v>180</v>
+      </c>
       <c r="W138"/>
       <c r="X138"/>
-      <c r="Y138" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y138"/>
+      <c r="Z138"/>
       <c r="AA138" t="s">
         <v>165</v>
       </c>
       <c r="AB138" t="s">
         <v>166</v>
       </c>
       <c r="AC138" t="s">
         <v>167</v>
       </c>
-      <c r="AD138"/>
+      <c r="AD138" t="s">
+        <v>168</v>
+      </c>
       <c r="AE138" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF138"/>
+      <c r="AG138" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH138" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI138" t="s">
         <v>93</v>
       </c>
-      <c r="AF138" t="s">
-[...2 lines deleted...]
-      <c r="AG138" t="s">
+      <c r="AJ138" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK138" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL138" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM138" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN138"/>
+      <c r="AO138" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP138" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ138" t="s">
         <v>91</v>
       </c>
-      <c r="AH138" t="s">
-[...22 lines deleted...]
-      <c r="AQ138"/>
       <c r="AR138"/>
-      <c r="AS138" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS138"/>
       <c r="AT138"/>
-      <c r="AU138"/>
+      <c r="AU138" t="s">
+        <v>174</v>
+      </c>
       <c r="AV138"/>
       <c r="AW138"/>
       <c r="AX138"/>
       <c r="AY138"/>
       <c r="AZ138"/>
       <c r="BA138"/>
       <c r="BB138"/>
       <c r="BC138"/>
       <c r="BD138"/>
       <c r="BE138"/>
       <c r="BF138"/>
       <c r="BG138"/>
       <c r="BH138"/>
       <c r="BI138"/>
       <c r="BJ138"/>
       <c r="BK138"/>
       <c r="BL138"/>
       <c r="BM138"/>
       <c r="BN138"/>
       <c r="BO138"/>
       <c r="BP138"/>
       <c r="BQ138"/>
       <c r="BR138"/>
       <c r="BS138"/>
       <c r="BT138"/>
       <c r="BU138"/>
       <c r="BV138"/>
       <c r="BW138"/>
       <c r="BX138"/>
       <c r="BY138"/>
       <c r="BZ138"/>
       <c r="CA138"/>
       <c r="CB138"/>
       <c r="CC138"/>
       <c r="CD138"/>
+      <c r="CE138"/>
+      <c r="CF138"/>
     </row>
-    <row r="139" spans="1:82">
+    <row r="139" spans="1:84">
       <c r="A139" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B139" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C139" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D139">
         <v>4</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
       <c r="F139">
         <v>10</v>
       </c>
       <c r="G139" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H139" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="I139">
+        <v>540</v>
+      </c>
+      <c r="I139"/>
+      <c r="J139"/>
+      <c r="K139">
         <v>0</v>
       </c>
-      <c r="J139">
+      <c r="L139">
         <v>20</v>
       </c>
-      <c r="K139">
+      <c r="M139">
         <v>6</v>
       </c>
-      <c r="L139" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N139" t="s">
+        <v>545</v>
+      </c>
+      <c r="O139" t="s">
+        <v>160</v>
+      </c>
+      <c r="P139" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q139" t="s">
         <v>161</v>
       </c>
-      <c r="O139" t="s">
-[...3 lines deleted...]
-      <c r="Q139"/>
       <c r="R139"/>
       <c r="S139"/>
-      <c r="T139" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T139"/>
+      <c r="U139"/>
       <c r="V139" t="s">
-        <v>179</v>
-[...8 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="W139" t="s">
+        <v>150</v>
+      </c>
+      <c r="X139" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y139"/>
+      <c r="Z139"/>
       <c r="AA139" t="s">
-        <v>165</v>
+        <v>288</v>
       </c>
       <c r="AB139" t="s">
         <v>166</v>
       </c>
       <c r="AC139" t="s">
         <v>167</v>
       </c>
-      <c r="AD139"/>
+      <c r="AD139" t="s">
+        <v>168</v>
+      </c>
       <c r="AE139" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF139"/>
       <c r="AG139" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH139"/>
       <c r="AI139" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ139"/>
       <c r="AK139" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL139"/>
+        <v>172</v>
+      </c>
+      <c r="AL139" t="s">
+        <v>379</v>
+      </c>
       <c r="AM139" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN139"/>
       <c r="AO139" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP139"/>
+        <v>173</v>
+      </c>
+      <c r="AP139" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ139" t="s">
-        <v>399</v>
+        <v>91</v>
       </c>
       <c r="AR139"/>
       <c r="AS139" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-      <c r="AV139"/>
+        <v>401</v>
+      </c>
+      <c r="AT139"/>
+      <c r="AU139" t="s">
+        <v>94</v>
+      </c>
+      <c r="AV139" t="s">
+        <v>183</v>
+      </c>
       <c r="AW139"/>
       <c r="AX139"/>
       <c r="AY139"/>
       <c r="AZ139"/>
       <c r="BA139"/>
       <c r="BB139"/>
       <c r="BC139"/>
       <c r="BD139"/>
       <c r="BE139"/>
       <c r="BF139"/>
       <c r="BG139"/>
       <c r="BH139"/>
       <c r="BI139"/>
       <c r="BJ139"/>
       <c r="BK139"/>
       <c r="BL139"/>
       <c r="BM139"/>
       <c r="BN139"/>
       <c r="BO139"/>
       <c r="BP139"/>
       <c r="BQ139"/>
       <c r="BR139"/>
       <c r="BS139"/>
       <c r="BT139"/>
       <c r="BU139"/>
       <c r="BV139"/>
       <c r="BW139"/>
       <c r="BX139"/>
       <c r="BY139"/>
       <c r="BZ139"/>
       <c r="CA139"/>
       <c r="CB139"/>
       <c r="CC139"/>
       <c r="CD139"/>
+      <c r="CE139"/>
+      <c r="CF139"/>
     </row>
-    <row r="140" spans="1:82">
+    <row r="140" spans="1:84">
       <c r="A140" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B140" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C140" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D140">
         <v>4</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
         <v>15</v>
       </c>
       <c r="G140" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="H140" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="I140"/>
+      <c r="J140"/>
       <c r="K140">
         <v>6</v>
       </c>
-      <c r="L140" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="L140">
+        <v>20</v>
+      </c>
+      <c r="M140">
+        <v>6</v>
       </c>
       <c r="N140" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="O140"/>
+        <v>547</v>
+      </c>
+      <c r="O140" t="s">
+        <v>160</v>
+      </c>
       <c r="P140" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="Q140"/>
       <c r="R140" t="s">
         <v>162</v>
       </c>
       <c r="S140" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U140"/>
+        <v>163</v>
+      </c>
+      <c r="T140" t="s">
+        <v>164</v>
+      </c>
+      <c r="U140" t="s">
+        <v>150</v>
+      </c>
       <c r="V140"/>
       <c r="W140"/>
       <c r="X140"/>
-      <c r="Y140" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y140"/>
+      <c r="Z140"/>
       <c r="AA140" t="s">
-        <v>165</v>
+        <v>288</v>
       </c>
       <c r="AB140" t="s">
         <v>166</v>
       </c>
       <c r="AC140" t="s">
         <v>167</v>
       </c>
-      <c r="AD140"/>
+      <c r="AD140" t="s">
+        <v>168</v>
+      </c>
       <c r="AE140" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF140"/>
+      <c r="AG140" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH140" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI140" t="s">
         <v>93</v>
       </c>
-      <c r="AF140" t="s">
-[...2 lines deleted...]
-      <c r="AG140" t="s">
+      <c r="AJ140" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK140" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL140" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM140" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN140"/>
+      <c r="AO140" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP140" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ140" t="s">
         <v>91</v>
       </c>
-      <c r="AH140" t="s">
-[...22 lines deleted...]
-      <c r="AQ140"/>
       <c r="AR140"/>
-      <c r="AS140" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS140"/>
       <c r="AT140"/>
-      <c r="AU140"/>
+      <c r="AU140" t="s">
+        <v>174</v>
+      </c>
       <c r="AV140"/>
       <c r="AW140"/>
       <c r="AX140"/>
       <c r="AY140"/>
       <c r="AZ140"/>
       <c r="BA140"/>
       <c r="BB140"/>
       <c r="BC140"/>
       <c r="BD140"/>
       <c r="BE140"/>
       <c r="BF140"/>
       <c r="BG140"/>
       <c r="BH140"/>
       <c r="BI140"/>
       <c r="BJ140"/>
       <c r="BK140"/>
       <c r="BL140"/>
       <c r="BM140"/>
       <c r="BN140"/>
       <c r="BO140"/>
       <c r="BP140"/>
       <c r="BQ140"/>
       <c r="BR140"/>
       <c r="BS140"/>
       <c r="BT140"/>
       <c r="BU140"/>
       <c r="BV140"/>
       <c r="BW140"/>
       <c r="BX140"/>
       <c r="BY140"/>
       <c r="BZ140"/>
       <c r="CA140"/>
       <c r="CB140"/>
       <c r="CC140"/>
       <c r="CD140"/>
+      <c r="CE140"/>
+      <c r="CF140"/>
     </row>
-    <row r="141" spans="1:82">
+    <row r="141" spans="1:84">
       <c r="A141" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B141" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C141" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D141">
         <v>4</v>
       </c>
       <c r="E141">
         <v>2</v>
       </c>
       <c r="F141">
         <v>9</v>
       </c>
       <c r="G141" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H141" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="I141">
+        <v>540</v>
+      </c>
+      <c r="I141"/>
+      <c r="J141"/>
+      <c r="K141">
         <v>-8</v>
       </c>
-      <c r="J141">
+      <c r="L141">
         <v>20</v>
       </c>
-      <c r="K141">
+      <c r="M141">
         <v>6</v>
       </c>
-      <c r="L141" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N141" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q141" t="s">
+        <v>548</v>
+      </c>
+      <c r="O141" t="s">
+        <v>160</v>
+      </c>
+      <c r="P141" t="s">
         <v>161</v>
       </c>
+      <c r="Q141"/>
       <c r="R141"/>
-      <c r="S141"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S141" t="s">
+        <v>163</v>
+      </c>
+      <c r="T141"/>
+      <c r="U141"/>
       <c r="V141" t="s">
         <v>180</v>
       </c>
-      <c r="W141"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W141" t="s">
+        <v>181</v>
+      </c>
+      <c r="X141" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y141"/>
+      <c r="Z141"/>
       <c r="AA141" t="s">
-        <v>165</v>
+        <v>288</v>
       </c>
       <c r="AB141" t="s">
         <v>166</v>
       </c>
       <c r="AC141" t="s">
         <v>167</v>
       </c>
-      <c r="AD141"/>
+      <c r="AD141" t="s">
+        <v>168</v>
+      </c>
       <c r="AE141" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF141"/>
       <c r="AG141" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH141"/>
       <c r="AI141" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ141"/>
       <c r="AK141" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AL141"/>
+        <v>172</v>
+      </c>
+      <c r="AL141" t="s">
+        <v>101</v>
+      </c>
       <c r="AM141" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN141"/>
       <c r="AO141" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP141"/>
+        <v>173</v>
+      </c>
+      <c r="AP141" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ141" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR141"/>
       <c r="AS141" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV141"/>
+        <v>94</v>
+      </c>
+      <c r="AT141"/>
+      <c r="AU141" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV141" t="s">
+        <v>183</v>
+      </c>
       <c r="AW141"/>
       <c r="AX141"/>
       <c r="AY141"/>
       <c r="AZ141"/>
       <c r="BA141"/>
       <c r="BB141"/>
       <c r="BC141"/>
       <c r="BD141"/>
       <c r="BE141"/>
       <c r="BF141"/>
       <c r="BG141"/>
       <c r="BH141"/>
       <c r="BI141"/>
       <c r="BJ141"/>
       <c r="BK141"/>
       <c r="BL141"/>
       <c r="BM141"/>
       <c r="BN141"/>
       <c r="BO141"/>
       <c r="BP141"/>
       <c r="BQ141"/>
       <c r="BR141"/>
       <c r="BS141"/>
       <c r="BT141"/>
       <c r="BU141"/>
       <c r="BV141"/>
       <c r="BW141"/>
       <c r="BX141"/>
       <c r="BY141"/>
       <c r="BZ141"/>
       <c r="CA141"/>
       <c r="CB141"/>
       <c r="CC141"/>
       <c r="CD141"/>
+      <c r="CE141"/>
+      <c r="CF141"/>
     </row>
-    <row r="142" spans="1:82">
+    <row r="142" spans="1:84">
       <c r="A142" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B142" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="C142" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D142">
         <v>4</v>
       </c>
       <c r="E142">
         <v>3</v>
       </c>
       <c r="F142">
         <v>18</v>
       </c>
       <c r="G142" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H142" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="I142">
+        <v>263</v>
+      </c>
+      <c r="I142"/>
+      <c r="J142"/>
+      <c r="K142">
         <v>8</v>
       </c>
-      <c r="J142">
+      <c r="L142">
         <v>20</v>
       </c>
-      <c r="K142">
+      <c r="M142">
         <v>6</v>
       </c>
-      <c r="L142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N142" t="s">
-        <v>179</v>
+        <v>550</v>
       </c>
       <c r="O142" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="Q142"/>
+        <v>160</v>
+      </c>
+      <c r="P142" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>163</v>
+      </c>
       <c r="R142"/>
       <c r="S142"/>
-      <c r="T142" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T142"/>
+      <c r="U142"/>
       <c r="V142" t="s">
         <v>180</v>
       </c>
-      <c r="W142"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W142" t="s">
+        <v>150</v>
+      </c>
+      <c r="X142" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y142"/>
+      <c r="Z142"/>
       <c r="AA142" t="s">
-        <v>165</v>
+        <v>288</v>
       </c>
       <c r="AB142" t="s">
         <v>166</v>
       </c>
       <c r="AC142" t="s">
         <v>167</v>
       </c>
-      <c r="AD142"/>
+      <c r="AD142" t="s">
+        <v>168</v>
+      </c>
       <c r="AE142" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF142"/>
       <c r="AG142" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH142"/>
       <c r="AI142" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ142"/>
+        <v>93</v>
+      </c>
+      <c r="AJ142" t="s">
+        <v>171</v>
+      </c>
       <c r="AK142" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL142"/>
       <c r="AM142" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="AN142" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN142"/>
+      <c r="AO142" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP142" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ142" t="s">
         <v>94</v>
-      </c>
-[...5 lines deleted...]
-        <v>399</v>
       </c>
       <c r="AR142"/>
       <c r="AS142" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV142"/>
+        <v>401</v>
+      </c>
+      <c r="AT142"/>
+      <c r="AU142" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV142" t="s">
+        <v>183</v>
+      </c>
       <c r="AW142"/>
       <c r="AX142"/>
       <c r="AY142"/>
       <c r="AZ142"/>
       <c r="BA142"/>
       <c r="BB142"/>
       <c r="BC142"/>
       <c r="BD142"/>
       <c r="BE142"/>
       <c r="BF142"/>
       <c r="BG142"/>
       <c r="BH142"/>
       <c r="BI142"/>
       <c r="BJ142"/>
       <c r="BK142"/>
       <c r="BL142"/>
       <c r="BM142"/>
       <c r="BN142"/>
       <c r="BO142"/>
       <c r="BP142"/>
       <c r="BQ142"/>
       <c r="BR142"/>
       <c r="BS142"/>
       <c r="BT142"/>
       <c r="BU142"/>
       <c r="BV142"/>
       <c r="BW142"/>
       <c r="BX142"/>
       <c r="BY142"/>
       <c r="BZ142"/>
       <c r="CA142"/>
       <c r="CB142"/>
       <c r="CC142"/>
       <c r="CD142"/>
+      <c r="CE142"/>
+      <c r="CF142"/>
     </row>
-    <row r="143" spans="1:82">
+    <row r="143" spans="1:84">
       <c r="A143" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B143" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C143" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D143">
         <v>4</v>
       </c>
       <c r="E143">
         <v>4</v>
       </c>
       <c r="F143">
         <v>10</v>
       </c>
       <c r="G143" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H143" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I143">
+        <v>283</v>
+      </c>
+      <c r="I143"/>
+      <c r="J143"/>
+      <c r="K143">
         <v>55</v>
       </c>
-      <c r="J143">
+      <c r="L143">
         <v>20</v>
       </c>
-      <c r="K143">
+      <c r="M143">
         <v>6</v>
       </c>
-      <c r="L143" t="s">
-[...3 lines deleted...]
-      <c r="N143"/>
+      <c r="N143" t="s">
+        <v>552</v>
+      </c>
       <c r="O143"/>
       <c r="P143"/>
       <c r="Q143"/>
       <c r="R143"/>
       <c r="S143"/>
       <c r="T143"/>
       <c r="U143"/>
       <c r="V143"/>
       <c r="W143"/>
       <c r="X143"/>
       <c r="Y143"/>
       <c r="Z143"/>
       <c r="AA143"/>
       <c r="AB143"/>
       <c r="AC143"/>
       <c r="AD143"/>
       <c r="AE143"/>
       <c r="AF143"/>
       <c r="AG143"/>
       <c r="AH143"/>
       <c r="AI143"/>
       <c r="AJ143"/>
       <c r="AK143"/>
       <c r="AL143"/>
       <c r="AM143"/>
       <c r="AN143"/>
       <c r="AO143"/>
       <c r="AP143"/>
       <c r="AQ143"/>
       <c r="AR143"/>
       <c r="AS143"/>
       <c r="AT143"/>
       <c r="AU143"/>
-      <c r="AV143" t="s">
-[...6 lines deleted...]
-      <c r="AY143"/>
+      <c r="AV143"/>
+      <c r="AW143"/>
+      <c r="AX143" t="s">
+        <v>378</v>
+      </c>
+      <c r="AY143" t="s">
+        <v>167</v>
+      </c>
       <c r="AZ143"/>
       <c r="BA143"/>
       <c r="BB143"/>
       <c r="BC143"/>
       <c r="BD143"/>
       <c r="BE143"/>
       <c r="BF143"/>
       <c r="BG143"/>
       <c r="BH143"/>
       <c r="BI143"/>
       <c r="BJ143"/>
-      <c r="BK143" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK143"/>
+      <c r="BL143"/>
       <c r="BM143" t="s">
-        <v>179</v>
+        <v>102</v>
       </c>
       <c r="BN143" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="BO143" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP143" t="s">
         <v>163</v>
       </c>
-      <c r="BP143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ143" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="BR143" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="BS143" t="s">
-        <v>364</v>
+        <v>169</v>
       </c>
       <c r="BT143" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="BU143" t="s">
-        <v>97</v>
+        <v>366</v>
       </c>
       <c r="BV143" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW143" t="s">
+        <v>99</v>
+      </c>
+      <c r="BX143" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY143" t="s">
+        <v>94</v>
+      </c>
+      <c r="BZ143" t="s">
+        <v>101</v>
+      </c>
+      <c r="CA143" t="s">
+        <v>379</v>
+      </c>
+      <c r="CB143" t="s">
+        <v>172</v>
+      </c>
+      <c r="CC143" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD143" t="s">
         <v>96</v>
       </c>
-      <c r="BW143" t="s">
-[...8 lines deleted...]
-      <c r="BZ143" t="s">
+      <c r="CE143" t="s">
+        <v>380</v>
+      </c>
+      <c r="CF143" t="s">
         <v>170</v>
       </c>
-      <c r="CA143" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="144" spans="1:82">
+    <row r="144" spans="1:84">
       <c r="A144" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B144" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C144" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D144">
         <v>4</v>
       </c>
       <c r="E144">
         <v>1</v>
       </c>
       <c r="F144">
         <v>10</v>
       </c>
       <c r="G144" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="H144" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="I144">
+        <v>464</v>
+      </c>
+      <c r="I144"/>
+      <c r="J144"/>
+      <c r="K144">
         <v>0</v>
       </c>
-      <c r="J144">
+      <c r="L144">
         <v>20</v>
       </c>
-      <c r="K144">
+      <c r="M144">
         <v>6</v>
       </c>
-      <c r="L144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N144" t="s">
-        <v>254</v>
-[...9 lines deleted...]
-      <c r="S144"/>
+        <v>555</v>
+      </c>
+      <c r="O144" t="s">
+        <v>109</v>
+      </c>
+      <c r="P144" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q144"/>
+      <c r="R144"/>
+      <c r="S144" t="s">
+        <v>112</v>
+      </c>
       <c r="T144" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U144"/>
       <c r="V144" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W144"/>
-      <c r="X144"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X144" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y144"/>
+      <c r="Z144"/>
       <c r="AA144" t="s">
         <v>115</v>
       </c>
       <c r="AB144" t="s">
         <v>116</v>
       </c>
       <c r="AC144" t="s">
         <v>117</v>
       </c>
-      <c r="AD144"/>
+      <c r="AD144" t="s">
+        <v>118</v>
+      </c>
       <c r="AE144" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF144"/>
       <c r="AG144" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH144"/>
       <c r="AI144" t="s">
         <v>122</v>
       </c>
       <c r="AJ144" t="s">
         <v>123</v>
       </c>
       <c r="AK144" t="s">
         <v>124</v>
       </c>
-      <c r="AL144"/>
+      <c r="AL144" t="s">
+        <v>125</v>
+      </c>
       <c r="AM144" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN144" t="s">
         <v>126</v>
       </c>
+      <c r="AN144"/>
       <c r="AO144" t="s">
         <v>127</v>
       </c>
-      <c r="AP144"/>
-      <c r="AQ144"/>
+      <c r="AP144" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ144" t="s">
+        <v>129</v>
+      </c>
       <c r="AR144"/>
-      <c r="AS144" t="s">
-[...6 lines deleted...]
-      <c r="AV144"/>
+      <c r="AS144"/>
+      <c r="AT144"/>
+      <c r="AU144" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV144" t="s">
+        <v>143</v>
+      </c>
       <c r="AW144"/>
       <c r="AX144"/>
       <c r="AY144"/>
       <c r="AZ144"/>
       <c r="BA144"/>
       <c r="BB144"/>
       <c r="BC144"/>
       <c r="BD144"/>
       <c r="BE144"/>
       <c r="BF144"/>
       <c r="BG144"/>
       <c r="BH144"/>
       <c r="BI144"/>
       <c r="BJ144"/>
       <c r="BK144"/>
       <c r="BL144"/>
       <c r="BM144"/>
       <c r="BN144"/>
       <c r="BO144"/>
       <c r="BP144"/>
       <c r="BQ144"/>
       <c r="BR144"/>
       <c r="BS144"/>
       <c r="BT144"/>
       <c r="BU144"/>
       <c r="BV144"/>
       <c r="BW144"/>
       <c r="BX144"/>
       <c r="BY144"/>
       <c r="BZ144"/>
       <c r="CA144"/>
       <c r="CB144"/>
       <c r="CC144"/>
       <c r="CD144"/>
+      <c r="CE144"/>
+      <c r="CF144"/>
     </row>
-    <row r="145" spans="1:82">
+    <row r="145" spans="1:84">
       <c r="A145" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B145" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C145" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D145">
         <v>4</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
       <c r="F145">
         <v>20</v>
       </c>
       <c r="G145" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H145" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="I145">
+        <v>557</v>
+      </c>
+      <c r="I145"/>
+      <c r="J145"/>
+      <c r="K145">
         <v>15</v>
       </c>
-      <c r="J145">
+      <c r="L145">
         <v>20</v>
       </c>
-      <c r="K145">
+      <c r="M145">
         <v>6</v>
       </c>
-      <c r="L145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N145" t="s">
-        <v>254</v>
-[...9 lines deleted...]
-      <c r="S145"/>
+        <v>558</v>
+      </c>
+      <c r="O145" t="s">
+        <v>109</v>
+      </c>
+      <c r="P145" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q145"/>
+      <c r="R145"/>
+      <c r="S145" t="s">
+        <v>112</v>
+      </c>
       <c r="T145" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U145"/>
       <c r="V145" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W145"/>
-      <c r="X145"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X145" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y145"/>
+      <c r="Z145"/>
       <c r="AA145" t="s">
         <v>115</v>
       </c>
       <c r="AB145" t="s">
         <v>116</v>
       </c>
       <c r="AC145" t="s">
         <v>117</v>
       </c>
-      <c r="AD145"/>
+      <c r="AD145" t="s">
+        <v>118</v>
+      </c>
       <c r="AE145" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF145"/>
       <c r="AG145" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH145"/>
       <c r="AI145" t="s">
         <v>122</v>
       </c>
       <c r="AJ145" t="s">
         <v>123</v>
       </c>
       <c r="AK145" t="s">
         <v>124</v>
       </c>
-      <c r="AL145"/>
+      <c r="AL145" t="s">
+        <v>125</v>
+      </c>
       <c r="AM145" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN145" t="s">
         <v>126</v>
       </c>
+      <c r="AN145"/>
       <c r="AO145" t="s">
         <v>127</v>
       </c>
-      <c r="AP145"/>
-      <c r="AQ145"/>
+      <c r="AP145" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ145" t="s">
+        <v>129</v>
+      </c>
       <c r="AR145"/>
-      <c r="AS145" t="s">
-[...6 lines deleted...]
-      <c r="AV145"/>
+      <c r="AS145"/>
+      <c r="AT145"/>
+      <c r="AU145" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV145" t="s">
+        <v>143</v>
+      </c>
       <c r="AW145"/>
       <c r="AX145"/>
       <c r="AY145"/>
       <c r="AZ145"/>
       <c r="BA145"/>
       <c r="BB145"/>
       <c r="BC145"/>
       <c r="BD145"/>
       <c r="BE145"/>
       <c r="BF145"/>
       <c r="BG145"/>
       <c r="BH145"/>
       <c r="BI145"/>
       <c r="BJ145"/>
       <c r="BK145"/>
       <c r="BL145"/>
       <c r="BM145"/>
       <c r="BN145"/>
       <c r="BO145"/>
       <c r="BP145"/>
       <c r="BQ145"/>
       <c r="BR145"/>
       <c r="BS145"/>
       <c r="BT145"/>
       <c r="BU145"/>
       <c r="BV145"/>
       <c r="BW145"/>
       <c r="BX145"/>
       <c r="BY145"/>
       <c r="BZ145"/>
       <c r="CA145"/>
       <c r="CB145"/>
       <c r="CC145"/>
       <c r="CD145"/>
+      <c r="CE145"/>
+      <c r="CF145"/>
     </row>
-    <row r="146" spans="1:82">
+    <row r="146" spans="1:84">
       <c r="A146" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B146" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C146" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D146">
         <v>4</v>
       </c>
       <c r="E146">
         <v>2</v>
       </c>
       <c r="F146">
         <v>5</v>
       </c>
       <c r="G146" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H146" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I146">
+        <v>254</v>
+      </c>
+      <c r="I146"/>
+      <c r="J146"/>
+      <c r="K146">
         <v>0</v>
       </c>
-      <c r="J146">
+      <c r="L146">
         <v>20</v>
       </c>
-      <c r="K146">
+      <c r="M146">
         <v>6</v>
       </c>
-      <c r="L146" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N146" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      <c r="Q146" t="s">
+        <v>559</v>
+      </c>
+      <c r="O146" t="s">
         <v>109</v>
       </c>
+      <c r="P146" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q146"/>
       <c r="R146"/>
-      <c r="S146"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S146" t="s">
+        <v>111</v>
+      </c>
+      <c r="T146"/>
+      <c r="U146"/>
       <c r="V146" t="s">
-        <v>254</v>
-[...6 lines deleted...]
-      <c r="Z146" t="s">
+        <v>257</v>
+      </c>
+      <c r="W146" t="s">
         <v>114</v>
       </c>
+      <c r="X146" t="s">
+        <v>256</v>
+      </c>
+      <c r="Y146"/>
+      <c r="Z146"/>
       <c r="AA146" t="s">
         <v>115</v>
       </c>
       <c r="AB146" t="s">
         <v>116</v>
       </c>
       <c r="AC146" t="s">
         <v>117</v>
       </c>
-      <c r="AD146"/>
+      <c r="AD146" t="s">
+        <v>118</v>
+      </c>
       <c r="AE146" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF146"/>
       <c r="AG146" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH146"/>
       <c r="AI146" t="s">
         <v>122</v>
       </c>
-      <c r="AJ146"/>
+      <c r="AJ146" t="s">
+        <v>123</v>
+      </c>
       <c r="AK146" t="s">
         <v>124</v>
       </c>
       <c r="AL146"/>
       <c r="AM146" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN146" t="s">
         <v>126</v>
       </c>
+      <c r="AN146"/>
       <c r="AO146" t="s">
         <v>127</v>
       </c>
-      <c r="AP146"/>
+      <c r="AP146" t="s">
+        <v>128</v>
+      </c>
       <c r="AQ146" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="AR146"/>
       <c r="AS146" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV146"/>
+        <v>258</v>
+      </c>
+      <c r="AT146"/>
+      <c r="AU146" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV146" t="s">
+        <v>143</v>
+      </c>
       <c r="AW146"/>
       <c r="AX146"/>
       <c r="AY146"/>
       <c r="AZ146"/>
       <c r="BA146"/>
       <c r="BB146"/>
       <c r="BC146"/>
       <c r="BD146"/>
       <c r="BE146"/>
       <c r="BF146"/>
       <c r="BG146"/>
       <c r="BH146"/>
       <c r="BI146"/>
       <c r="BJ146"/>
       <c r="BK146"/>
       <c r="BL146"/>
       <c r="BM146"/>
       <c r="BN146"/>
       <c r="BO146"/>
       <c r="BP146"/>
       <c r="BQ146"/>
       <c r="BR146"/>
       <c r="BS146"/>
       <c r="BT146"/>
       <c r="BU146"/>
       <c r="BV146"/>
       <c r="BW146"/>
       <c r="BX146"/>
       <c r="BY146"/>
       <c r="BZ146"/>
       <c r="CA146"/>
       <c r="CB146"/>
       <c r="CC146"/>
       <c r="CD146"/>
+      <c r="CE146"/>
+      <c r="CF146"/>
     </row>
-    <row r="147" spans="1:82">
+    <row r="147" spans="1:84">
       <c r="A147" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B147" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C147" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D147">
         <v>4</v>
       </c>
       <c r="E147">
         <v>3</v>
       </c>
       <c r="F147">
         <v>5</v>
       </c>
       <c r="G147" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H147" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I147">
+        <v>107</v>
+      </c>
+      <c r="I147"/>
+      <c r="J147"/>
+      <c r="K147">
         <v>12</v>
       </c>
-      <c r="J147">
+      <c r="L147">
         <v>20</v>
       </c>
-      <c r="K147">
+      <c r="M147">
         <v>6</v>
       </c>
-      <c r="L147" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N147" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="O147"/>
+        <v>561</v>
+      </c>
+      <c r="O147" t="s">
+        <v>109</v>
+      </c>
       <c r="P147" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="Q147"/>
       <c r="R147" t="s">
+        <v>110</v>
+      </c>
+      <c r="S147" t="s">
         <v>111</v>
       </c>
-      <c r="S147"/>
       <c r="T147" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="U147"/>
-      <c r="V147"/>
+      <c r="V147" t="s">
+        <v>142</v>
+      </c>
       <c r="W147"/>
       <c r="X147"/>
-      <c r="Y147" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y147"/>
+      <c r="Z147"/>
       <c r="AA147" t="s">
         <v>115</v>
       </c>
       <c r="AB147" t="s">
         <v>116</v>
       </c>
       <c r="AC147" t="s">
         <v>117</v>
       </c>
-      <c r="AD147"/>
+      <c r="AD147" t="s">
+        <v>118</v>
+      </c>
       <c r="AE147" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF147"/>
       <c r="AG147" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH147" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI147" t="s">
         <v>122</v>
       </c>
       <c r="AJ147" t="s">
         <v>123</v>
       </c>
       <c r="AK147" t="s">
         <v>124</v>
       </c>
-      <c r="AL147"/>
+      <c r="AL147" t="s">
+        <v>125</v>
+      </c>
       <c r="AM147" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN147" t="s">
         <v>126</v>
       </c>
+      <c r="AN147"/>
       <c r="AO147" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-      <c r="AQ147"/>
+        <v>127</v>
+      </c>
+      <c r="AP147" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ147" t="s">
+        <v>258</v>
+      </c>
       <c r="AR147"/>
-      <c r="AS147" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS147"/>
       <c r="AT147"/>
-      <c r="AU147"/>
+      <c r="AU147" t="s">
+        <v>473</v>
+      </c>
       <c r="AV147"/>
       <c r="AW147"/>
       <c r="AX147"/>
       <c r="AY147"/>
       <c r="AZ147"/>
       <c r="BA147"/>
       <c r="BB147"/>
       <c r="BC147"/>
       <c r="BD147"/>
       <c r="BE147"/>
       <c r="BF147"/>
       <c r="BG147"/>
       <c r="BH147"/>
       <c r="BI147"/>
       <c r="BJ147"/>
       <c r="BK147"/>
       <c r="BL147"/>
       <c r="BM147"/>
       <c r="BN147"/>
       <c r="BO147"/>
       <c r="BP147"/>
       <c r="BQ147"/>
       <c r="BR147"/>
       <c r="BS147"/>
       <c r="BT147"/>
       <c r="BU147"/>
       <c r="BV147"/>
       <c r="BW147"/>
       <c r="BX147"/>
       <c r="BY147"/>
       <c r="BZ147"/>
       <c r="CA147"/>
       <c r="CB147"/>
       <c r="CC147"/>
       <c r="CD147"/>
+      <c r="CE147"/>
+      <c r="CF147"/>
     </row>
-    <row r="148" spans="1:82">
+    <row r="148" spans="1:84">
       <c r="A148" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B148" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C148" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D148">
         <v>4</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
       <c r="F148">
         <v>10</v>
       </c>
       <c r="G148" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H148" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="I148">
+        <v>557</v>
+      </c>
+      <c r="I148"/>
+      <c r="J148"/>
+      <c r="K148">
         <v>9</v>
       </c>
-      <c r="J148">
+      <c r="L148">
         <v>20</v>
       </c>
-      <c r="K148">
+      <c r="M148">
         <v>6</v>
       </c>
-      <c r="L148" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N148" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      <c r="Q148" t="s">
+        <v>563</v>
+      </c>
+      <c r="O148" t="s">
         <v>109</v>
       </c>
-      <c r="R148" t="s">
-[...2 lines deleted...]
-      <c r="S148"/>
+      <c r="P148" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q148"/>
+      <c r="R148"/>
+      <c r="S148" t="s">
+        <v>111</v>
+      </c>
       <c r="T148" t="s">
-        <v>140</v>
+        <v>195</v>
       </c>
       <c r="U148"/>
       <c r="V148" t="s">
-        <v>255</v>
+        <v>142</v>
       </c>
       <c r="W148"/>
-      <c r="X148"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X148" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y148"/>
+      <c r="Z148"/>
       <c r="AA148" t="s">
         <v>115</v>
       </c>
       <c r="AB148" t="s">
         <v>116</v>
       </c>
       <c r="AC148" t="s">
         <v>117</v>
       </c>
-      <c r="AD148"/>
+      <c r="AD148" t="s">
+        <v>118</v>
+      </c>
       <c r="AE148" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF148"/>
       <c r="AG148" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH148"/>
       <c r="AI148" t="s">
         <v>122</v>
       </c>
       <c r="AJ148" t="s">
         <v>123</v>
       </c>
       <c r="AK148" t="s">
         <v>124</v>
       </c>
-      <c r="AL148"/>
+      <c r="AL148" t="s">
+        <v>125</v>
+      </c>
       <c r="AM148" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN148" t="s">
         <v>126</v>
       </c>
+      <c r="AN148"/>
       <c r="AO148" t="s">
         <v>127</v>
       </c>
-      <c r="AP148"/>
-      <c r="AQ148"/>
+      <c r="AP148" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ148" t="s">
+        <v>129</v>
+      </c>
       <c r="AR148"/>
-      <c r="AS148" t="s">
-[...6 lines deleted...]
-      <c r="AV148"/>
+      <c r="AS148"/>
+      <c r="AT148"/>
+      <c r="AU148" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV148" t="s">
+        <v>143</v>
+      </c>
       <c r="AW148"/>
       <c r="AX148"/>
       <c r="AY148"/>
       <c r="AZ148"/>
       <c r="BA148"/>
       <c r="BB148"/>
       <c r="BC148"/>
       <c r="BD148"/>
       <c r="BE148"/>
       <c r="BF148"/>
       <c r="BG148"/>
       <c r="BH148"/>
       <c r="BI148"/>
       <c r="BJ148"/>
       <c r="BK148"/>
       <c r="BL148"/>
       <c r="BM148"/>
       <c r="BN148"/>
       <c r="BO148"/>
       <c r="BP148"/>
       <c r="BQ148"/>
       <c r="BR148"/>
       <c r="BS148"/>
       <c r="BT148"/>
       <c r="BU148"/>
       <c r="BV148"/>
       <c r="BW148"/>
       <c r="BX148"/>
       <c r="BY148"/>
       <c r="BZ148"/>
       <c r="CA148"/>
       <c r="CB148"/>
       <c r="CC148"/>
       <c r="CD148"/>
+      <c r="CE148"/>
+      <c r="CF148"/>
     </row>
-    <row r="149" spans="1:82">
+    <row r="149" spans="1:84">
       <c r="A149" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B149" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C149" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D149">
         <v>4</v>
       </c>
       <c r="E149">
         <v>2</v>
       </c>
       <c r="F149">
         <v>1</v>
       </c>
       <c r="G149" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H149" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I149">
+        <v>134</v>
+      </c>
+      <c r="I149"/>
+      <c r="J149"/>
+      <c r="K149">
         <v>20</v>
       </c>
-      <c r="J149">
+      <c r="L149">
         <v>20</v>
       </c>
-      <c r="K149">
+      <c r="M149">
         <v>6</v>
       </c>
-      <c r="L149" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N149" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="O149"/>
+        <v>565</v>
+      </c>
+      <c r="O149" t="s">
+        <v>109</v>
+      </c>
       <c r="P149" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="Q149"/>
       <c r="R149" t="s">
+        <v>110</v>
+      </c>
+      <c r="S149" t="s">
         <v>111</v>
       </c>
-      <c r="S149"/>
       <c r="T149" t="s">
-        <v>255</v>
+        <v>113</v>
       </c>
       <c r="U149"/>
-      <c r="V149"/>
+      <c r="V149" t="s">
+        <v>257</v>
+      </c>
       <c r="W149"/>
       <c r="X149"/>
-      <c r="Y149" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y149"/>
+      <c r="Z149"/>
       <c r="AA149" t="s">
         <v>115</v>
       </c>
       <c r="AB149" t="s">
         <v>116</v>
       </c>
       <c r="AC149" t="s">
         <v>117</v>
       </c>
-      <c r="AD149"/>
+      <c r="AD149" t="s">
+        <v>118</v>
+      </c>
       <c r="AE149" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="AF149"/>
       <c r="AG149" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH149" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AI149" t="s">
         <v>122</v>
       </c>
       <c r="AJ149" t="s">
         <v>123</v>
       </c>
       <c r="AK149" t="s">
         <v>124</v>
       </c>
-      <c r="AL149"/>
+      <c r="AL149" t="s">
+        <v>125</v>
+      </c>
       <c r="AM149" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="AN149"/>
       <c r="AO149" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-      <c r="AQ149"/>
+        <v>227</v>
+      </c>
+      <c r="AP149" t="s">
+        <v>258</v>
+      </c>
+      <c r="AQ149" t="s">
+        <v>566</v>
+      </c>
       <c r="AR149"/>
-      <c r="AS149" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS149"/>
       <c r="AT149"/>
-      <c r="AU149"/>
+      <c r="AU149" t="s">
+        <v>473</v>
+      </c>
       <c r="AV149"/>
       <c r="AW149"/>
       <c r="AX149"/>
       <c r="AY149"/>
       <c r="AZ149"/>
       <c r="BA149"/>
       <c r="BB149"/>
       <c r="BC149"/>
       <c r="BD149"/>
       <c r="BE149"/>
       <c r="BF149"/>
       <c r="BG149"/>
       <c r="BH149"/>
       <c r="BI149"/>
       <c r="BJ149"/>
       <c r="BK149"/>
       <c r="BL149"/>
       <c r="BM149"/>
       <c r="BN149"/>
       <c r="BO149"/>
       <c r="BP149"/>
       <c r="BQ149"/>
       <c r="BR149"/>
       <c r="BS149"/>
       <c r="BT149"/>
       <c r="BU149"/>
       <c r="BV149"/>
       <c r="BW149"/>
       <c r="BX149"/>
       <c r="BY149"/>
       <c r="BZ149"/>
       <c r="CA149"/>
       <c r="CB149"/>
       <c r="CC149"/>
       <c r="CD149"/>
+      <c r="CE149"/>
+      <c r="CF149"/>
     </row>
-    <row r="150" spans="1:82">
+    <row r="150" spans="1:84">
       <c r="A150" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B150" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C150" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D150">
         <v>4</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
       <c r="F150">
         <v>1</v>
       </c>
       <c r="G150" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H150" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I150">
+        <v>241</v>
+      </c>
+      <c r="I150"/>
+      <c r="J150"/>
+      <c r="K150">
         <v>0</v>
       </c>
-      <c r="J150">
+      <c r="L150">
         <v>20</v>
       </c>
-      <c r="K150">
+      <c r="M150">
         <v>6</v>
       </c>
-      <c r="L150" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N150" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="O150"/>
+        <v>569</v>
+      </c>
+      <c r="O150" t="s">
+        <v>109</v>
+      </c>
       <c r="P150" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="Q150"/>
       <c r="R150" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="S150"/>
+        <v>250</v>
+      </c>
+      <c r="S150" t="s">
+        <v>111</v>
+      </c>
       <c r="T150" t="s">
-        <v>254</v>
+        <v>195</v>
       </c>
       <c r="U150"/>
-      <c r="V150"/>
+      <c r="V150" t="s">
+        <v>256</v>
+      </c>
       <c r="W150"/>
       <c r="X150"/>
-      <c r="Y150" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y150"/>
+      <c r="Z150"/>
       <c r="AA150" t="s">
         <v>115</v>
       </c>
       <c r="AB150" t="s">
         <v>116</v>
       </c>
       <c r="AC150" t="s">
         <v>117</v>
       </c>
-      <c r="AD150"/>
+      <c r="AD150" t="s">
+        <v>118</v>
+      </c>
       <c r="AE150" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AF150" t="s">
         <v>119</v>
       </c>
+      <c r="AF150"/>
       <c r="AG150" t="s">
         <v>120</v>
       </c>
       <c r="AH150" t="s">
         <v>121</v>
       </c>
       <c r="AI150" t="s">
         <v>122</v>
       </c>
       <c r="AJ150" t="s">
-        <v>287</v>
+        <v>123</v>
       </c>
       <c r="AK150" t="s">
         <v>124</v>
       </c>
-      <c r="AL150"/>
+      <c r="AL150" t="s">
+        <v>289</v>
+      </c>
       <c r="AM150" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="AN150" t="s">
         <v>126</v>
       </c>
+      <c r="AN150"/>
       <c r="AO150" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="AQ150"/>
+        <v>227</v>
+      </c>
+      <c r="AP150" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ150" t="s">
+        <v>129</v>
+      </c>
       <c r="AR150"/>
-      <c r="AS150" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS150"/>
       <c r="AT150"/>
-      <c r="AU150"/>
+      <c r="AU150" t="s">
+        <v>473</v>
+      </c>
       <c r="AV150"/>
       <c r="AW150"/>
       <c r="AX150"/>
       <c r="AY150"/>
       <c r="AZ150"/>
       <c r="BA150"/>
       <c r="BB150"/>
       <c r="BC150"/>
       <c r="BD150"/>
       <c r="BE150"/>
       <c r="BF150"/>
       <c r="BG150"/>
       <c r="BH150"/>
       <c r="BI150"/>
       <c r="BJ150"/>
       <c r="BK150"/>
       <c r="BL150"/>
       <c r="BM150"/>
       <c r="BN150"/>
       <c r="BO150"/>
       <c r="BP150"/>
       <c r="BQ150"/>
       <c r="BR150"/>
       <c r="BS150"/>
       <c r="BT150"/>
       <c r="BU150"/>
       <c r="BV150"/>
       <c r="BW150"/>
       <c r="BX150"/>
       <c r="BY150"/>
       <c r="BZ150"/>
       <c r="CA150"/>
       <c r="CB150"/>
       <c r="CC150"/>
       <c r="CD150"/>
+      <c r="CE150"/>
+      <c r="CF150"/>
     </row>
-    <row r="151" spans="1:82">
+    <row r="151" spans="1:84">
       <c r="A151" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B151" t="s">
+        <v>570</v>
+      </c>
+      <c r="C151" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="D151">
         <v>4</v>
       </c>
       <c r="E151">
         <v>2</v>
       </c>
       <c r="F151">
         <v>1</v>
       </c>
       <c r="G151" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H151" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I151">
+        <v>254</v>
+      </c>
+      <c r="I151"/>
+      <c r="J151"/>
+      <c r="K151">
         <v>0</v>
       </c>
-      <c r="J151">
+      <c r="L151">
         <v>20</v>
       </c>
-      <c r="K151">
+      <c r="M151">
         <v>6</v>
       </c>
-      <c r="L151" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N151" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="Q151" t="s">
+        <v>571</v>
+      </c>
+      <c r="O151" t="s">
         <v>109</v>
       </c>
+      <c r="P151" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q151"/>
       <c r="R151"/>
-      <c r="S151"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S151" t="s">
+        <v>111</v>
+      </c>
+      <c r="T151"/>
+      <c r="U151"/>
       <c r="V151" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      <c r="Z151" t="s">
         <v>114</v>
       </c>
+      <c r="W151" t="s">
+        <v>256</v>
+      </c>
+      <c r="X151" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y151"/>
+      <c r="Z151"/>
       <c r="AA151" t="s">
         <v>115</v>
       </c>
       <c r="AB151" t="s">
         <v>116</v>
       </c>
       <c r="AC151" t="s">
         <v>117</v>
       </c>
-      <c r="AD151"/>
+      <c r="AD151" t="s">
+        <v>118</v>
+      </c>
       <c r="AE151" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF151"/>
       <c r="AG151" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH151"/>
       <c r="AI151" t="s">
         <v>122</v>
       </c>
-      <c r="AJ151"/>
+      <c r="AJ151" t="s">
+        <v>123</v>
+      </c>
       <c r="AK151" t="s">
         <v>124</v>
       </c>
       <c r="AL151"/>
       <c r="AM151" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="AN151"/>
       <c r="AO151" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="AP151"/>
+        <v>127</v>
+      </c>
+      <c r="AP151" t="s">
+        <v>258</v>
+      </c>
       <c r="AQ151" t="s">
-        <v>471</v>
+        <v>566</v>
       </c>
       <c r="AR151"/>
       <c r="AS151" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="AV151"/>
+        <v>473</v>
+      </c>
+      <c r="AT151"/>
+      <c r="AU151" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV151" t="s">
+        <v>143</v>
+      </c>
       <c r="AW151"/>
       <c r="AX151"/>
       <c r="AY151"/>
       <c r="AZ151"/>
       <c r="BA151"/>
       <c r="BB151"/>
       <c r="BC151"/>
       <c r="BD151"/>
       <c r="BE151"/>
       <c r="BF151"/>
       <c r="BG151"/>
       <c r="BH151"/>
       <c r="BI151"/>
       <c r="BJ151"/>
       <c r="BK151"/>
       <c r="BL151"/>
       <c r="BM151"/>
       <c r="BN151"/>
       <c r="BO151"/>
       <c r="BP151"/>
       <c r="BQ151"/>
       <c r="BR151"/>
       <c r="BS151"/>
       <c r="BT151"/>
       <c r="BU151"/>
       <c r="BV151"/>
       <c r="BW151"/>
       <c r="BX151"/>
       <c r="BY151"/>
       <c r="BZ151"/>
       <c r="CA151"/>
       <c r="CB151"/>
       <c r="CC151"/>
       <c r="CD151"/>
+      <c r="CE151"/>
+      <c r="CF151"/>
     </row>
-    <row r="152" spans="1:82">
+    <row r="152" spans="1:84">
       <c r="A152" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B152" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C152" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D152">
         <v>4</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
       <c r="F152">
         <v>1</v>
       </c>
       <c r="G152" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="H152" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="I152">
+        <v>324</v>
+      </c>
+      <c r="I152"/>
+      <c r="J152"/>
+      <c r="K152">
         <v>1</v>
       </c>
-      <c r="J152">
+      <c r="L152">
         <v>20</v>
       </c>
-      <c r="K152">
+      <c r="M152">
         <v>12</v>
       </c>
-      <c r="L152" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N152" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      <c r="Q152" t="s">
+        <v>573</v>
+      </c>
+      <c r="O152" t="s">
         <v>109</v>
       </c>
-      <c r="R152" t="s">
-[...2 lines deleted...]
-      <c r="S152"/>
+      <c r="P152" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q152"/>
+      <c r="R152"/>
+      <c r="S152" t="s">
+        <v>111</v>
+      </c>
       <c r="T152" t="s">
-        <v>140</v>
+        <v>195</v>
       </c>
       <c r="U152"/>
       <c r="V152" t="s">
-        <v>255</v>
+        <v>142</v>
       </c>
       <c r="W152"/>
-      <c r="X152"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X152" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y152"/>
+      <c r="Z152"/>
       <c r="AA152" t="s">
         <v>115</v>
       </c>
       <c r="AB152" t="s">
         <v>116</v>
       </c>
       <c r="AC152" t="s">
         <v>117</v>
       </c>
-      <c r="AD152"/>
+      <c r="AD152" t="s">
+        <v>118</v>
+      </c>
       <c r="AE152" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF152"/>
       <c r="AG152" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH152"/>
       <c r="AI152" t="s">
         <v>122</v>
       </c>
       <c r="AJ152" t="s">
         <v>123</v>
       </c>
       <c r="AK152" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="AL152"/>
+        <v>124</v>
+      </c>
+      <c r="AL152" t="s">
+        <v>125</v>
+      </c>
       <c r="AM152" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="AN152"/>
       <c r="AO152" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-      <c r="AQ152"/>
+        <v>227</v>
+      </c>
+      <c r="AP152" t="s">
+        <v>129</v>
+      </c>
+      <c r="AQ152" t="s">
+        <v>566</v>
+      </c>
       <c r="AR152"/>
-      <c r="AS152" t="s">
-[...6 lines deleted...]
-      <c r="AV152"/>
+      <c r="AS152"/>
+      <c r="AT152"/>
+      <c r="AU152" t="s">
+        <v>258</v>
+      </c>
+      <c r="AV152" t="s">
+        <v>155</v>
+      </c>
       <c r="AW152"/>
       <c r="AX152"/>
       <c r="AY152"/>
       <c r="AZ152"/>
       <c r="BA152"/>
       <c r="BB152"/>
       <c r="BC152"/>
       <c r="BD152"/>
       <c r="BE152"/>
       <c r="BF152"/>
       <c r="BG152"/>
       <c r="BH152"/>
       <c r="BI152"/>
       <c r="BJ152"/>
       <c r="BK152"/>
       <c r="BL152"/>
       <c r="BM152"/>
       <c r="BN152"/>
       <c r="BO152"/>
       <c r="BP152"/>
       <c r="BQ152"/>
       <c r="BR152"/>
       <c r="BS152"/>
       <c r="BT152"/>
       <c r="BU152"/>
       <c r="BV152"/>
       <c r="BW152"/>
       <c r="BX152"/>
       <c r="BY152"/>
       <c r="BZ152"/>
       <c r="CA152"/>
       <c r="CB152"/>
       <c r="CC152"/>
       <c r="CD152"/>
+      <c r="CE152"/>
+      <c r="CF152"/>
     </row>
-    <row r="153" spans="1:82">
+    <row r="153" spans="1:84">
       <c r="A153" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B153" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C153" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D153">
         <v>4</v>
       </c>
       <c r="E153">
         <v>7</v>
       </c>
       <c r="F153">
         <v>15</v>
       </c>
       <c r="G153" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H153" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I153">
+        <v>283</v>
+      </c>
+      <c r="I153"/>
+      <c r="J153"/>
+      <c r="K153">
         <v>25</v>
       </c>
-      <c r="J153">
+      <c r="L153">
         <v>20</v>
       </c>
-      <c r="K153">
+      <c r="M153">
         <v>13</v>
       </c>
-      <c r="L153" t="s">
-[...3 lines deleted...]
-      <c r="N153"/>
+      <c r="N153" t="s">
+        <v>576</v>
+      </c>
       <c r="O153"/>
       <c r="P153"/>
       <c r="Q153"/>
       <c r="R153"/>
       <c r="S153"/>
       <c r="T153"/>
       <c r="U153"/>
       <c r="V153"/>
       <c r="W153"/>
       <c r="X153"/>
       <c r="Y153"/>
       <c r="Z153"/>
       <c r="AA153"/>
       <c r="AB153"/>
       <c r="AC153"/>
       <c r="AD153"/>
       <c r="AE153"/>
       <c r="AF153"/>
       <c r="AG153"/>
       <c r="AH153"/>
       <c r="AI153"/>
       <c r="AJ153"/>
       <c r="AK153"/>
       <c r="AL153"/>
       <c r="AM153"/>
       <c r="AN153"/>
       <c r="AO153"/>
       <c r="AP153"/>
       <c r="AQ153"/>
       <c r="AR153"/>
       <c r="AS153"/>
       <c r="AT153"/>
       <c r="AU153"/>
-      <c r="AV153" t="s">
-[...6 lines deleted...]
-      <c r="AY153"/>
+      <c r="AV153"/>
+      <c r="AW153"/>
+      <c r="AX153" t="s">
+        <v>285</v>
+      </c>
+      <c r="AY153" t="s">
+        <v>92</v>
+      </c>
       <c r="AZ153"/>
       <c r="BA153"/>
       <c r="BB153"/>
       <c r="BC153"/>
       <c r="BD153"/>
       <c r="BE153"/>
       <c r="BF153"/>
       <c r="BG153"/>
       <c r="BH153"/>
       <c r="BI153"/>
       <c r="BJ153"/>
-      <c r="BK153" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK153"/>
+      <c r="BL153"/>
       <c r="BM153" t="s">
-        <v>151</v>
+        <v>286</v>
       </c>
       <c r="BN153" t="s">
-        <v>114</v>
+        <v>195</v>
       </c>
       <c r="BO153" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP153" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ153" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR153" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS153" t="s">
         <v>115</v>
       </c>
-      <c r="BP153" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BT153" t="s">
-        <v>225</v>
+        <v>118</v>
       </c>
       <c r="BU153" t="s">
-        <v>152</v>
+        <v>287</v>
       </c>
       <c r="BV153" t="s">
-        <v>153</v>
+        <v>227</v>
       </c>
       <c r="BW153" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="BX153" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="BY153" t="s">
-        <v>286</v>
+        <v>128</v>
       </c>
       <c r="BZ153" t="s">
-        <v>179</v>
+        <v>136</v>
       </c>
       <c r="CA153" t="s">
+        <v>288</v>
+      </c>
+      <c r="CB153" t="s">
+        <v>181</v>
+      </c>
+      <c r="CC153" t="s">
+        <v>127</v>
+      </c>
+      <c r="CD153" t="s">
+        <v>289</v>
+      </c>
+      <c r="CE153" t="s">
+        <v>143</v>
+      </c>
+      <c r="CF153" t="s">
         <v>125</v>
       </c>
-      <c r="CB153" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
-    <row r="154" spans="1:82">
+    <row r="154" spans="1:84">
       <c r="A154" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B154" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C154" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D154">
         <v>4</v>
       </c>
       <c r="E154">
         <v>6</v>
       </c>
       <c r="F154">
         <v>10</v>
       </c>
       <c r="G154" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H154" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I154">
+        <v>89</v>
+      </c>
+      <c r="I154"/>
+      <c r="J154"/>
+      <c r="K154">
         <v>0</v>
       </c>
-      <c r="J154">
+      <c r="L154">
         <v>20</v>
       </c>
-      <c r="K154">
+      <c r="M154">
         <v>13</v>
       </c>
-      <c r="L154" t="s">
-[...3 lines deleted...]
-      <c r="N154"/>
+      <c r="N154" t="s">
+        <v>577</v>
+      </c>
       <c r="O154"/>
       <c r="P154"/>
       <c r="Q154"/>
       <c r="R154"/>
       <c r="S154"/>
       <c r="T154"/>
       <c r="U154"/>
       <c r="V154"/>
       <c r="W154"/>
       <c r="X154"/>
       <c r="Y154"/>
       <c r="Z154"/>
       <c r="AA154"/>
       <c r="AB154"/>
       <c r="AC154"/>
       <c r="AD154"/>
       <c r="AE154"/>
       <c r="AF154"/>
       <c r="AG154"/>
       <c r="AH154"/>
       <c r="AI154"/>
       <c r="AJ154"/>
       <c r="AK154"/>
       <c r="AL154"/>
       <c r="AM154"/>
       <c r="AN154"/>
       <c r="AO154"/>
       <c r="AP154"/>
       <c r="AQ154"/>
       <c r="AR154"/>
       <c r="AS154"/>
       <c r="AT154"/>
       <c r="AU154"/>
       <c r="AV154"/>
       <c r="AW154"/>
-      <c r="AX154" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX154"/>
       <c r="AY154"/>
       <c r="AZ154" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="BA154" t="s">
+        <v>161</v>
+      </c>
+      <c r="BA154"/>
+      <c r="BB154" t="s">
+        <v>155</v>
+      </c>
+      <c r="BC154" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD154" t="s">
+        <v>151</v>
+      </c>
+      <c r="BE154" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF154" t="s">
         <v>127</v>
       </c>
       <c r="BG154" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="BH154" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="BI154" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="BJ154" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-      <c r="BL154"/>
+        <v>258</v>
+      </c>
+      <c r="BK154" t="s">
+        <v>152</v>
+      </c>
+      <c r="BL154" t="s">
+        <v>286</v>
+      </c>
       <c r="BM154"/>
       <c r="BN154"/>
       <c r="BO154"/>
       <c r="BP154"/>
       <c r="BQ154"/>
       <c r="BR154"/>
       <c r="BS154"/>
       <c r="BT154"/>
       <c r="BU154"/>
       <c r="BV154"/>
       <c r="BW154"/>
       <c r="BX154"/>
       <c r="BY154"/>
       <c r="BZ154"/>
       <c r="CA154"/>
       <c r="CB154"/>
       <c r="CC154"/>
       <c r="CD154"/>
+      <c r="CE154"/>
+      <c r="CF154"/>
     </row>
-    <row r="155" spans="1:82">
+    <row r="155" spans="1:84">
       <c r="A155" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B155" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C155" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D155">
         <v>4</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155">
         <v>10</v>
       </c>
       <c r="G155" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H155" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I155">
+        <v>107</v>
+      </c>
+      <c r="I155"/>
+      <c r="J155"/>
+      <c r="K155">
         <v>-1</v>
       </c>
-      <c r="J155">
+      <c r="L155">
         <v>20</v>
       </c>
-      <c r="K155">
+      <c r="M155">
         <v>13</v>
       </c>
-      <c r="L155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N155" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O155"/>
+        <v>578</v>
+      </c>
+      <c r="O155" t="s">
+        <v>160</v>
+      </c>
       <c r="P155" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="Q155" t="s">
         <v>161</v>
       </c>
+      <c r="Q155"/>
       <c r="R155" t="s">
         <v>162</v>
       </c>
       <c r="S155" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U155"/>
+        <v>163</v>
+      </c>
+      <c r="T155" t="s">
+        <v>164</v>
+      </c>
+      <c r="U155" t="s">
+        <v>150</v>
+      </c>
       <c r="V155"/>
       <c r="W155"/>
       <c r="X155"/>
-      <c r="Y155" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y155"/>
+      <c r="Z155"/>
       <c r="AA155" t="s">
         <v>165</v>
       </c>
       <c r="AB155" t="s">
         <v>166</v>
       </c>
       <c r="AC155" t="s">
         <v>167</v>
       </c>
-      <c r="AD155"/>
+      <c r="AD155" t="s">
+        <v>168</v>
+      </c>
       <c r="AE155" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF155"/>
+      <c r="AG155" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH155" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI155" t="s">
         <v>93</v>
       </c>
-      <c r="AF155" t="s">
-[...2 lines deleted...]
-      <c r="AG155" t="s">
+      <c r="AJ155" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK155" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL155" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM155" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN155"/>
+      <c r="AO155" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP155" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ155" t="s">
         <v>91</v>
       </c>
-      <c r="AH155" t="s">
-[...22 lines deleted...]
-      <c r="AQ155"/>
       <c r="AR155"/>
-      <c r="AS155" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS155"/>
       <c r="AT155"/>
-      <c r="AU155"/>
+      <c r="AU155" t="s">
+        <v>174</v>
+      </c>
       <c r="AV155"/>
       <c r="AW155"/>
       <c r="AX155"/>
       <c r="AY155"/>
       <c r="AZ155"/>
       <c r="BA155"/>
       <c r="BB155"/>
       <c r="BC155"/>
       <c r="BD155"/>
       <c r="BE155"/>
       <c r="BF155"/>
       <c r="BG155"/>
       <c r="BH155"/>
       <c r="BI155"/>
       <c r="BJ155"/>
       <c r="BK155"/>
       <c r="BL155"/>
       <c r="BM155"/>
       <c r="BN155"/>
       <c r="BO155"/>
       <c r="BP155"/>
       <c r="BQ155"/>
       <c r="BR155"/>
       <c r="BS155"/>
       <c r="BT155"/>
       <c r="BU155"/>
       <c r="BV155"/>
       <c r="BW155"/>
       <c r="BX155"/>
       <c r="BY155"/>
       <c r="BZ155"/>
       <c r="CA155"/>
       <c r="CB155"/>
       <c r="CC155"/>
       <c r="CD155"/>
+      <c r="CE155"/>
+      <c r="CF155"/>
     </row>
-    <row r="156" spans="1:82">
+    <row r="156" spans="1:84">
       <c r="A156" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B156" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C156" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D156">
         <v>4</v>
       </c>
       <c r="E156">
         <v>2</v>
       </c>
       <c r="F156">
         <v>11</v>
       </c>
       <c r="G156" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="H156" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="I156">
+        <v>348</v>
+      </c>
+      <c r="I156"/>
+      <c r="J156"/>
+      <c r="K156">
         <v>17</v>
       </c>
-      <c r="J156">
+      <c r="L156">
         <v>20</v>
       </c>
-      <c r="K156">
+      <c r="M156">
         <v>13</v>
       </c>
-      <c r="L156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N156" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P156"/>
+        <v>580</v>
+      </c>
+      <c r="O156" t="s">
+        <v>160</v>
+      </c>
+      <c r="P156" t="s">
+        <v>161</v>
+      </c>
       <c r="Q156"/>
-      <c r="R156" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R156"/>
       <c r="S156"/>
       <c r="T156" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U156"/>
       <c r="V156" t="s">
         <v>180</v>
       </c>
-      <c r="W156"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W156" t="s">
+        <v>181</v>
+      </c>
+      <c r="X156" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y156"/>
+      <c r="Z156"/>
       <c r="AA156" t="s">
         <v>165</v>
       </c>
       <c r="AB156" t="s">
         <v>166</v>
       </c>
       <c r="AC156" t="s">
         <v>167</v>
       </c>
-      <c r="AD156"/>
+      <c r="AD156" t="s">
+        <v>168</v>
+      </c>
       <c r="AE156" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF156"/>
       <c r="AG156" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH156"/>
       <c r="AI156" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ156"/>
+        <v>93</v>
+      </c>
+      <c r="AJ156" t="s">
+        <v>171</v>
+      </c>
       <c r="AK156" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL156"/>
       <c r="AM156" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN156"/>
       <c r="AO156" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP156"/>
+        <v>173</v>
+      </c>
+      <c r="AP156" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ156" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR156"/>
       <c r="AS156" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV156"/>
+        <v>94</v>
+      </c>
+      <c r="AT156"/>
+      <c r="AU156" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV156" t="s">
+        <v>183</v>
+      </c>
       <c r="AW156"/>
       <c r="AX156"/>
       <c r="AY156"/>
       <c r="AZ156"/>
       <c r="BA156"/>
       <c r="BB156"/>
       <c r="BC156"/>
       <c r="BD156"/>
       <c r="BE156"/>
       <c r="BF156"/>
       <c r="BG156"/>
       <c r="BH156"/>
       <c r="BI156"/>
       <c r="BJ156"/>
       <c r="BK156"/>
       <c r="BL156"/>
       <c r="BM156"/>
       <c r="BN156"/>
       <c r="BO156"/>
       <c r="BP156"/>
       <c r="BQ156"/>
       <c r="BR156"/>
       <c r="BS156"/>
       <c r="BT156"/>
       <c r="BU156"/>
       <c r="BV156"/>
       <c r="BW156"/>
       <c r="BX156"/>
       <c r="BY156"/>
       <c r="BZ156"/>
       <c r="CA156"/>
       <c r="CB156"/>
       <c r="CC156"/>
       <c r="CD156"/>
+      <c r="CE156"/>
+      <c r="CF156"/>
     </row>
-    <row r="157" spans="1:82">
+    <row r="157" spans="1:84">
       <c r="A157" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B157" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C157" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D157">
         <v>4</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157">
         <v>10</v>
       </c>
       <c r="G157" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H157" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I157">
+        <v>185</v>
+      </c>
+      <c r="I157"/>
+      <c r="J157"/>
+      <c r="K157">
         <v>4</v>
       </c>
-      <c r="J157">
+      <c r="L157">
         <v>20</v>
       </c>
-      <c r="K157">
+      <c r="M157">
         <v>13</v>
       </c>
-      <c r="L157" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N157" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="O157"/>
+        <v>582</v>
+      </c>
+      <c r="O157" t="s">
+        <v>160</v>
+      </c>
       <c r="P157" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="Q157"/>
       <c r="R157" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S157"/>
+        <v>150</v>
+      </c>
+      <c r="S157" t="s">
+        <v>163</v>
+      </c>
       <c r="T157" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U157"/>
-      <c r="V157"/>
+      <c r="V157" t="s">
+        <v>180</v>
+      </c>
       <c r="W157"/>
       <c r="X157"/>
-      <c r="Y157" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y157"/>
+      <c r="Z157"/>
       <c r="AA157" t="s">
         <v>165</v>
       </c>
       <c r="AB157" t="s">
         <v>166</v>
       </c>
       <c r="AC157" t="s">
         <v>167</v>
       </c>
-      <c r="AD157"/>
+      <c r="AD157" t="s">
+        <v>168</v>
+      </c>
       <c r="AE157" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF157"/>
+      <c r="AG157" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH157" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI157" t="s">
         <v>93</v>
       </c>
-      <c r="AF157" t="s">
-[...2 lines deleted...]
-      <c r="AG157" t="s">
+      <c r="AJ157" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK157" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL157" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM157" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN157"/>
+      <c r="AO157" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP157" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ157" t="s">
         <v>91</v>
       </c>
-      <c r="AH157" t="s">
-[...22 lines deleted...]
-      <c r="AQ157"/>
       <c r="AR157"/>
-      <c r="AS157" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS157"/>
       <c r="AT157"/>
-      <c r="AU157"/>
+      <c r="AU157" t="s">
+        <v>174</v>
+      </c>
       <c r="AV157"/>
       <c r="AW157"/>
       <c r="AX157"/>
       <c r="AY157"/>
       <c r="AZ157"/>
       <c r="BA157"/>
       <c r="BB157"/>
       <c r="BC157"/>
       <c r="BD157"/>
       <c r="BE157"/>
       <c r="BF157"/>
       <c r="BG157"/>
       <c r="BH157"/>
       <c r="BI157"/>
       <c r="BJ157"/>
       <c r="BK157"/>
       <c r="BL157"/>
       <c r="BM157"/>
       <c r="BN157"/>
       <c r="BO157"/>
       <c r="BP157"/>
       <c r="BQ157"/>
       <c r="BR157"/>
       <c r="BS157"/>
       <c r="BT157"/>
       <c r="BU157"/>
       <c r="BV157"/>
       <c r="BW157"/>
       <c r="BX157"/>
       <c r="BY157"/>
       <c r="BZ157"/>
       <c r="CA157"/>
       <c r="CB157"/>
       <c r="CC157"/>
       <c r="CD157"/>
+      <c r="CE157"/>
+      <c r="CF157"/>
     </row>
-    <row r="158" spans="1:82">
+    <row r="158" spans="1:84">
       <c r="A158" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B158" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C158" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D158">
         <v>4</v>
       </c>
       <c r="E158">
         <v>2</v>
       </c>
       <c r="F158">
         <v>6</v>
       </c>
       <c r="G158" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H158" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I158">
+        <v>134</v>
+      </c>
+      <c r="I158"/>
+      <c r="J158"/>
+      <c r="K158">
         <v>-4</v>
       </c>
-      <c r="J158">
+      <c r="L158">
         <v>20</v>
       </c>
-      <c r="K158">
+      <c r="M158">
         <v>13</v>
       </c>
-      <c r="L158" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N158" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="O158"/>
+        <v>584</v>
+      </c>
+      <c r="O158" t="s">
+        <v>160</v>
+      </c>
       <c r="P158" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="Q158"/>
       <c r="R158" t="s">
         <v>162</v>
       </c>
       <c r="S158" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U158"/>
+        <v>163</v>
+      </c>
+      <c r="T158" t="s">
+        <v>164</v>
+      </c>
+      <c r="U158" t="s">
+        <v>150</v>
+      </c>
       <c r="V158"/>
       <c r="W158"/>
       <c r="X158"/>
-      <c r="Y158" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y158"/>
+      <c r="Z158"/>
       <c r="AA158" t="s">
         <v>165</v>
       </c>
       <c r="AB158" t="s">
         <v>166</v>
       </c>
       <c r="AC158" t="s">
         <v>167</v>
       </c>
-      <c r="AD158"/>
+      <c r="AD158" t="s">
+        <v>168</v>
+      </c>
       <c r="AE158" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF158"/>
+      <c r="AG158" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH158" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI158" t="s">
         <v>93</v>
       </c>
-      <c r="AF158" t="s">
-[...2 lines deleted...]
-      <c r="AG158" t="s">
+      <c r="AJ158" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK158" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL158" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM158" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN158"/>
+      <c r="AO158" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP158" t="s">
         <v>91</v>
       </c>
-      <c r="AH158" t="s">
-[...22 lines deleted...]
-      <c r="AQ158"/>
+      <c r="AQ158" t="s">
+        <v>94</v>
+      </c>
       <c r="AR158"/>
-      <c r="AS158" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS158"/>
       <c r="AT158"/>
-      <c r="AU158"/>
+      <c r="AU158" t="s">
+        <v>174</v>
+      </c>
       <c r="AV158"/>
       <c r="AW158"/>
       <c r="AX158"/>
       <c r="AY158"/>
       <c r="AZ158"/>
       <c r="BA158"/>
       <c r="BB158"/>
       <c r="BC158"/>
       <c r="BD158"/>
       <c r="BE158"/>
       <c r="BF158"/>
       <c r="BG158"/>
       <c r="BH158"/>
       <c r="BI158"/>
       <c r="BJ158"/>
       <c r="BK158"/>
       <c r="BL158"/>
       <c r="BM158"/>
       <c r="BN158"/>
       <c r="BO158"/>
       <c r="BP158"/>
       <c r="BQ158"/>
       <c r="BR158"/>
       <c r="BS158"/>
       <c r="BT158"/>
       <c r="BU158"/>
       <c r="BV158"/>
       <c r="BW158"/>
       <c r="BX158"/>
       <c r="BY158"/>
       <c r="BZ158"/>
       <c r="CA158"/>
       <c r="CB158"/>
       <c r="CC158"/>
       <c r="CD158"/>
+      <c r="CE158"/>
+      <c r="CF158"/>
     </row>
-    <row r="159" spans="1:82">
+    <row r="159" spans="1:84">
       <c r="A159" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B159" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C159" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D159">
         <v>4</v>
       </c>
       <c r="E159">
         <v>3</v>
       </c>
       <c r="F159">
         <v>10</v>
       </c>
       <c r="G159" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="H159" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I159">
+        <v>178</v>
+      </c>
+      <c r="I159"/>
+      <c r="J159"/>
+      <c r="K159">
         <v>-1</v>
       </c>
-      <c r="J159">
+      <c r="L159">
         <v>20</v>
       </c>
-      <c r="K159">
+      <c r="M159">
         <v>13</v>
       </c>
-      <c r="L159" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N159" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P159"/>
+        <v>586</v>
+      </c>
+      <c r="O159" t="s">
+        <v>160</v>
+      </c>
+      <c r="P159" t="s">
+        <v>161</v>
+      </c>
       <c r="Q159"/>
-      <c r="R159" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R159"/>
       <c r="S159"/>
       <c r="T159" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U159"/>
       <c r="V159" t="s">
         <v>180</v>
       </c>
-      <c r="W159"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W159" t="s">
+        <v>181</v>
+      </c>
+      <c r="X159" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y159"/>
+      <c r="Z159"/>
       <c r="AA159" t="s">
         <v>165</v>
       </c>
       <c r="AB159" t="s">
         <v>166</v>
       </c>
       <c r="AC159" t="s">
         <v>167</v>
       </c>
-      <c r="AD159"/>
+      <c r="AD159" t="s">
+        <v>168</v>
+      </c>
       <c r="AE159" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF159"/>
       <c r="AG159" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH159"/>
       <c r="AI159" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="AJ159"/>
       <c r="AK159" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="AL159"/>
+        <v>172</v>
+      </c>
+      <c r="AL159" t="s">
+        <v>101</v>
+      </c>
       <c r="AM159" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="AN159"/>
       <c r="AO159" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP159"/>
+        <v>173</v>
+      </c>
+      <c r="AP159" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ159" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR159"/>
       <c r="AS159" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV159"/>
+        <v>94</v>
+      </c>
+      <c r="AT159"/>
+      <c r="AU159" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV159" t="s">
+        <v>183</v>
+      </c>
       <c r="AW159"/>
       <c r="AX159"/>
       <c r="AY159"/>
       <c r="AZ159"/>
       <c r="BA159"/>
       <c r="BB159"/>
       <c r="BC159"/>
       <c r="BD159"/>
       <c r="BE159"/>
       <c r="BF159"/>
       <c r="BG159"/>
       <c r="BH159"/>
       <c r="BI159"/>
       <c r="BJ159"/>
       <c r="BK159"/>
       <c r="BL159"/>
       <c r="BM159"/>
       <c r="BN159"/>
       <c r="BO159"/>
       <c r="BP159"/>
       <c r="BQ159"/>
       <c r="BR159"/>
       <c r="BS159"/>
       <c r="BT159"/>
       <c r="BU159"/>
       <c r="BV159"/>
       <c r="BW159"/>
       <c r="BX159"/>
       <c r="BY159"/>
       <c r="BZ159"/>
       <c r="CA159"/>
       <c r="CB159"/>
       <c r="CC159"/>
       <c r="CD159"/>
+      <c r="CE159"/>
+      <c r="CF159"/>
     </row>
-    <row r="160" spans="1:82">
+    <row r="160" spans="1:84">
       <c r="A160" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B160" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C160" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D160">
         <v>4</v>
       </c>
       <c r="E160">
         <v>4</v>
       </c>
       <c r="F160">
         <v>11</v>
       </c>
       <c r="G160" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H160" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I160">
+        <v>147</v>
+      </c>
+      <c r="I160"/>
+      <c r="J160"/>
+      <c r="K160">
         <v>45</v>
       </c>
-      <c r="J160">
+      <c r="L160">
         <v>20</v>
       </c>
-      <c r="K160">
+      <c r="M160">
         <v>13</v>
       </c>
-      <c r="L160" t="s">
-[...3 lines deleted...]
-      <c r="N160"/>
+      <c r="N160" t="s">
+        <v>588</v>
+      </c>
       <c r="O160"/>
       <c r="P160"/>
       <c r="Q160"/>
       <c r="R160"/>
       <c r="S160"/>
       <c r="T160"/>
       <c r="U160"/>
       <c r="V160"/>
       <c r="W160"/>
       <c r="X160"/>
       <c r="Y160"/>
       <c r="Z160"/>
       <c r="AA160"/>
       <c r="AB160"/>
       <c r="AC160"/>
-      <c r="AD160" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD160"/>
       <c r="AE160"/>
-      <c r="AF160"/>
+      <c r="AF160" t="s">
+        <v>214</v>
+      </c>
       <c r="AG160"/>
       <c r="AH160"/>
       <c r="AI160"/>
       <c r="AJ160"/>
       <c r="AK160"/>
       <c r="AL160"/>
       <c r="AM160"/>
       <c r="AN160"/>
       <c r="AO160"/>
       <c r="AP160"/>
       <c r="AQ160"/>
       <c r="AR160"/>
       <c r="AS160"/>
       <c r="AT160"/>
       <c r="AU160"/>
       <c r="AV160"/>
-      <c r="AW160" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW160"/>
       <c r="AX160"/>
       <c r="AY160" t="s">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="AZ160"/>
-      <c r="BA160"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BA160" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB160"/>
+      <c r="BC160"/>
       <c r="BD160" t="s">
         <v>94</v>
       </c>
-      <c r="BE160"/>
+      <c r="BE160" t="s">
+        <v>100</v>
+      </c>
       <c r="BF160" t="s">
+        <v>96</v>
+      </c>
+      <c r="BG160"/>
+      <c r="BH160" t="s">
+        <v>101</v>
+      </c>
+      <c r="BI160" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ160"/>
+      <c r="BK160" t="s">
+        <v>93</v>
+      </c>
+      <c r="BL160"/>
+      <c r="BM160"/>
+      <c r="BN160"/>
+      <c r="BO160" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP160" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ160" t="s">
+        <v>165</v>
+      </c>
+      <c r="BR160" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS160" t="s">
+        <v>169</v>
+      </c>
+      <c r="BT160" t="s">
+        <v>168</v>
+      </c>
+      <c r="BU160"/>
+      <c r="BV160" t="s">
+        <v>173</v>
+      </c>
+      <c r="BW160" t="s">
         <v>99</v>
       </c>
-      <c r="BG160" t="s">
-[...41 lines deleted...]
-      <c r="BY160"/>
+      <c r="BX160" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY160" t="s">
+        <v>117</v>
+      </c>
       <c r="BZ160"/>
       <c r="CA160"/>
       <c r="CB160"/>
       <c r="CC160"/>
       <c r="CD160"/>
+      <c r="CE160"/>
+      <c r="CF160"/>
     </row>
-    <row r="161" spans="1:82">
+    <row r="161" spans="1:84">
       <c r="A161" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B161" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C161" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="D161">
         <v>4</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
       <c r="F161">
         <v>10</v>
       </c>
       <c r="G161" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="H161" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="I161">
+        <v>308</v>
+      </c>
+      <c r="I161"/>
+      <c r="J161"/>
+      <c r="K161">
         <v>4</v>
       </c>
-      <c r="J161">
+      <c r="L161">
         <v>20</v>
       </c>
-      <c r="K161">
+      <c r="M161">
         <v>13</v>
       </c>
-      <c r="L161" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N161" t="s">
-        <v>254</v>
-[...9 lines deleted...]
-      <c r="S161"/>
+        <v>589</v>
+      </c>
+      <c r="O161" t="s">
+        <v>109</v>
+      </c>
+      <c r="P161" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q161"/>
+      <c r="R161"/>
+      <c r="S161" t="s">
+        <v>112</v>
+      </c>
       <c r="T161" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U161"/>
       <c r="V161" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W161"/>
-      <c r="X161"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X161" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y161"/>
+      <c r="Z161"/>
       <c r="AA161" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="AB161" t="s">
         <v>116</v>
       </c>
       <c r="AC161" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AD161"/>
+        <v>92</v>
+      </c>
+      <c r="AD161" t="s">
+        <v>118</v>
+      </c>
       <c r="AE161" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF161"/>
       <c r="AG161" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH161"/>
       <c r="AI161" t="s">
         <v>122</v>
       </c>
       <c r="AJ161" t="s">
         <v>123</v>
       </c>
       <c r="AK161" t="s">
         <v>124</v>
       </c>
-      <c r="AL161"/>
+      <c r="AL161" t="s">
+        <v>125</v>
+      </c>
       <c r="AM161" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN161" t="s">
         <v>126</v>
       </c>
+      <c r="AN161"/>
       <c r="AO161" t="s">
         <v>127</v>
       </c>
-      <c r="AP161"/>
-      <c r="AQ161"/>
+      <c r="AP161" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ161" t="s">
+        <v>129</v>
+      </c>
       <c r="AR161"/>
-      <c r="AS161" t="s">
-[...6 lines deleted...]
-      <c r="AV161"/>
+      <c r="AS161"/>
+      <c r="AT161"/>
+      <c r="AU161" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV161" t="s">
+        <v>143</v>
+      </c>
       <c r="AW161"/>
       <c r="AX161"/>
       <c r="AY161"/>
       <c r="AZ161"/>
       <c r="BA161"/>
       <c r="BB161"/>
       <c r="BC161"/>
       <c r="BD161"/>
       <c r="BE161"/>
       <c r="BF161"/>
       <c r="BG161"/>
       <c r="BH161"/>
       <c r="BI161"/>
       <c r="BJ161"/>
       <c r="BK161"/>
       <c r="BL161"/>
       <c r="BM161"/>
       <c r="BN161"/>
       <c r="BO161"/>
       <c r="BP161"/>
       <c r="BQ161"/>
       <c r="BR161"/>
       <c r="BS161"/>
       <c r="BT161"/>
       <c r="BU161"/>
       <c r="BV161"/>
       <c r="BW161"/>
       <c r="BX161"/>
       <c r="BY161"/>
       <c r="BZ161"/>
       <c r="CA161"/>
       <c r="CB161"/>
       <c r="CC161"/>
       <c r="CD161"/>
+      <c r="CE161"/>
+      <c r="CF161"/>
     </row>
-    <row r="162" spans="1:82">
+    <row r="162" spans="1:84">
       <c r="A162" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B162" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C162" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D162">
         <v>4</v>
       </c>
       <c r="E162">
         <v>2</v>
       </c>
       <c r="F162">
         <v>6</v>
       </c>
       <c r="G162" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="H162" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="I162">
+        <v>308</v>
+      </c>
+      <c r="I162"/>
+      <c r="J162"/>
+      <c r="K162">
         <v>4</v>
       </c>
-      <c r="J162">
+      <c r="L162">
         <v>20</v>
       </c>
-      <c r="K162">
+      <c r="M162">
         <v>13</v>
       </c>
-      <c r="L162" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N162" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      <c r="Q162" t="s">
+        <v>591</v>
+      </c>
+      <c r="O162" t="s">
         <v>109</v>
       </c>
-      <c r="R162" t="s">
+      <c r="P162" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q162"/>
+      <c r="R162"/>
+      <c r="S162" t="s">
         <v>111</v>
       </c>
-      <c r="S162"/>
       <c r="T162" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="U162"/>
       <c r="V162" t="s">
-        <v>255</v>
+        <v>142</v>
       </c>
       <c r="W162"/>
-      <c r="X162"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X162" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y162"/>
+      <c r="Z162"/>
       <c r="AA162" t="s">
         <v>115</v>
       </c>
       <c r="AB162" t="s">
         <v>116</v>
       </c>
       <c r="AC162" t="s">
         <v>117</v>
       </c>
-      <c r="AD162"/>
+      <c r="AD162" t="s">
+        <v>118</v>
+      </c>
       <c r="AE162" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF162"/>
       <c r="AG162" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH162"/>
       <c r="AI162" t="s">
         <v>122</v>
       </c>
       <c r="AJ162" t="s">
         <v>123</v>
       </c>
       <c r="AK162" t="s">
         <v>124</v>
       </c>
-      <c r="AL162"/>
+      <c r="AL162" t="s">
+        <v>125</v>
+      </c>
       <c r="AM162" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN162" t="s">
         <v>126</v>
       </c>
+      <c r="AN162"/>
       <c r="AO162" t="s">
         <v>127</v>
       </c>
-      <c r="AP162"/>
-      <c r="AQ162"/>
+      <c r="AP162" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ162" t="s">
+        <v>129</v>
+      </c>
       <c r="AR162"/>
-      <c r="AS162" t="s">
-[...6 lines deleted...]
-      <c r="AV162"/>
+      <c r="AS162"/>
+      <c r="AT162"/>
+      <c r="AU162" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV162" t="s">
+        <v>155</v>
+      </c>
       <c r="AW162"/>
       <c r="AX162"/>
       <c r="AY162"/>
       <c r="AZ162"/>
       <c r="BA162"/>
       <c r="BB162"/>
       <c r="BC162"/>
       <c r="BD162"/>
       <c r="BE162"/>
       <c r="BF162"/>
       <c r="BG162"/>
       <c r="BH162"/>
       <c r="BI162"/>
       <c r="BJ162"/>
       <c r="BK162"/>
       <c r="BL162"/>
       <c r="BM162"/>
       <c r="BN162"/>
       <c r="BO162"/>
       <c r="BP162"/>
       <c r="BQ162"/>
       <c r="BR162"/>
       <c r="BS162"/>
       <c r="BT162"/>
       <c r="BU162"/>
       <c r="BV162"/>
       <c r="BW162"/>
       <c r="BX162"/>
       <c r="BY162"/>
       <c r="BZ162"/>
       <c r="CA162"/>
       <c r="CB162"/>
       <c r="CC162"/>
       <c r="CD162"/>
+      <c r="CE162"/>
+      <c r="CF162"/>
     </row>
-    <row r="163" spans="1:82">
+    <row r="163" spans="1:84">
       <c r="A163" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B163" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C163" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D163">
         <v>4</v>
       </c>
       <c r="E163">
         <v>3</v>
       </c>
       <c r="F163">
         <v>2</v>
       </c>
       <c r="G163" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H163" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="I163">
+        <v>593</v>
+      </c>
+      <c r="I163"/>
+      <c r="J163"/>
+      <c r="K163">
         <v>0</v>
       </c>
-      <c r="J163">
+      <c r="L163">
         <v>20</v>
       </c>
-      <c r="K163">
+      <c r="M163">
         <v>13</v>
       </c>
-      <c r="L163" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N163" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      <c r="Q163" t="s">
+        <v>594</v>
+      </c>
+      <c r="O163" t="s">
         <v>109</v>
       </c>
-      <c r="R163" t="s">
+      <c r="P163" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q163"/>
+      <c r="R163"/>
+      <c r="S163" t="s">
         <v>111</v>
       </c>
-      <c r="S163"/>
       <c r="T163" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U163"/>
       <c r="V163" t="s">
-        <v>255</v>
+        <v>114</v>
       </c>
       <c r="W163"/>
-      <c r="X163"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X163" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y163"/>
+      <c r="Z163"/>
       <c r="AA163" t="s">
         <v>115</v>
       </c>
       <c r="AB163" t="s">
         <v>116</v>
       </c>
       <c r="AC163" t="s">
         <v>117</v>
       </c>
-      <c r="AD163"/>
+      <c r="AD163" t="s">
+        <v>118</v>
+      </c>
       <c r="AE163" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF163"/>
       <c r="AG163" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH163"/>
       <c r="AI163" t="s">
         <v>122</v>
       </c>
       <c r="AJ163" t="s">
         <v>123</v>
       </c>
       <c r="AK163" t="s">
         <v>124</v>
       </c>
-      <c r="AL163"/>
+      <c r="AL163" t="s">
+        <v>125</v>
+      </c>
       <c r="AM163" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN163" t="s">
         <v>126</v>
       </c>
+      <c r="AN163"/>
       <c r="AO163" t="s">
         <v>127</v>
       </c>
-      <c r="AP163"/>
-      <c r="AQ163"/>
+      <c r="AP163" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ163" t="s">
+        <v>129</v>
+      </c>
       <c r="AR163"/>
-      <c r="AS163" t="s">
-[...6 lines deleted...]
-      <c r="AV163"/>
+      <c r="AS163"/>
+      <c r="AT163"/>
+      <c r="AU163" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV163" t="s">
+        <v>143</v>
+      </c>
       <c r="AW163"/>
       <c r="AX163"/>
       <c r="AY163"/>
       <c r="AZ163"/>
       <c r="BA163"/>
       <c r="BB163"/>
       <c r="BC163"/>
       <c r="BD163"/>
       <c r="BE163"/>
       <c r="BF163"/>
       <c r="BG163"/>
       <c r="BH163"/>
       <c r="BI163"/>
       <c r="BJ163"/>
       <c r="BK163"/>
       <c r="BL163"/>
       <c r="BM163"/>
       <c r="BN163"/>
       <c r="BO163"/>
       <c r="BP163"/>
       <c r="BQ163"/>
       <c r="BR163"/>
       <c r="BS163"/>
       <c r="BT163"/>
       <c r="BU163"/>
       <c r="BV163"/>
       <c r="BW163"/>
       <c r="BX163"/>
       <c r="BY163"/>
       <c r="BZ163"/>
       <c r="CA163"/>
       <c r="CB163"/>
       <c r="CC163"/>
       <c r="CD163"/>
+      <c r="CE163"/>
+      <c r="CF163"/>
     </row>
-    <row r="164" spans="1:82">
+    <row r="164" spans="1:84">
       <c r="A164" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B164" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C164" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D164">
         <v>4</v>
       </c>
       <c r="E164">
         <v>4</v>
       </c>
       <c r="F164">
         <v>2</v>
       </c>
       <c r="G164" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="H164" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="I164">
+        <v>593</v>
+      </c>
+      <c r="I164"/>
+      <c r="J164"/>
+      <c r="K164">
         <v>0</v>
       </c>
-      <c r="J164">
+      <c r="L164">
         <v>20</v>
       </c>
-      <c r="K164">
+      <c r="M164">
         <v>13</v>
       </c>
-      <c r="L164" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N164" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      <c r="Q164" t="s">
+        <v>596</v>
+      </c>
+      <c r="O164" t="s">
         <v>109</v>
       </c>
-      <c r="R164" t="s">
+      <c r="P164" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q164"/>
+      <c r="R164"/>
+      <c r="S164" t="s">
         <v>111</v>
       </c>
-      <c r="S164"/>
       <c r="T164" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="U164"/>
       <c r="V164" t="s">
-        <v>254</v>
+        <v>142</v>
       </c>
       <c r="W164"/>
-      <c r="X164"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X164" t="s">
+        <v>256</v>
+      </c>
+      <c r="Y164"/>
+      <c r="Z164"/>
       <c r="AA164" t="s">
         <v>115</v>
       </c>
       <c r="AB164" t="s">
         <v>116</v>
       </c>
       <c r="AC164" t="s">
         <v>117</v>
       </c>
-      <c r="AD164"/>
+      <c r="AD164" t="s">
+        <v>118</v>
+      </c>
       <c r="AE164" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF164"/>
       <c r="AG164" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH164"/>
       <c r="AI164" t="s">
         <v>122</v>
       </c>
       <c r="AJ164" t="s">
         <v>123</v>
       </c>
       <c r="AK164" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="AL164"/>
+        <v>124</v>
+      </c>
+      <c r="AL164" t="s">
+        <v>125</v>
+      </c>
       <c r="AM164" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="AN164"/>
       <c r="AO164" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="AQ164"/>
+        <v>227</v>
+      </c>
+      <c r="AP164" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ164" t="s">
+        <v>129</v>
+      </c>
       <c r="AR164"/>
-      <c r="AS164" t="s">
-[...6 lines deleted...]
-      <c r="AV164"/>
+      <c r="AS164"/>
+      <c r="AT164"/>
+      <c r="AU164" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV164" t="s">
+        <v>155</v>
+      </c>
       <c r="AW164"/>
       <c r="AX164"/>
       <c r="AY164"/>
       <c r="AZ164"/>
       <c r="BA164"/>
       <c r="BB164"/>
       <c r="BC164"/>
       <c r="BD164"/>
       <c r="BE164"/>
       <c r="BF164"/>
       <c r="BG164"/>
       <c r="BH164"/>
       <c r="BI164"/>
       <c r="BJ164"/>
       <c r="BK164"/>
       <c r="BL164"/>
       <c r="BM164"/>
       <c r="BN164"/>
       <c r="BO164"/>
       <c r="BP164"/>
       <c r="BQ164"/>
       <c r="BR164"/>
       <c r="BS164"/>
       <c r="BT164"/>
       <c r="BU164"/>
       <c r="BV164"/>
       <c r="BW164"/>
       <c r="BX164"/>
       <c r="BY164"/>
       <c r="BZ164"/>
       <c r="CA164"/>
       <c r="CB164"/>
       <c r="CC164"/>
       <c r="CD164"/>
+      <c r="CE164"/>
+      <c r="CF164"/>
     </row>
-    <row r="165" spans="1:82">
+    <row r="165" spans="1:84">
       <c r="A165" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B165" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C165" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D165">
         <v>4</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
       <c r="F165">
         <v>10</v>
       </c>
       <c r="G165" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H165" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I165">
+        <v>185</v>
+      </c>
+      <c r="I165"/>
+      <c r="J165"/>
+      <c r="K165">
         <v>1</v>
       </c>
-      <c r="J165">
+      <c r="L165">
         <v>20</v>
       </c>
-      <c r="K165">
+      <c r="M165">
         <v>13</v>
       </c>
-      <c r="L165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N165" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="O165"/>
+        <v>597</v>
+      </c>
+      <c r="O165" t="s">
+        <v>160</v>
+      </c>
       <c r="P165" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="Q165" t="s">
         <v>161</v>
       </c>
+      <c r="Q165"/>
       <c r="R165" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S165"/>
+        <v>150</v>
+      </c>
+      <c r="S165" t="s">
+        <v>163</v>
+      </c>
       <c r="T165" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="U165"/>
-      <c r="V165"/>
+      <c r="V165" t="s">
+        <v>180</v>
+      </c>
       <c r="W165"/>
       <c r="X165"/>
-      <c r="Y165" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y165"/>
+      <c r="Z165"/>
       <c r="AA165" t="s">
         <v>165</v>
       </c>
       <c r="AB165" t="s">
         <v>166</v>
       </c>
       <c r="AC165" t="s">
         <v>167</v>
       </c>
-      <c r="AD165"/>
+      <c r="AD165" t="s">
+        <v>168</v>
+      </c>
       <c r="AE165" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF165"/>
+      <c r="AG165" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH165" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI165" t="s">
         <v>93</v>
       </c>
-      <c r="AF165" t="s">
-[...2 lines deleted...]
-      <c r="AG165" t="s">
+      <c r="AJ165" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK165" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL165" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM165" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN165"/>
+      <c r="AO165" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP165" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ165" t="s">
         <v>91</v>
       </c>
-      <c r="AH165" t="s">
-[...22 lines deleted...]
-      <c r="AQ165"/>
       <c r="AR165"/>
-      <c r="AS165" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS165"/>
       <c r="AT165"/>
-      <c r="AU165"/>
+      <c r="AU165" t="s">
+        <v>174</v>
+      </c>
       <c r="AV165"/>
       <c r="AW165"/>
       <c r="AX165"/>
       <c r="AY165"/>
       <c r="AZ165"/>
       <c r="BA165"/>
       <c r="BB165"/>
       <c r="BC165"/>
       <c r="BD165"/>
       <c r="BE165"/>
       <c r="BF165"/>
       <c r="BG165"/>
       <c r="BH165"/>
       <c r="BI165"/>
       <c r="BJ165"/>
       <c r="BK165"/>
       <c r="BL165"/>
       <c r="BM165"/>
       <c r="BN165"/>
       <c r="BO165"/>
       <c r="BP165"/>
       <c r="BQ165"/>
       <c r="BR165"/>
       <c r="BS165"/>
       <c r="BT165"/>
       <c r="BU165"/>
       <c r="BV165"/>
       <c r="BW165"/>
       <c r="BX165"/>
       <c r="BY165"/>
       <c r="BZ165"/>
       <c r="CA165"/>
       <c r="CB165"/>
       <c r="CC165"/>
       <c r="CD165"/>
+      <c r="CE165"/>
+      <c r="CF165"/>
     </row>
-    <row r="166" spans="1:82">
+    <row r="166" spans="1:84">
       <c r="A166"/>
       <c r="B166" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C166"/>
       <c r="D166">
         <v>4</v>
       </c>
       <c r="E166">
         <v>2</v>
       </c>
       <c r="F166">
         <v>9</v>
       </c>
-      <c r="I166">
+      <c r="I166"/>
+      <c r="J166"/>
+      <c r="K166">
         <v>0</v>
       </c>
-      <c r="J166">
+      <c r="L166">
         <v>20</v>
       </c>
-      <c r="K166">
+      <c r="M166">
         <v>13</v>
       </c>
-      <c r="L166" t="s">
-[...3 lines deleted...]
-      <c r="N166"/>
+      <c r="N166" t="s">
+        <v>417</v>
+      </c>
       <c r="O166"/>
       <c r="P166"/>
       <c r="Q166"/>
       <c r="R166"/>
       <c r="S166"/>
       <c r="T166"/>
       <c r="U166"/>
       <c r="V166"/>
       <c r="W166"/>
       <c r="X166"/>
       <c r="Y166"/>
       <c r="Z166"/>
       <c r="AA166"/>
       <c r="AB166"/>
       <c r="AC166"/>
       <c r="AD166"/>
       <c r="AE166"/>
       <c r="AF166"/>
       <c r="AG166"/>
       <c r="AH166"/>
       <c r="AI166"/>
       <c r="AJ166"/>
       <c r="AK166"/>
       <c r="AL166"/>
       <c r="AM166"/>
@@ -27008,232 +27350,236 @@
       <c r="BF166"/>
       <c r="BG166"/>
       <c r="BH166"/>
       <c r="BI166"/>
       <c r="BJ166"/>
       <c r="BK166"/>
       <c r="BL166"/>
       <c r="BM166"/>
       <c r="BN166"/>
       <c r="BO166"/>
       <c r="BP166"/>
       <c r="BQ166"/>
       <c r="BR166"/>
       <c r="BS166"/>
       <c r="BT166"/>
       <c r="BU166"/>
       <c r="BV166"/>
       <c r="BW166"/>
       <c r="BX166"/>
       <c r="BY166"/>
       <c r="BZ166"/>
       <c r="CA166"/>
       <c r="CB166"/>
       <c r="CC166"/>
       <c r="CD166"/>
+      <c r="CE166"/>
+      <c r="CF166"/>
     </row>
-    <row r="167" spans="1:82">
+    <row r="167" spans="1:84">
       <c r="A167" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B167" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C167" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D167">
         <v>4</v>
       </c>
       <c r="E167">
         <v>2</v>
       </c>
       <c r="F167">
         <v>9</v>
       </c>
       <c r="G167" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H167" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="I167">
+        <v>427</v>
+      </c>
+      <c r="I167"/>
+      <c r="J167"/>
+      <c r="K167">
         <v>4</v>
       </c>
-      <c r="J167">
+      <c r="L167">
         <v>20</v>
       </c>
-      <c r="K167">
+      <c r="M167">
         <v>13</v>
       </c>
-      <c r="L167" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N167" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P167"/>
+        <v>598</v>
+      </c>
+      <c r="O167" t="s">
+        <v>160</v>
+      </c>
+      <c r="P167" t="s">
+        <v>161</v>
+      </c>
       <c r="Q167"/>
-      <c r="R167" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R167"/>
       <c r="S167"/>
       <c r="T167" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U167"/>
       <c r="V167" t="s">
         <v>180</v>
       </c>
-      <c r="W167"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W167" t="s">
+        <v>181</v>
+      </c>
+      <c r="X167" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y167"/>
+      <c r="Z167"/>
       <c r="AA167" t="s">
         <v>165</v>
       </c>
       <c r="AB167" t="s">
         <v>166</v>
       </c>
       <c r="AC167" t="s">
         <v>167</v>
       </c>
-      <c r="AD167"/>
+      <c r="AD167" t="s">
+        <v>168</v>
+      </c>
       <c r="AE167" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF167"/>
       <c r="AG167" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH167"/>
       <c r="AI167" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ167"/>
+        <v>93</v>
+      </c>
+      <c r="AJ167" t="s">
+        <v>171</v>
+      </c>
       <c r="AK167" t="s">
-        <v>98</v>
+        <v>172</v>
       </c>
       <c r="AL167"/>
       <c r="AM167" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="AN167"/>
       <c r="AO167" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP167"/>
+        <v>173</v>
+      </c>
+      <c r="AP167" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ167" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR167"/>
       <c r="AS167" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV167"/>
+        <v>94</v>
+      </c>
+      <c r="AT167"/>
+      <c r="AU167" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV167" t="s">
+        <v>183</v>
+      </c>
       <c r="AW167"/>
       <c r="AX167"/>
       <c r="AY167"/>
       <c r="AZ167"/>
       <c r="BA167"/>
       <c r="BB167"/>
       <c r="BC167"/>
       <c r="BD167"/>
       <c r="BE167"/>
       <c r="BF167"/>
       <c r="BG167"/>
       <c r="BH167"/>
       <c r="BI167"/>
       <c r="BJ167"/>
       <c r="BK167"/>
       <c r="BL167"/>
       <c r="BM167"/>
       <c r="BN167"/>
       <c r="BO167"/>
       <c r="BP167"/>
       <c r="BQ167"/>
       <c r="BR167"/>
       <c r="BS167"/>
       <c r="BT167"/>
       <c r="BU167"/>
       <c r="BV167"/>
       <c r="BW167"/>
       <c r="BX167"/>
       <c r="BY167"/>
       <c r="BZ167"/>
       <c r="CA167"/>
       <c r="CB167"/>
       <c r="CC167"/>
       <c r="CD167"/>
+      <c r="CE167"/>
+      <c r="CF167"/>
     </row>
-    <row r="168" spans="1:82">
+    <row r="168" spans="1:84">
       <c r="A168"/>
       <c r="B168" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C168"/>
       <c r="D168">
         <v>4</v>
       </c>
       <c r="E168">
         <v>3</v>
       </c>
       <c r="F168">
         <v>5</v>
       </c>
-      <c r="I168">
+      <c r="I168"/>
+      <c r="J168"/>
+      <c r="K168">
         <v>0</v>
       </c>
-      <c r="J168">
+      <c r="L168">
         <v>20</v>
       </c>
-      <c r="K168">
+      <c r="M168">
         <v>13</v>
       </c>
-      <c r="L168" t="s">
-[...3 lines deleted...]
-      <c r="N168"/>
+      <c r="N168" t="s">
+        <v>600</v>
+      </c>
       <c r="O168"/>
       <c r="P168"/>
       <c r="Q168"/>
       <c r="R168"/>
       <c r="S168"/>
       <c r="T168"/>
       <c r="U168"/>
       <c r="V168"/>
       <c r="W168"/>
       <c r="X168"/>
       <c r="Y168"/>
       <c r="Z168"/>
       <c r="AA168"/>
       <c r="AB168"/>
       <c r="AC168"/>
       <c r="AD168"/>
       <c r="AE168"/>
       <c r="AF168"/>
       <c r="AG168"/>
       <c r="AH168"/>
       <c r="AI168"/>
       <c r="AJ168"/>
       <c r="AK168"/>
       <c r="AL168"/>
       <c r="AM168"/>
@@ -27258,232 +27604,236 @@
       <c r="BF168"/>
       <c r="BG168"/>
       <c r="BH168"/>
       <c r="BI168"/>
       <c r="BJ168"/>
       <c r="BK168"/>
       <c r="BL168"/>
       <c r="BM168"/>
       <c r="BN168"/>
       <c r="BO168"/>
       <c r="BP168"/>
       <c r="BQ168"/>
       <c r="BR168"/>
       <c r="BS168"/>
       <c r="BT168"/>
       <c r="BU168"/>
       <c r="BV168"/>
       <c r="BW168"/>
       <c r="BX168"/>
       <c r="BY168"/>
       <c r="BZ168"/>
       <c r="CA168"/>
       <c r="CB168"/>
       <c r="CC168"/>
       <c r="CD168"/>
+      <c r="CE168"/>
+      <c r="CF168"/>
     </row>
-    <row r="169" spans="1:82">
+    <row r="169" spans="1:84">
       <c r="A169" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B169" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C169" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D169">
         <v>4</v>
       </c>
       <c r="E169">
         <v>3</v>
       </c>
       <c r="F169">
         <v>5</v>
       </c>
       <c r="G169" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H169" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="I169">
+        <v>427</v>
+      </c>
+      <c r="I169"/>
+      <c r="J169"/>
+      <c r="K169">
         <v>11</v>
       </c>
-      <c r="J169">
+      <c r="L169">
         <v>20</v>
       </c>
-      <c r="K169">
+      <c r="M169">
         <v>13</v>
       </c>
-      <c r="L169" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N169" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="P169"/>
+        <v>601</v>
+      </c>
+      <c r="O169" t="s">
+        <v>160</v>
+      </c>
+      <c r="P169" t="s">
+        <v>161</v>
+      </c>
       <c r="Q169"/>
-      <c r="R169" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R169"/>
       <c r="S169"/>
       <c r="T169" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="U169"/>
       <c r="V169" t="s">
         <v>180</v>
       </c>
-      <c r="W169"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W169" t="s">
+        <v>181</v>
+      </c>
+      <c r="X169" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y169"/>
+      <c r="Z169"/>
       <c r="AA169" t="s">
         <v>165</v>
       </c>
       <c r="AB169" t="s">
         <v>166</v>
       </c>
       <c r="AC169" t="s">
         <v>167</v>
       </c>
-      <c r="AD169"/>
+      <c r="AD169" t="s">
+        <v>168</v>
+      </c>
       <c r="AE169" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF169"/>
       <c r="AG169" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH169"/>
       <c r="AI169" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ169"/>
+        <v>93</v>
+      </c>
+      <c r="AJ169" t="s">
+        <v>171</v>
+      </c>
       <c r="AK169" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL169"/>
       <c r="AM169" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN169"/>
       <c r="AO169" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP169"/>
+        <v>173</v>
+      </c>
+      <c r="AP169" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ169" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR169"/>
       <c r="AS169" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV169"/>
+        <v>94</v>
+      </c>
+      <c r="AT169"/>
+      <c r="AU169" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV169" t="s">
+        <v>183</v>
+      </c>
       <c r="AW169"/>
       <c r="AX169"/>
       <c r="AY169"/>
       <c r="AZ169"/>
       <c r="BA169"/>
       <c r="BB169"/>
       <c r="BC169"/>
       <c r="BD169"/>
       <c r="BE169"/>
       <c r="BF169"/>
       <c r="BG169"/>
       <c r="BH169"/>
       <c r="BI169"/>
       <c r="BJ169"/>
       <c r="BK169"/>
       <c r="BL169"/>
       <c r="BM169"/>
       <c r="BN169"/>
       <c r="BO169"/>
       <c r="BP169"/>
       <c r="BQ169"/>
       <c r="BR169"/>
       <c r="BS169"/>
       <c r="BT169"/>
       <c r="BU169"/>
       <c r="BV169"/>
       <c r="BW169"/>
       <c r="BX169"/>
       <c r="BY169"/>
       <c r="BZ169"/>
       <c r="CA169"/>
       <c r="CB169"/>
       <c r="CC169"/>
       <c r="CD169"/>
+      <c r="CE169"/>
+      <c r="CF169"/>
     </row>
-    <row r="170" spans="1:82">
+    <row r="170" spans="1:84">
       <c r="A170"/>
       <c r="B170" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C170"/>
       <c r="D170">
         <v>4</v>
       </c>
       <c r="E170">
         <v>1</v>
       </c>
       <c r="F170">
         <v>7</v>
       </c>
-      <c r="I170">
+      <c r="I170"/>
+      <c r="J170"/>
+      <c r="K170">
         <v>0</v>
       </c>
-      <c r="J170">
+      <c r="L170">
         <v>20</v>
       </c>
-      <c r="K170">
+      <c r="M170">
         <v>13</v>
       </c>
-      <c r="L170" t="s">
-[...3 lines deleted...]
-      <c r="N170"/>
+      <c r="N170" t="s">
+        <v>600</v>
+      </c>
       <c r="O170"/>
       <c r="P170"/>
       <c r="Q170"/>
       <c r="R170"/>
       <c r="S170"/>
       <c r="T170"/>
       <c r="U170"/>
       <c r="V170"/>
       <c r="W170"/>
       <c r="X170"/>
       <c r="Y170"/>
       <c r="Z170"/>
       <c r="AA170"/>
       <c r="AB170"/>
       <c r="AC170"/>
       <c r="AD170"/>
       <c r="AE170"/>
       <c r="AF170"/>
       <c r="AG170"/>
       <c r="AH170"/>
       <c r="AI170"/>
       <c r="AJ170"/>
       <c r="AK170"/>
       <c r="AL170"/>
       <c r="AM170"/>
@@ -27508,232 +27858,236 @@
       <c r="BF170"/>
       <c r="BG170"/>
       <c r="BH170"/>
       <c r="BI170"/>
       <c r="BJ170"/>
       <c r="BK170"/>
       <c r="BL170"/>
       <c r="BM170"/>
       <c r="BN170"/>
       <c r="BO170"/>
       <c r="BP170"/>
       <c r="BQ170"/>
       <c r="BR170"/>
       <c r="BS170"/>
       <c r="BT170"/>
       <c r="BU170"/>
       <c r="BV170"/>
       <c r="BW170"/>
       <c r="BX170"/>
       <c r="BY170"/>
       <c r="BZ170"/>
       <c r="CA170"/>
       <c r="CB170"/>
       <c r="CC170"/>
       <c r="CD170"/>
+      <c r="CE170"/>
+      <c r="CF170"/>
     </row>
-    <row r="171" spans="1:82">
+    <row r="171" spans="1:84">
       <c r="A171" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B171" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C171" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D171">
         <v>4</v>
       </c>
       <c r="E171">
         <v>1</v>
       </c>
       <c r="F171">
         <v>7</v>
       </c>
       <c r="G171" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H171" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I171">
+        <v>203</v>
+      </c>
+      <c r="I171"/>
+      <c r="J171"/>
+      <c r="K171">
         <v>1</v>
       </c>
-      <c r="J171">
+      <c r="L171">
         <v>20</v>
       </c>
-      <c r="K171">
+      <c r="M171">
         <v>13</v>
       </c>
-      <c r="L171" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N171" t="s">
-        <v>179</v>
+        <v>605</v>
       </c>
       <c r="O171" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="Q171"/>
+        <v>160</v>
+      </c>
+      <c r="P171" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>163</v>
+      </c>
       <c r="R171"/>
       <c r="S171"/>
-      <c r="T171" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T171"/>
+      <c r="U171"/>
       <c r="V171" t="s">
         <v>180</v>
       </c>
-      <c r="W171"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W171" t="s">
+        <v>150</v>
+      </c>
+      <c r="X171" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y171"/>
+      <c r="Z171"/>
       <c r="AA171" t="s">
         <v>165</v>
       </c>
       <c r="AB171" t="s">
         <v>166</v>
       </c>
       <c r="AC171" t="s">
         <v>167</v>
       </c>
-      <c r="AD171"/>
+      <c r="AD171" t="s">
+        <v>168</v>
+      </c>
       <c r="AE171" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF171"/>
       <c r="AG171" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="AH171"/>
       <c r="AI171" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="AJ171"/>
+        <v>93</v>
+      </c>
+      <c r="AJ171" t="s">
+        <v>171</v>
+      </c>
       <c r="AK171" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL171"/>
       <c r="AM171" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="AN171"/>
       <c r="AO171" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="AP171"/>
+        <v>173</v>
+      </c>
+      <c r="AP171" t="s">
+        <v>96</v>
+      </c>
       <c r="AQ171" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AR171"/>
       <c r="AS171" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="AV171"/>
+        <v>94</v>
+      </c>
+      <c r="AT171"/>
+      <c r="AU171" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV171" t="s">
+        <v>183</v>
+      </c>
       <c r="AW171"/>
       <c r="AX171"/>
       <c r="AY171"/>
       <c r="AZ171"/>
       <c r="BA171"/>
       <c r="BB171"/>
       <c r="BC171"/>
       <c r="BD171"/>
       <c r="BE171"/>
       <c r="BF171"/>
       <c r="BG171"/>
       <c r="BH171"/>
       <c r="BI171"/>
       <c r="BJ171"/>
       <c r="BK171"/>
       <c r="BL171"/>
       <c r="BM171"/>
       <c r="BN171"/>
       <c r="BO171"/>
       <c r="BP171"/>
       <c r="BQ171"/>
       <c r="BR171"/>
       <c r="BS171"/>
       <c r="BT171"/>
       <c r="BU171"/>
       <c r="BV171"/>
       <c r="BW171"/>
       <c r="BX171"/>
       <c r="BY171"/>
       <c r="BZ171"/>
       <c r="CA171"/>
       <c r="CB171"/>
       <c r="CC171"/>
       <c r="CD171"/>
+      <c r="CE171"/>
+      <c r="CF171"/>
     </row>
-    <row r="172" spans="1:82">
+    <row r="172" spans="1:84">
       <c r="A172"/>
       <c r="B172" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C172"/>
       <c r="D172">
         <v>4</v>
       </c>
       <c r="E172">
         <v>2</v>
       </c>
       <c r="F172">
         <v>7</v>
       </c>
-      <c r="I172">
+      <c r="I172"/>
+      <c r="J172"/>
+      <c r="K172">
         <v>0</v>
       </c>
-      <c r="J172">
+      <c r="L172">
         <v>20</v>
       </c>
-      <c r="K172">
+      <c r="M172">
         <v>13</v>
       </c>
-      <c r="L172" t="s">
-[...3 lines deleted...]
-      <c r="N172"/>
+      <c r="N172" t="s">
+        <v>600</v>
+      </c>
       <c r="O172"/>
       <c r="P172"/>
       <c r="Q172"/>
       <c r="R172"/>
       <c r="S172"/>
       <c r="T172"/>
       <c r="U172"/>
       <c r="V172"/>
       <c r="W172"/>
       <c r="X172"/>
       <c r="Y172"/>
       <c r="Z172"/>
       <c r="AA172"/>
       <c r="AB172"/>
       <c r="AC172"/>
       <c r="AD172"/>
       <c r="AE172"/>
       <c r="AF172"/>
       <c r="AG172"/>
       <c r="AH172"/>
       <c r="AI172"/>
       <c r="AJ172"/>
       <c r="AK172"/>
       <c r="AL172"/>
       <c r="AM172"/>
@@ -27758,1412 +28112,1432 @@
       <c r="BF172"/>
       <c r="BG172"/>
       <c r="BH172"/>
       <c r="BI172"/>
       <c r="BJ172"/>
       <c r="BK172"/>
       <c r="BL172"/>
       <c r="BM172"/>
       <c r="BN172"/>
       <c r="BO172"/>
       <c r="BP172"/>
       <c r="BQ172"/>
       <c r="BR172"/>
       <c r="BS172"/>
       <c r="BT172"/>
       <c r="BU172"/>
       <c r="BV172"/>
       <c r="BW172"/>
       <c r="BX172"/>
       <c r="BY172"/>
       <c r="BZ172"/>
       <c r="CA172"/>
       <c r="CB172"/>
       <c r="CC172"/>
       <c r="CD172"/>
+      <c r="CE172"/>
+      <c r="CF172"/>
     </row>
-    <row r="173" spans="1:82">
+    <row r="173" spans="1:84">
       <c r="A173" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B173" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C173" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D173">
         <v>4</v>
       </c>
       <c r="E173">
         <v>2</v>
       </c>
       <c r="F173">
         <v>7</v>
       </c>
       <c r="G173" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="H173" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I173">
+        <v>185</v>
+      </c>
+      <c r="I173"/>
+      <c r="J173"/>
+      <c r="K173">
         <v>7</v>
       </c>
-      <c r="J173">
+      <c r="L173">
         <v>26</v>
       </c>
-      <c r="K173">
+      <c r="M173">
         <v>13</v>
       </c>
-      <c r="L173" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N173" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="Q173" t="s">
+        <v>607</v>
+      </c>
+      <c r="O173" t="s">
+        <v>160</v>
+      </c>
+      <c r="P173" t="s">
         <v>161</v>
       </c>
-      <c r="R173" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q173"/>
+      <c r="R173"/>
       <c r="S173" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="T173" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="V173"/>
+        <v>164</v>
+      </c>
+      <c r="U173" t="s">
+        <v>150</v>
+      </c>
+      <c r="V173" t="s">
+        <v>181</v>
+      </c>
       <c r="W173"/>
       <c r="X173"/>
-      <c r="Y173" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y173"/>
+      <c r="Z173"/>
       <c r="AA173" t="s">
         <v>165</v>
       </c>
       <c r="AB173" t="s">
         <v>166</v>
       </c>
       <c r="AC173" t="s">
         <v>167</v>
       </c>
-      <c r="AD173"/>
+      <c r="AD173" t="s">
+        <v>168</v>
+      </c>
       <c r="AE173" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF173"/>
+      <c r="AG173" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH173" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI173" t="s">
         <v>93</v>
       </c>
-      <c r="AF173" t="s">
-[...2 lines deleted...]
-      <c r="AG173" t="s">
+      <c r="AJ173" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK173" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL173" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM173" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN173"/>
+      <c r="AO173" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP173" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ173" t="s">
         <v>91</v>
       </c>
-      <c r="AH173" t="s">
-[...22 lines deleted...]
-      <c r="AQ173"/>
       <c r="AR173"/>
-      <c r="AS173" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS173"/>
       <c r="AT173"/>
-      <c r="AU173"/>
+      <c r="AU173" t="s">
+        <v>174</v>
+      </c>
       <c r="AV173"/>
       <c r="AW173"/>
       <c r="AX173"/>
       <c r="AY173"/>
       <c r="AZ173"/>
       <c r="BA173"/>
       <c r="BB173"/>
       <c r="BC173"/>
       <c r="BD173"/>
       <c r="BE173"/>
       <c r="BF173"/>
       <c r="BG173"/>
       <c r="BH173"/>
       <c r="BI173"/>
       <c r="BJ173"/>
       <c r="BK173"/>
       <c r="BL173"/>
       <c r="BM173"/>
       <c r="BN173"/>
       <c r="BO173"/>
       <c r="BP173"/>
       <c r="BQ173"/>
       <c r="BR173"/>
       <c r="BS173"/>
       <c r="BT173"/>
       <c r="BU173"/>
       <c r="BV173"/>
       <c r="BW173"/>
       <c r="BX173"/>
       <c r="BY173"/>
       <c r="BZ173"/>
       <c r="CA173"/>
       <c r="CB173"/>
       <c r="CC173"/>
       <c r="CD173"/>
+      <c r="CE173"/>
+      <c r="CF173"/>
     </row>
-    <row r="174" spans="1:82">
+    <row r="174" spans="1:84">
       <c r="A174" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B174" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C174" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="D174">
         <v>4</v>
       </c>
       <c r="E174">
         <v>7</v>
       </c>
       <c r="F174">
         <v>15</v>
       </c>
       <c r="G174" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H174" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I174">
+        <v>283</v>
+      </c>
+      <c r="I174"/>
+      <c r="J174"/>
+      <c r="K174">
         <v>25</v>
       </c>
-      <c r="J174">
+      <c r="L174">
         <v>27</v>
       </c>
-      <c r="K174">
+      <c r="M174">
         <v>13</v>
       </c>
-      <c r="L174" t="s">
-[...3 lines deleted...]
-      <c r="N174"/>
+      <c r="N174" t="s">
+        <v>609</v>
+      </c>
       <c r="O174"/>
       <c r="P174"/>
       <c r="Q174"/>
       <c r="R174"/>
       <c r="S174"/>
       <c r="T174"/>
       <c r="U174"/>
       <c r="V174"/>
       <c r="W174"/>
       <c r="X174"/>
       <c r="Y174"/>
       <c r="Z174"/>
       <c r="AA174"/>
       <c r="AB174"/>
       <c r="AC174"/>
       <c r="AD174"/>
       <c r="AE174"/>
       <c r="AF174"/>
       <c r="AG174"/>
       <c r="AH174"/>
       <c r="AI174"/>
       <c r="AJ174"/>
       <c r="AK174"/>
       <c r="AL174"/>
       <c r="AM174"/>
       <c r="AN174"/>
       <c r="AO174"/>
       <c r="AP174"/>
       <c r="AQ174"/>
       <c r="AR174"/>
       <c r="AS174"/>
       <c r="AT174"/>
       <c r="AU174"/>
-      <c r="AV174" t="s">
-[...6 lines deleted...]
-      <c r="AY174"/>
+      <c r="AV174"/>
+      <c r="AW174"/>
+      <c r="AX174" t="s">
+        <v>378</v>
+      </c>
+      <c r="AY174" t="s">
+        <v>167</v>
+      </c>
       <c r="AZ174"/>
       <c r="BA174"/>
       <c r="BB174"/>
       <c r="BC174"/>
       <c r="BD174"/>
       <c r="BE174"/>
       <c r="BF174"/>
       <c r="BG174"/>
       <c r="BH174"/>
       <c r="BI174"/>
       <c r="BJ174"/>
-      <c r="BK174" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK174"/>
+      <c r="BL174"/>
       <c r="BM174" t="s">
-        <v>179</v>
+        <v>102</v>
       </c>
       <c r="BN174" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="BO174" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP174" t="s">
         <v>163</v>
       </c>
-      <c r="BP174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ174" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="BR174" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="BS174" t="s">
-        <v>364</v>
+        <v>169</v>
       </c>
       <c r="BT174" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="BU174" t="s">
-        <v>97</v>
+        <v>366</v>
       </c>
       <c r="BV174" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW174" t="s">
+        <v>99</v>
+      </c>
+      <c r="BX174" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY174" t="s">
+        <v>94</v>
+      </c>
+      <c r="BZ174" t="s">
+        <v>101</v>
+      </c>
+      <c r="CA174" t="s">
+        <v>379</v>
+      </c>
+      <c r="CB174" t="s">
+        <v>172</v>
+      </c>
+      <c r="CC174" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD174" t="s">
         <v>96</v>
       </c>
-      <c r="BW174" t="s">
-[...8 lines deleted...]
-      <c r="BZ174" t="s">
+      <c r="CE174" t="s">
+        <v>380</v>
+      </c>
+      <c r="CF174" t="s">
         <v>170</v>
       </c>
-      <c r="CA174" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="175" spans="1:82">
+    <row r="175" spans="1:84">
       <c r="A175" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B175" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C175" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D175">
         <v>4</v>
       </c>
       <c r="E175">
         <v>6</v>
       </c>
       <c r="F175">
         <v>10</v>
       </c>
       <c r="G175" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H175" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I175">
+        <v>89</v>
+      </c>
+      <c r="I175"/>
+      <c r="J175"/>
+      <c r="K175">
         <v>75</v>
       </c>
-      <c r="J175">
+      <c r="L175">
         <v>27</v>
       </c>
-      <c r="K175">
+      <c r="M175">
         <v>13</v>
       </c>
-      <c r="L175" t="s">
-[...3 lines deleted...]
-      <c r="N175"/>
+      <c r="N175" t="s">
+        <v>610</v>
+      </c>
       <c r="O175"/>
       <c r="P175"/>
       <c r="Q175"/>
       <c r="R175"/>
       <c r="S175"/>
       <c r="T175"/>
       <c r="U175"/>
       <c r="V175"/>
       <c r="W175"/>
       <c r="X175"/>
       <c r="Y175"/>
       <c r="Z175"/>
       <c r="AA175"/>
       <c r="AB175"/>
       <c r="AC175"/>
       <c r="AD175"/>
       <c r="AE175"/>
       <c r="AF175"/>
       <c r="AG175"/>
       <c r="AH175"/>
       <c r="AI175"/>
       <c r="AJ175"/>
       <c r="AK175"/>
       <c r="AL175"/>
       <c r="AM175"/>
       <c r="AN175"/>
       <c r="AO175"/>
       <c r="AP175"/>
       <c r="AQ175"/>
       <c r="AR175"/>
       <c r="AS175"/>
       <c r="AT175"/>
       <c r="AU175"/>
       <c r="AV175"/>
       <c r="AW175"/>
-      <c r="AX175" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX175"/>
       <c r="AY175"/>
       <c r="AZ175" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="BA175" t="s">
         <v>91</v>
       </c>
+      <c r="BA175"/>
       <c r="BB175" t="s">
         <v>92</v>
       </c>
       <c r="BC175" t="s">
         <v>93</v>
       </c>
       <c r="BD175" t="s">
         <v>94</v>
       </c>
       <c r="BE175" t="s">
         <v>95</v>
       </c>
       <c r="BF175" t="s">
         <v>96</v>
       </c>
       <c r="BG175" t="s">
         <v>97</v>
       </c>
       <c r="BH175" t="s">
         <v>98</v>
       </c>
       <c r="BI175" t="s">
         <v>99</v>
       </c>
       <c r="BJ175" t="s">
         <v>100</v>
       </c>
-      <c r="BK175"/>
-      <c r="BL175"/>
+      <c r="BK175" t="s">
+        <v>101</v>
+      </c>
+      <c r="BL175" t="s">
+        <v>102</v>
+      </c>
       <c r="BM175"/>
       <c r="BN175"/>
       <c r="BO175"/>
       <c r="BP175"/>
       <c r="BQ175"/>
       <c r="BR175"/>
       <c r="BS175"/>
       <c r="BT175"/>
       <c r="BU175"/>
       <c r="BV175"/>
       <c r="BW175"/>
       <c r="BX175"/>
       <c r="BY175"/>
       <c r="BZ175"/>
       <c r="CA175"/>
       <c r="CB175"/>
       <c r="CC175"/>
       <c r="CD175"/>
+      <c r="CE175"/>
+      <c r="CF175"/>
     </row>
-    <row r="176" spans="1:82">
+    <row r="176" spans="1:84">
       <c r="A176" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B176" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C176" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D176">
         <v>4</v>
       </c>
       <c r="E176">
         <v>1</v>
       </c>
       <c r="F176">
         <v>10</v>
       </c>
       <c r="G176" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H176" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="I176">
+        <v>324</v>
+      </c>
+      <c r="I176"/>
+      <c r="J176"/>
+      <c r="K176">
         <v>75</v>
       </c>
-      <c r="J176">
+      <c r="L176">
         <v>27</v>
       </c>
-      <c r="K176">
+      <c r="M176">
         <v>19</v>
       </c>
-      <c r="L176" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N176" t="s">
-        <v>254</v>
-[...9 lines deleted...]
-      <c r="S176"/>
+        <v>611</v>
+      </c>
+      <c r="O176" t="s">
+        <v>109</v>
+      </c>
+      <c r="P176" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q176"/>
+      <c r="R176"/>
+      <c r="S176" t="s">
+        <v>112</v>
+      </c>
       <c r="T176" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="U176"/>
       <c r="V176" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="W176"/>
-      <c r="X176"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X176" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y176"/>
+      <c r="Z176"/>
       <c r="AA176" t="s">
         <v>115</v>
       </c>
       <c r="AB176" t="s">
         <v>116</v>
       </c>
       <c r="AC176" t="s">
         <v>117</v>
       </c>
-      <c r="AD176"/>
+      <c r="AD176" t="s">
+        <v>118</v>
+      </c>
       <c r="AE176" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="AF176"/>
       <c r="AG176" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="AH176"/>
       <c r="AI176" t="s">
         <v>122</v>
       </c>
       <c r="AJ176" t="s">
         <v>123</v>
       </c>
       <c r="AK176" t="s">
         <v>124</v>
       </c>
-      <c r="AL176"/>
+      <c r="AL176" t="s">
+        <v>125</v>
+      </c>
       <c r="AM176" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AN176" t="s">
         <v>126</v>
       </c>
+      <c r="AN176"/>
       <c r="AO176" t="s">
         <v>127</v>
       </c>
-      <c r="AP176"/>
-      <c r="AQ176"/>
+      <c r="AP176" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ176" t="s">
+        <v>129</v>
+      </c>
       <c r="AR176"/>
-      <c r="AS176" t="s">
-[...6 lines deleted...]
-      <c r="AV176"/>
+      <c r="AS176"/>
+      <c r="AT176"/>
+      <c r="AU176" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV176" t="s">
+        <v>143</v>
+      </c>
       <c r="AW176"/>
       <c r="AX176"/>
       <c r="AY176"/>
       <c r="AZ176"/>
       <c r="BA176"/>
       <c r="BB176"/>
       <c r="BC176"/>
       <c r="BD176"/>
       <c r="BE176"/>
       <c r="BF176"/>
       <c r="BG176"/>
       <c r="BH176"/>
       <c r="BI176"/>
       <c r="BJ176"/>
       <c r="BK176"/>
       <c r="BL176"/>
       <c r="BM176"/>
       <c r="BN176"/>
       <c r="BO176"/>
       <c r="BP176"/>
       <c r="BQ176"/>
       <c r="BR176"/>
       <c r="BS176"/>
       <c r="BT176"/>
       <c r="BU176"/>
       <c r="BV176"/>
       <c r="BW176"/>
       <c r="BX176"/>
       <c r="BY176"/>
       <c r="BZ176"/>
       <c r="CA176"/>
       <c r="CB176"/>
       <c r="CC176"/>
       <c r="CD176"/>
+      <c r="CE176"/>
+      <c r="CF176"/>
     </row>
-    <row r="177" spans="1:82">
+    <row r="177" spans="1:84">
       <c r="A177" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B177" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C177" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D177">
         <v>4</v>
       </c>
       <c r="E177">
         <v>7</v>
       </c>
       <c r="F177">
         <v>15</v>
       </c>
       <c r="G177" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H177" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I177">
+        <v>283</v>
+      </c>
+      <c r="I177"/>
+      <c r="J177"/>
+      <c r="K177">
         <v>25</v>
       </c>
-      <c r="J177">
+      <c r="L177">
         <v>27</v>
       </c>
-      <c r="K177">
+      <c r="M177">
         <v>20</v>
       </c>
-      <c r="L177" t="s">
-[...3 lines deleted...]
-      <c r="N177"/>
+      <c r="N177" t="s">
+        <v>613</v>
+      </c>
       <c r="O177"/>
       <c r="P177"/>
       <c r="Q177"/>
       <c r="R177"/>
       <c r="S177"/>
       <c r="T177"/>
       <c r="U177"/>
       <c r="V177"/>
       <c r="W177"/>
       <c r="X177"/>
       <c r="Y177"/>
       <c r="Z177"/>
       <c r="AA177"/>
       <c r="AB177"/>
       <c r="AC177"/>
       <c r="AD177"/>
       <c r="AE177"/>
       <c r="AF177"/>
       <c r="AG177"/>
       <c r="AH177"/>
       <c r="AI177"/>
       <c r="AJ177"/>
       <c r="AK177"/>
       <c r="AL177"/>
       <c r="AM177"/>
       <c r="AN177"/>
       <c r="AO177"/>
       <c r="AP177"/>
       <c r="AQ177"/>
       <c r="AR177"/>
       <c r="AS177"/>
       <c r="AT177"/>
       <c r="AU177"/>
-      <c r="AV177" t="s">
-[...6 lines deleted...]
-      <c r="AY177"/>
+      <c r="AV177"/>
+      <c r="AW177"/>
+      <c r="AX177" t="s">
+        <v>285</v>
+      </c>
+      <c r="AY177" t="s">
+        <v>92</v>
+      </c>
       <c r="AZ177"/>
       <c r="BA177"/>
       <c r="BB177"/>
       <c r="BC177"/>
       <c r="BD177"/>
       <c r="BE177"/>
       <c r="BF177"/>
       <c r="BG177"/>
       <c r="BH177"/>
       <c r="BI177"/>
       <c r="BJ177"/>
-      <c r="BK177" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BK177"/>
+      <c r="BL177"/>
       <c r="BM177" t="s">
-        <v>193</v>
+        <v>286</v>
       </c>
       <c r="BN177" t="s">
-        <v>285</v>
+        <v>116</v>
       </c>
       <c r="BO177" t="s">
-        <v>113</v>
+        <v>195</v>
       </c>
       <c r="BP177" t="s">
-        <v>151</v>
+        <v>287</v>
       </c>
       <c r="BQ177" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="BR177" t="s">
-        <v>115</v>
+        <v>153</v>
       </c>
       <c r="BS177" t="s">
+        <v>111</v>
+      </c>
+      <c r="BT177" t="s">
         <v>117</v>
       </c>
-      <c r="BT177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BU177" t="s">
-        <v>152</v>
+        <v>119</v>
       </c>
       <c r="BV177" t="s">
-        <v>153</v>
+        <v>289</v>
       </c>
       <c r="BW177" t="s">
-        <v>225</v>
+        <v>154</v>
       </c>
       <c r="BX177" t="s">
-        <v>564</v>
+        <v>155</v>
       </c>
       <c r="BY177" t="s">
-        <v>148</v>
+        <v>227</v>
       </c>
       <c r="BZ177" t="s">
-        <v>256</v>
+        <v>566</v>
       </c>
       <c r="CA177" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="CB177" t="s">
-        <v>141</v>
+        <v>258</v>
       </c>
       <c r="CC177" t="s">
-        <v>179</v>
+        <v>128</v>
       </c>
       <c r="CD177" t="s">
-        <v>286</v>
+        <v>143</v>
+      </c>
+      <c r="CE177" t="s">
+        <v>181</v>
+      </c>
+      <c r="CF177" t="s">
+        <v>288</v>
       </c>
     </row>
-    <row r="178" spans="1:82">
+    <row r="178" spans="1:84">
       <c r="A178" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B178" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C178" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D178">
         <v>4</v>
       </c>
       <c r="E178">
         <v>6</v>
       </c>
       <c r="F178">
         <v>10</v>
       </c>
       <c r="G178" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="H178" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="I178">
+        <v>615</v>
+      </c>
+      <c r="I178"/>
+      <c r="J178"/>
+      <c r="K178">
         <v>0</v>
       </c>
-      <c r="J178">
+      <c r="L178">
         <v>27</v>
       </c>
-      <c r="K178">
+      <c r="M178">
         <v>20</v>
       </c>
-      <c r="L178" t="s">
-[...2 lines deleted...]
-      <c r="M178"/>
       <c r="N178" t="s">
-        <v>161</v>
+        <v>616</v>
       </c>
       <c r="O178"/>
-      <c r="P178"/>
+      <c r="P178" t="s">
+        <v>163</v>
+      </c>
       <c r="Q178"/>
       <c r="R178"/>
       <c r="S178"/>
-      <c r="T178" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T178"/>
+      <c r="U178"/>
       <c r="V178" t="s">
         <v>180</v>
       </c>
       <c r="W178" t="s">
-        <v>148</v>
+        <v>181</v>
       </c>
       <c r="X178" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-      <c r="Z178"/>
+        <v>182</v>
+      </c>
+      <c r="Y178" t="s">
+        <v>150</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>617</v>
+      </c>
       <c r="AA178"/>
       <c r="AB178"/>
       <c r="AC178"/>
       <c r="AD178"/>
       <c r="AE178"/>
       <c r="AF178"/>
       <c r="AG178"/>
       <c r="AH178"/>
       <c r="AI178"/>
       <c r="AJ178"/>
       <c r="AK178"/>
       <c r="AL178"/>
       <c r="AM178"/>
-      <c r="AN178" t="s">
-[...5 lines deleted...]
-      <c r="AP178"/>
+      <c r="AN178"/>
+      <c r="AO178"/>
+      <c r="AP178" t="s">
+        <v>258</v>
+      </c>
       <c r="AQ178" t="s">
-        <v>92</v>
+        <v>566</v>
       </c>
       <c r="AR178"/>
       <c r="AS178" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="AT178"/>
       <c r="AU178" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-      </c>
+        <v>473</v>
+      </c>
+      <c r="AV178" t="s">
+        <v>183</v>
+      </c>
+      <c r="AW178" t="s">
+        <v>155</v>
+      </c>
+      <c r="AX178"/>
       <c r="AY178"/>
-      <c r="AZ178"/>
+      <c r="AZ178" t="s">
+        <v>162</v>
+      </c>
       <c r="BA178"/>
       <c r="BB178"/>
       <c r="BC178"/>
       <c r="BD178"/>
       <c r="BE178"/>
       <c r="BF178"/>
       <c r="BG178"/>
       <c r="BH178"/>
       <c r="BI178"/>
-      <c r="BJ178" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ178"/>
       <c r="BK178"/>
-      <c r="BL178"/>
+      <c r="BL178" t="s">
+        <v>286</v>
+      </c>
       <c r="BM178"/>
       <c r="BN178"/>
       <c r="BO178"/>
       <c r="BP178"/>
       <c r="BQ178"/>
       <c r="BR178"/>
       <c r="BS178"/>
       <c r="BT178"/>
       <c r="BU178"/>
       <c r="BV178"/>
       <c r="BW178"/>
       <c r="BX178"/>
       <c r="BY178"/>
       <c r="BZ178"/>
       <c r="CA178"/>
       <c r="CB178"/>
       <c r="CC178"/>
       <c r="CD178"/>
+      <c r="CE178"/>
+      <c r="CF178"/>
     </row>
-    <row r="179" spans="1:82">
+    <row r="179" spans="1:84">
       <c r="A179" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B179" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C179" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D179">
         <v>4</v>
       </c>
       <c r="E179">
         <v>1</v>
       </c>
       <c r="F179">
         <v>10</v>
       </c>
       <c r="G179" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="H179" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="I179">
+        <v>620</v>
+      </c>
+      <c r="I179"/>
+      <c r="J179"/>
+      <c r="K179">
         <v>0</v>
       </c>
-      <c r="J179">
+      <c r="L179">
         <v>27</v>
       </c>
-      <c r="K179">
+      <c r="M179">
         <v>20</v>
       </c>
-      <c r="L179" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N179" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="O179"/>
+        <v>621</v>
+      </c>
+      <c r="O179" t="s">
+        <v>378</v>
+      </c>
       <c r="P179" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="Q179"/>
       <c r="R179" t="s">
         <v>162</v>
       </c>
       <c r="S179" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U179"/>
+        <v>163</v>
+      </c>
+      <c r="T179" t="s">
+        <v>164</v>
+      </c>
+      <c r="U179" t="s">
+        <v>150</v>
+      </c>
       <c r="V179"/>
       <c r="W179"/>
       <c r="X179"/>
-      <c r="Y179" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y179"/>
+      <c r="Z179"/>
       <c r="AA179" t="s">
         <v>165</v>
       </c>
       <c r="AB179" t="s">
         <v>166</v>
       </c>
       <c r="AC179" t="s">
         <v>167</v>
       </c>
-      <c r="AD179"/>
+      <c r="AD179" t="s">
+        <v>168</v>
+      </c>
       <c r="AE179" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF179"/>
       <c r="AG179" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH179"/>
       <c r="AI179" t="s">
-        <v>170</v>
+        <v>93</v>
       </c>
       <c r="AJ179"/>
       <c r="AK179" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL179"/>
-      <c r="AM179"/>
-      <c r="AN179" t="s">
+      <c r="AM179" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN179"/>
+      <c r="AO179"/>
+      <c r="AP179" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ179" t="s">
+        <v>91</v>
+      </c>
+      <c r="AR179" t="s">
+        <v>401</v>
+      </c>
+      <c r="AS179" t="s">
         <v>94</v>
       </c>
-      <c r="AO179" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AT179" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-      <c r="AV179"/>
+        <v>380</v>
+      </c>
+      <c r="AU179" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV179" t="s">
+        <v>183</v>
+      </c>
       <c r="AW179"/>
       <c r="AX179"/>
       <c r="AY179"/>
       <c r="AZ179"/>
       <c r="BA179"/>
       <c r="BB179"/>
       <c r="BC179"/>
       <c r="BD179"/>
       <c r="BE179"/>
       <c r="BF179"/>
       <c r="BG179"/>
       <c r="BH179"/>
       <c r="BI179"/>
       <c r="BJ179"/>
       <c r="BK179"/>
       <c r="BL179"/>
       <c r="BM179"/>
       <c r="BN179"/>
       <c r="BO179"/>
       <c r="BP179"/>
       <c r="BQ179"/>
       <c r="BR179"/>
       <c r="BS179"/>
       <c r="BT179"/>
       <c r="BU179"/>
       <c r="BV179"/>
       <c r="BW179"/>
       <c r="BX179"/>
       <c r="BY179"/>
       <c r="BZ179"/>
       <c r="CA179"/>
       <c r="CB179"/>
       <c r="CC179"/>
       <c r="CD179"/>
+      <c r="CE179"/>
+      <c r="CF179"/>
     </row>
-    <row r="180" spans="1:82">
+    <row r="180" spans="1:84">
       <c r="A180" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B180" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C180" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D180">
         <v>4</v>
       </c>
       <c r="E180">
         <v>2</v>
       </c>
       <c r="F180">
         <v>10</v>
       </c>
       <c r="G180" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="H180" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="I180">
+        <v>623</v>
+      </c>
+      <c r="I180"/>
+      <c r="J180"/>
+      <c r="K180">
         <v>0</v>
       </c>
-      <c r="J180">
+      <c r="L180">
         <v>27</v>
       </c>
-      <c r="K180">
+      <c r="M180">
         <v>20</v>
       </c>
-      <c r="L180" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N180" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="O180"/>
+        <v>624</v>
+      </c>
+      <c r="O180" t="s">
+        <v>378</v>
+      </c>
       <c r="P180" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="Q180"/>
       <c r="R180" t="s">
         <v>162</v>
       </c>
       <c r="S180" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U180"/>
+        <v>163</v>
+      </c>
+      <c r="T180" t="s">
+        <v>164</v>
+      </c>
+      <c r="U180" t="s">
+        <v>150</v>
+      </c>
       <c r="V180"/>
       <c r="W180"/>
       <c r="X180"/>
-      <c r="Y180" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y180"/>
+      <c r="Z180"/>
       <c r="AA180" t="s">
         <v>165</v>
       </c>
       <c r="AB180" t="s">
         <v>166</v>
       </c>
       <c r="AC180" t="s">
         <v>167</v>
       </c>
-      <c r="AD180"/>
+      <c r="AD180" t="s">
+        <v>168</v>
+      </c>
       <c r="AE180" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF180"/>
       <c r="AG180" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH180"/>
       <c r="AI180" t="s">
-        <v>170</v>
+        <v>93</v>
       </c>
       <c r="AJ180"/>
       <c r="AK180" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL180"/>
-      <c r="AM180"/>
-      <c r="AN180" t="s">
+      <c r="AM180" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN180"/>
+      <c r="AO180"/>
+      <c r="AP180" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ180" t="s">
+        <v>91</v>
+      </c>
+      <c r="AR180" t="s">
+        <v>401</v>
+      </c>
+      <c r="AS180" t="s">
         <v>94</v>
       </c>
-      <c r="AO180" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AT180" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-      <c r="AV180"/>
+        <v>380</v>
+      </c>
+      <c r="AU180" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV180" t="s">
+        <v>183</v>
+      </c>
       <c r="AW180"/>
       <c r="AX180"/>
       <c r="AY180"/>
       <c r="AZ180"/>
       <c r="BA180"/>
       <c r="BB180"/>
       <c r="BC180"/>
       <c r="BD180"/>
       <c r="BE180"/>
       <c r="BF180"/>
       <c r="BG180"/>
       <c r="BH180"/>
       <c r="BI180"/>
       <c r="BJ180"/>
       <c r="BK180"/>
       <c r="BL180"/>
       <c r="BM180"/>
       <c r="BN180"/>
       <c r="BO180"/>
       <c r="BP180"/>
       <c r="BQ180"/>
       <c r="BR180"/>
       <c r="BS180"/>
       <c r="BT180"/>
       <c r="BU180"/>
       <c r="BV180"/>
       <c r="BW180"/>
       <c r="BX180"/>
       <c r="BY180"/>
       <c r="BZ180"/>
       <c r="CA180"/>
       <c r="CB180"/>
       <c r="CC180"/>
       <c r="CD180"/>
+      <c r="CE180"/>
+      <c r="CF180"/>
     </row>
-    <row r="181" spans="1:82">
+    <row r="181" spans="1:84">
       <c r="A181" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B181" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C181" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D181">
         <v>4</v>
       </c>
       <c r="E181">
         <v>3</v>
       </c>
       <c r="F181">
         <v>10</v>
       </c>
       <c r="G181" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="H181" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="I181">
+        <v>623</v>
+      </c>
+      <c r="I181"/>
+      <c r="J181"/>
+      <c r="K181">
         <v>0</v>
       </c>
-      <c r="J181">
+      <c r="L181">
         <v>27</v>
       </c>
-      <c r="K181">
+      <c r="M181">
         <v>20</v>
       </c>
-      <c r="L181" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N181" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="O181"/>
+        <v>626</v>
+      </c>
+      <c r="O181" t="s">
+        <v>378</v>
+      </c>
       <c r="P181" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="Q181"/>
       <c r="R181" t="s">
         <v>162</v>
       </c>
       <c r="S181" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="U181"/>
+        <v>163</v>
+      </c>
+      <c r="T181" t="s">
+        <v>164</v>
+      </c>
+      <c r="U181" t="s">
+        <v>150</v>
+      </c>
       <c r="V181"/>
       <c r="W181"/>
       <c r="X181"/>
-      <c r="Y181" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y181"/>
+      <c r="Z181"/>
       <c r="AA181" t="s">
         <v>165</v>
       </c>
       <c r="AB181" t="s">
         <v>166</v>
       </c>
       <c r="AC181" t="s">
         <v>167</v>
       </c>
-      <c r="AD181"/>
+      <c r="AD181" t="s">
+        <v>168</v>
+      </c>
       <c r="AE181" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AF181"/>
       <c r="AG181" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AH181"/>
       <c r="AI181" t="s">
-        <v>170</v>
+        <v>93</v>
       </c>
       <c r="AJ181"/>
       <c r="AK181" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="AL181"/>
-      <c r="AM181"/>
-      <c r="AN181" t="s">
+      <c r="AM181" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN181"/>
+      <c r="AO181"/>
+      <c r="AP181" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ181" t="s">
+        <v>91</v>
+      </c>
+      <c r="AR181" t="s">
+        <v>401</v>
+      </c>
+      <c r="AS181" t="s">
         <v>94</v>
       </c>
-      <c r="AO181" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AT181" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-      <c r="AV181"/>
+        <v>380</v>
+      </c>
+      <c r="AU181" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV181" t="s">
+        <v>183</v>
+      </c>
       <c r="AW181"/>
       <c r="AX181"/>
       <c r="AY181"/>
       <c r="AZ181"/>
       <c r="BA181"/>
       <c r="BB181"/>
       <c r="BC181"/>
       <c r="BD181"/>
       <c r="BE181"/>
       <c r="BF181"/>
       <c r="BG181"/>
       <c r="BH181"/>
       <c r="BI181"/>
       <c r="BJ181"/>
       <c r="BK181"/>
       <c r="BL181"/>
       <c r="BM181"/>
       <c r="BN181"/>
       <c r="BO181"/>
       <c r="BP181"/>
       <c r="BQ181"/>
       <c r="BR181"/>
       <c r="BS181"/>
       <c r="BT181"/>
       <c r="BU181"/>
       <c r="BV181"/>
       <c r="BW181"/>
       <c r="BX181"/>
       <c r="BY181"/>
       <c r="BZ181"/>
       <c r="CA181"/>
       <c r="CB181"/>
       <c r="CC181"/>
       <c r="CD181"/>
+      <c r="CE181"/>
+      <c r="CF181"/>
     </row>
-    <row r="182" spans="1:82">
+    <row r="182" spans="1:84">
       <c r="A182"/>
       <c r="B182" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C182"/>
       <c r="D182">
         <v>4</v>
       </c>
       <c r="E182">
         <v>4</v>
       </c>
       <c r="F182">
         <v>10</v>
       </c>
-      <c r="I182">
+      <c r="I182"/>
+      <c r="J182"/>
+      <c r="K182">
         <v>0</v>
       </c>
-      <c r="J182">
+      <c r="L182">
         <v>27</v>
       </c>
-      <c r="K182">
+      <c r="M182">
         <v>20</v>
       </c>
-      <c r="L182" t="s">
-[...3 lines deleted...]
-      <c r="N182"/>
+      <c r="N182" t="s">
+        <v>627</v>
+      </c>
       <c r="O182"/>
       <c r="P182"/>
       <c r="Q182"/>
       <c r="R182"/>
       <c r="S182"/>
       <c r="T182"/>
       <c r="U182"/>
       <c r="V182"/>
       <c r="W182"/>
       <c r="X182"/>
       <c r="Y182"/>
       <c r="Z182"/>
       <c r="AA182"/>
       <c r="AB182"/>
       <c r="AC182"/>
       <c r="AD182"/>
       <c r="AE182"/>
       <c r="AF182"/>
       <c r="AG182"/>
       <c r="AH182"/>
       <c r="AI182"/>
       <c r="AJ182"/>
       <c r="AK182"/>
       <c r="AL182"/>
       <c r="AM182"/>
@@ -29188,50 +29562,52 @@
       <c r="BF182"/>
       <c r="BG182"/>
       <c r="BH182"/>
       <c r="BI182"/>
       <c r="BJ182"/>
       <c r="BK182"/>
       <c r="BL182"/>
       <c r="BM182"/>
       <c r="BN182"/>
       <c r="BO182"/>
       <c r="BP182"/>
       <c r="BQ182"/>
       <c r="BR182"/>
       <c r="BS182"/>
       <c r="BT182"/>
       <c r="BU182"/>
       <c r="BV182"/>
       <c r="BW182"/>
       <c r="BX182"/>
       <c r="BY182"/>
       <c r="BZ182"/>
       <c r="CA182"/>
       <c r="CB182"/>
       <c r="CC182"/>
       <c r="CD182"/>
+      <c r="CE182"/>
+      <c r="CF182"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>