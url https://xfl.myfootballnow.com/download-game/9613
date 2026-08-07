--- v3 (2026-06-03)
+++ v4 (2026-08-07)
@@ -398,51 +398,51 @@
   <si>
     <t>#59 Paul Green - MLB</t>
   </si>
   <si>
     <t>#97 Kenny Ortiz - DT</t>
   </si>
   <si>
     <t>#53 Eric Sosa - SLB</t>
   </si>
   <si>
     <t>#94 Pedro Lund - CB</t>
   </si>
   <si>
     <t>#70 Roy Hurt - LDE</t>
   </si>
   <si>
     <t>#53 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#50 Garrett Lansberry - CB</t>
   </si>
   <si>
     <t>#57 Brian Manning - RDE</t>
   </si>
   <si>
-    <t>#45 Alvin Ward - SS</t>
+    <t>#27 Alvin Ward - SS</t>
   </si>
   <si>
     <t>#44 Christopher Larson - SS</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>NEC 22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-13-NEC 22 (14:13) 18-Reynaldo Cook pass complete to 84-Steven Hamel to NEC 34 for 11 yards. Tackle by 37-Christopher Larson.</t>
   </si>
   <si>
     <t>#91 Lupe Armstrong - RDE</t>
   </si>