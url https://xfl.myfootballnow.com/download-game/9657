--- v3 (2026-08-07)
+++ v4 (2026-10-07)
@@ -530,51 +530,51 @@
   <si>
     <t>#60 Frank Cartwright - LT</t>
   </si>
   <si>
     <t>#70 Christopher Fisher - RG</t>
   </si>
   <si>
     <t>#77 George Gonzalez - C</t>
   </si>
   <si>
     <t>#76 Terry Kelley - LG</t>
   </si>
   <si>
     <t>#71 Oscar Wallace - RT</t>
   </si>
   <si>
     <t>#53 Eric Sosa - SLB</t>
   </si>
   <si>
     <t>#68 Jonathan Judkins - MLB</t>
   </si>
   <si>
     <t>#54 David Morin - FS</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#2 Robert Brooking - SLB</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>MTG 40</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>
   <si>
     <t>2-2-MTG 40 (12:52) 11-Hershel Erdmann ran to MTG 43 for 3 yards. Tackle by 31-Anthony Pitre.</t>
   </si>
   <si>
     <t>#48 Timothy Hernandez - RB</t>
   </si>
   <si>
     <t>#15 Francis Maloney - WR</t>
   </si>