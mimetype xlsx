--- v1 (2026-06-03)
+++ v2 (2026-10-07)
@@ -602,51 +602,51 @@
   <si>
     <t>1-10-DAY 40 (10:11) 43-William Willis ran to DAY 38 for 2 yards. Tackle by 79-Arthur Boudreau.</t>
   </si>
   <si>
     <t>#43 William Willis - WR</t>
   </si>
   <si>
     <t>#29 Marvin Cheatwood - WR</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>DAY 38</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-8-DAY 38 (9:32) 5-Anthony Henderson sacked at DAY 48 for -10 yards (75-Wayne Lee). Sack allowed by 19-Earnest Underwood.</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>8:55</t>
   </si>
   <si>
     <t>DAY 48</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>3-19-DAY 48 (8:54) 5-Anthony Henderson pass Pass knocked down by 39-Ian Bump. incomplete, intended for 14-James Fain. 39-Ian Bump got away with a hold on that play.</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>4-19-DAY 48 (8:50) 13-John Briggs punts 53 yards to DAY -5.4-19-DAY 48 (8:50) 13-John Briggs punts 53 yards to DAY -5. Touchback.</t>
   </si>
   <si>
     <t>#13 John Briggs - P</t>
   </si>